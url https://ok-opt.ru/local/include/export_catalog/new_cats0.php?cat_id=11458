--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -70,183 +70,183 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Циркуляционные насосы для отопления</t>
   </si>
   <si>
     <t>Резьбовые циркуляционные насосы</t>
   </si>
   <si>
     <t>Циркуляционные насосы для отопления VALTEC</t>
   </si>
   <si>
     <t>VLC-921001</t>
   </si>
   <si>
     <t>VRS.254.13.0</t>
   </si>
   <si>
     <t>Насос цирк. VALTEC RS 25/4-130 с гайками</t>
   </si>
   <si>
-    <t>3 989.00 руб.</t>
+    <t>4 069.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-921002</t>
   </si>
   <si>
     <t>VRS.254.18.0</t>
   </si>
   <si>
     <t>Насос цирк. VALTEC RS 25/4-180 с гайками</t>
   </si>
   <si>
+    <t>VLC-921003</t>
+  </si>
+  <si>
+    <t>VRS.256.13.0</t>
+  </si>
+  <si>
+    <t>Насос цирк. VALTEC RS 25/6-130 с гайками</t>
+  </si>
+  <si>
+    <t>4 311.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VLC-921003</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-921004</t>
   </si>
   <si>
     <t>VRS.256EA.18.0</t>
   </si>
   <si>
     <t>Энергосберегающий цирк насос VALTEC RS 25/6EA-180 с частотным регулированием с гайками</t>
   </si>
   <si>
     <t>8 117.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-921005</t>
   </si>
   <si>
     <t>VRS.256EA.13.0</t>
   </si>
   <si>
     <t>Энергосберегающий цирк насос VALTEC RS 25/6EA-130 с частотным регулированием с гайками</t>
   </si>
   <si>
-    <t>8 286.00 руб.</t>
+    <t>8 452.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-921006</t>
+  </si>
+  <si>
+    <t>VRS.256.18.0</t>
+  </si>
+  <si>
+    <t>Насос цирк. VALTEC RS 25/6-180 с гайками</t>
+  </si>
+  <si>
+    <t>4 270.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-921007</t>
+  </si>
+  <si>
+    <t>VRS.258.18.0</t>
+  </si>
+  <si>
+    <t>Насос цирк. VALTEC RS 25/8-180 с гайками</t>
+  </si>
+  <si>
+    <t>8 077.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-921008</t>
+  </si>
+  <si>
+    <t>VRS.324.18.0</t>
+  </si>
+  <si>
+    <t>Насос цирк. VALTEC RS 32/4-180 с гайками</t>
+  </si>
+  <si>
+    <t>4 301.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-921006</t>
-[...34 lines deleted...]
-  <si>
     <t>VLC-921009</t>
   </si>
   <si>
     <t>VRS.326.18.0</t>
   </si>
   <si>
     <t>Насос цирк. VALTEC RS 32/6-180 с гайками</t>
   </si>
   <si>
     <t>4 498.00 руб.</t>
   </si>
   <si>
     <t>VLC-921010</t>
   </si>
   <si>
     <t>VRS.328.18.0</t>
   </si>
   <si>
     <t>Насос цирк. VALTEC RS 32/8-180 с гайками</t>
   </si>
   <si>
     <t>8 456.00 руб.</t>
   </si>
   <si>
     <t>VLC-921013</t>
   </si>
   <si>
     <t>VRS.129G.15.0</t>
   </si>
   <si>
     <t>Насос повышения давления VALTEC VRS12/9G</t>
   </si>
   <si>
-    <t>6 037.00 руб.</t>
+    <t>6 158.00 руб.</t>
   </si>
   <si>
     <t>Циркуляционные насосы для отопления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001078</t>
   </si>
   <si>
     <t>ZRS25/4GB</t>
   </si>
   <si>
     <t>Насос циркуляционный 25/4 180мм в комплекте с гайками и кабелем (1/8 шт)</t>
   </si>
   <si>
     <t>2 874.32 руб.</t>
   </si>
   <si>
     <t>ZGR-001079</t>
   </si>
   <si>
     <t>ZRS25/6GB</t>
   </si>
   <si>
     <t>Насос циркуляционный 25/6 180мм в комплекте с гайками и кабелем (1/8 шт)</t>
   </si>
@@ -1210,180 +1210,180 @@
   <si>
     <t>UNI-101541</t>
   </si>
   <si>
     <t>Циркуляционный насос SVH 80-23-5,5/2</t>
   </si>
   <si>
     <t>70 307.00 руб.</t>
   </si>
   <si>
     <t>Энергосберегающие циркуляционные насосы</t>
   </si>
   <si>
     <t>Энергосберегающие циркуляционные насосы для отопления VIEIR</t>
   </si>
   <si>
     <t>NAS-210012</t>
   </si>
   <si>
     <t>VR25/4-180E</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос с частотным регулированием "VIEIR" (8шт)</t>
   </si>
   <si>
-    <t>7 045.71 руб.</t>
+    <t>7 666.46 руб.</t>
   </si>
   <si>
     <t>NAS-210013</t>
   </si>
   <si>
     <t>VR25/6-180E</t>
   </si>
   <si>
-    <t>7 042.77 руб.</t>
+    <t>7 663.36 руб.</t>
   </si>
   <si>
     <t>NAS-210014</t>
   </si>
   <si>
     <t>VR32/6-180E</t>
   </si>
   <si>
-    <t>8 112.93 руб.</t>
+    <t>8 828.00 руб.</t>
   </si>
   <si>
     <t>VER-001580</t>
   </si>
   <si>
     <t>VE20-6-130</t>
   </si>
   <si>
     <t>Насос циркуляционный с частотным регулированием для систем отопления 1" (8/1шт)</t>
   </si>
   <si>
-    <t>8 677.41 руб.</t>
+    <t>9 430.51 руб.</t>
   </si>
   <si>
     <t>VER-001581</t>
   </si>
   <si>
     <t>VE25-6-130</t>
   </si>
   <si>
     <t>Насос циркуляционный с частотным регулированием для систем отопления 1 1/2" (8/1шт)</t>
   </si>
   <si>
-    <t>8 994.93 руб.</t>
+    <t>9 776.80 руб.</t>
   </si>
   <si>
     <t>VER-001582</t>
   </si>
   <si>
     <t>VE25-4-180</t>
   </si>
   <si>
-    <t>9 162.51 руб.</t>
+    <t>9 958.48 руб.</t>
   </si>
   <si>
     <t>VER-001583</t>
   </si>
   <si>
     <t>VE25-6-180</t>
   </si>
   <si>
     <t>Энергосберегающие циркуляционные насосы для отопления TEBO</t>
   </si>
   <si>
     <t>ALT-110765</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/4-130 (без гаек) (1/8)</t>
   </si>
   <si>
-    <t>7 716.20 руб.</t>
+    <t>8 621.29 руб.</t>
   </si>
   <si>
     <t>ALT-110766</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/6-130 (без гаек) (1/8)</t>
   </si>
   <si>
-    <t>7 957.43 руб.</t>
+    <t>8 890.80 руб.</t>
   </si>
   <si>
     <t>ALT-110767</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/4-180 (1/8)</t>
   </si>
   <si>
-    <t>7 877.17 руб.</t>
+    <t>8 801.13 руб.</t>
   </si>
   <si>
     <t>ALT-110768</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/6-180 (1/8)</t>
   </si>
   <si>
-    <t>8 198.42 руб.</t>
+    <t>9 160.07 руб.</t>
   </si>
   <si>
     <t>ALT-110769</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/8-180 (1/8)</t>
   </si>
   <si>
-    <t>12 217.61 руб.</t>
+    <t>13 650.69 руб.</t>
   </si>
   <si>
     <t>ALT-110770</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 32/4-180 (1/8)</t>
   </si>
   <si>
     <t>ALT-110771</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 32/6-180 (1/8)</t>
   </si>
   <si>
-    <t>8 520.13 руб.</t>
+    <t>9 519.51 руб.</t>
   </si>
   <si>
     <t>ALT-110772</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 32/8-180 (1/8)</t>
   </si>
   <si>
-    <t>13 101.79 руб.</t>
+    <t>14 638.58 руб.</t>
   </si>
   <si>
     <t>Энергосберегающие циркуляционные насосы для отопления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001344</t>
   </si>
   <si>
     <t>SMAC25/6S Pro</t>
   </si>
   <si>
     <t>Насос циркуляционный с частотным регулированием ZEGOR (1/4шт)</t>
   </si>
   <si>
     <t>12 322.54 руб.</t>
   </si>
   <si>
     <t>ZGR-001345</t>
   </si>
   <si>
     <t>SMAC25/8S Pro</t>
   </si>
   <si>
     <t>13 150.90 руб.</t>
   </si>
@@ -3854,121 +3854,121 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822224</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3989.00</f>
+        <f>J6*4069.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822225</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>23</v>
+      <c r="G7" s="2">
+        <v>10</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*3989.00</f>
+        <f>J7*4069.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822226</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*4311.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822227</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -3997,270 +3997,270 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822228</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*8286.00</f>
+        <f>J10*8452.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822229</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*4186.00</f>
+        <f>J11*4270.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822230</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8077.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822231</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*4301.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822232</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*4498.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822233</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>23</v>
+      <c r="G15" s="2">
+        <v>4</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*8456.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822236</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*6037.00</f>
+        <f>J16*6158.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="3">
       <c r="A17" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834464</v>
       </c>
@@ -4290,51 +4290,51 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2874.32</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834465</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*3132.41</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834467</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -4360,191 +4360,191 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3113.50</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834468</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*3376.41</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>835196</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*3088.04</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>835197</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*3298.93</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885524</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*2513.45</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885525</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G25" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*2721.38</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="3">
       <c r="A26" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
@@ -4621,156 +4621,156 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*4102.51</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>834507</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G29" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*4068.30</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>834508</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G30" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*4270.72</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>869370</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G31" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*7051.86</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>869371</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*8586.66</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>871588</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
@@ -4865,52 +4865,52 @@
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*4039.41</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>879336</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="G36" s="2" t="s">
-        <v>23</v>
+      <c r="G36" s="2">
+        <v>10</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*4370.50</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="3">
       <c r="A37" s="9" t="s">
         <v>134</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
@@ -4952,51 +4952,51 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*2399.04</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>890512</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G39" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*2508.71</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>890513</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -5092,51 +5092,51 @@
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*2689.96</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>890516</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G43" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*4752.39</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="3">
       <c r="A44" s="9" t="s">
         <v>159</v>
       </c>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
@@ -5891,51 +5891,51 @@
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*6499.32</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>879338</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G68" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*12802.30</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>879339</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D69" s="1" t="s">
@@ -7857,541 +7857,541 @@
       <c r="C126" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>397</v>
       </c>
       <c r="G126" s="2">
         <v>1</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*7045.71</f>
+        <f>J126*7666.46</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>837112</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>400</v>
       </c>
       <c r="G127" s="2">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>5</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*7042.77</f>
+        <f>J127*7663.36</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>837113</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>403</v>
       </c>
       <c r="G128" s="2">
         <v>3</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*8112.93</f>
+        <f>J128*8828.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>954805</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>407</v>
       </c>
       <c r="G129" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*8677.41</f>
+        <f>J129*9430.51</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>954806</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>411</v>
       </c>
       <c r="G130" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*8994.93</f>
+        <f>J130*9776.80</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>954807</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>414</v>
       </c>
       <c r="G131" s="2">
         <v>5</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*9162.51</f>
+        <f>J131*9958.48</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>954808</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>414</v>
       </c>
       <c r="G132" s="2">
         <v>8</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*9162.51</f>
+        <f>J132*9958.48</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" outlineLevel="3">
       <c r="A133" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B133" s="9"/>
       <c r="C133" s="9"/>
       <c r="D133" s="9"/>
       <c r="E133" s="9"/>
       <c r="F133" s="9"/>
       <c r="G133" s="9"/>
       <c r="H133" s="9"/>
       <c r="I133" s="9"/>
       <c r="J133" s="9"/>
       <c r="K133" s="9"/>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>882944</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D134" s="1"/>
       <c r="E134" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>420</v>
       </c>
       <c r="G134" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*7716.20</f>
+        <f>J134*8621.29</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>882945</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>423</v>
       </c>
       <c r="G135" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*7957.43</f>
+        <f>J135*8890.80</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>882946</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D136" s="1"/>
       <c r="E136" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>426</v>
       </c>
       <c r="G136" s="2">
         <v>5</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*7877.17</f>
+        <f>J136*8801.13</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>882947</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D137" s="1"/>
       <c r="E137" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>429</v>
       </c>
       <c r="G137" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*8198.42</f>
+        <f>J137*9160.07</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>882948</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D138" s="1"/>
       <c r="E138" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>432</v>
       </c>
       <c r="G138" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*12217.61</f>
+        <f>J138*13650.69</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>882949</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D139" s="1"/>
       <c r="E139" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>429</v>
       </c>
       <c r="G139" s="2">
         <v>4</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*8198.42</f>
+        <f>J139*9160.07</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>882950</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D140" s="1"/>
       <c r="E140" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>437</v>
       </c>
       <c r="G140" s="2">
         <v>7</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K140" s="2" t="str">
-        <f>J140*8520.13</f>
+        <f>J140*9519.51</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>882951</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D141" s="1"/>
       <c r="E141" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>440</v>
       </c>
       <c r="G141" s="2">
         <v>6</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*13101.79</f>
+        <f>J141*14638.58</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" outlineLevel="3">
       <c r="A142" s="9" t="s">
         <v>441</v>
       </c>
       <c r="B142" s="9"/>
       <c r="C142" s="9"/>
       <c r="D142" s="9"/>
       <c r="E142" s="9"/>
       <c r="F142" s="9"/>
       <c r="G142" s="9"/>
       <c r="H142" s="9"/>
       <c r="I142" s="9"/>
       <c r="J142" s="9"/>
       <c r="K142" s="9"/>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>956636</v>
       </c>