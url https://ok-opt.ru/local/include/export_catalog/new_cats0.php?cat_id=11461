--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -70,213 +70,219 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Автоматика</t>
   </si>
   <si>
     <t>Насосная автоматика VALTEC</t>
   </si>
   <si>
     <t>VLC-901065</t>
   </si>
   <si>
     <t>VT.CRS7.02.1</t>
   </si>
   <si>
     <t>Автоматическое устройство управления насосом 1/4"</t>
   </si>
   <si>
     <t>3 020.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-901066</t>
+  </si>
+  <si>
+    <t>VT.CRS7.04.1</t>
+  </si>
+  <si>
+    <t>Автоматическое устройство управления насосом 1/2"</t>
+  </si>
+  <si>
+    <t>3 098.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-922001</t>
+  </si>
+  <si>
+    <t>VT.EPC2.06.0</t>
+  </si>
+  <si>
+    <t>Блок насосной автоматики EPC-2</t>
+  </si>
+  <si>
+    <t>2 828.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-922002</t>
+  </si>
+  <si>
+    <t>VT.CRS5.02.1</t>
+  </si>
+  <si>
+    <t>Реле давления CRS-5, 1/4" нак.гайка, преднастройка 2,1-3,5 бар</t>
+  </si>
+  <si>
+    <t>654.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-922003</t>
+  </si>
+  <si>
+    <t>VT.CRS6.02.1</t>
+  </si>
+  <si>
+    <t>Реле защиты насоса от «сухого хода» CRS-6, 1/4" нак.гайка</t>
+  </si>
+  <si>
+    <t>697.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...55 lines deleted...]
-  <si>
     <t>VLC-922004</t>
   </si>
   <si>
     <t>VT.EPC.11.06</t>
   </si>
   <si>
     <t>Блок насосной автоматики EPC-11 (пресс контроль)</t>
   </si>
   <si>
     <t>2 555.00 руб.</t>
   </si>
   <si>
     <t>Насосная автоматика Italtecnica</t>
   </si>
   <si>
     <t>NAS-410009</t>
   </si>
   <si>
     <t>Реле давления PM5G14 1-5 бар, 1/4" нак. гайка, 250В  Italtecnica</t>
   </si>
   <si>
-    <t>1 037.00 руб.</t>
+    <t>845.41 руб.</t>
   </si>
   <si>
     <t>NAS-410010</t>
   </si>
   <si>
     <t>Реле давления PM53W со встр. маном 1-5 бар, 1" нар-вн-вн, 250В  Italtecnica</t>
   </si>
   <si>
-    <t>1 588.31 руб.</t>
+    <t>1 529.83 руб.</t>
   </si>
   <si>
     <t>NAS-430001</t>
   </si>
   <si>
     <t>LP3F14 датчик сухого хода 0,05-0,4 бар, 1/4" гайка, 230В ITALTECNICA</t>
   </si>
   <si>
-    <t>1 519.80 руб.</t>
+    <t>1 264.29 руб.</t>
   </si>
   <si>
     <t>NAS-430002</t>
   </si>
   <si>
     <t>LP3G14 датчик сухого хода 0,05-0,4 бар, 1/4" накид. гайка, 230В ITALTECNICA</t>
   </si>
   <si>
-    <t>1 553.29 руб.</t>
+    <t>1 276.36 руб.</t>
   </si>
   <si>
     <t>NAS-430003</t>
   </si>
   <si>
     <t>LP3G14H5PR датчик сухого хода 0,05-0,4 бар, 1/4" гайка, кабель 230В ITALTECNICA</t>
   </si>
   <si>
-    <t>1 906.72 руб.</t>
+    <t>1 780.24 руб.</t>
   </si>
   <si>
     <t>NAS-430004</t>
   </si>
   <si>
     <t>PM12G14 реле давления 3-12 бар, 1/4" гайка, 250В ITALTECNICA</t>
   </si>
   <si>
     <t>1 118.94 руб.</t>
   </si>
   <si>
     <t>NAS-430005</t>
   </si>
   <si>
     <t>PM5F14 реле давления 1-5 бар, 1/4" гайка, 250В ITALTECNICA</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>NAS-430006</t>
   </si>
   <si>
     <t>PM5G14R25 реле давления 1-5 бар, 1/4" накид. гайка, 250В, усил. контакты до 20А ITALTECNICA</t>
   </si>
   <si>
-    <t>1 260.04 руб.</t>
+    <t>1 234.54 руб.</t>
   </si>
   <si>
     <t>NAS-430007</t>
   </si>
   <si>
     <t>PM5G14SG реле давления 1-5 бар, 1/4" накид. гайка, 250В, прозр. корпус со шкалой ITALTECNICA</t>
   </si>
   <si>
-    <t>1 181.50 руб.</t>
+    <t>1 109.42 руб.</t>
   </si>
   <si>
     <t>NAS-430008</t>
   </si>
   <si>
     <t>PM5ML14 реле давления 1-5 бар, 1/4" штуцер, 250В ITALTECNICA</t>
   </si>
   <si>
-    <t>1 081.71 руб.</t>
+    <t>918.51 руб.</t>
   </si>
   <si>
     <t>NAS-430009</t>
   </si>
   <si>
     <t>PT12G14 реле давления 3-12 бар, 1/4" гайка, 380В ITALTECNICA</t>
   </si>
   <si>
     <t>1 017.28 руб.</t>
   </si>
   <si>
     <t>NAS-430010</t>
   </si>
   <si>
     <t>PT5G14 реле давления 1-5 бар, 1/4" накид. гайка, 380В ITALTECNICA</t>
   </si>
   <si>
     <t>1 417.46 руб.</t>
   </si>
   <si>
     <t>NAS-430011</t>
   </si>
   <si>
     <t>BRIO TANK реле давления 1" нар, 12А, 230В с резервуаром для воды ITALTECNICA</t>
   </si>
@@ -286,552 +292,591 @@
   <si>
     <t>NAS-430012</t>
   </si>
   <si>
     <t>BRIO-M реле давления 1" нар, 12А, 230В ITALTECNICA</t>
   </si>
   <si>
     <t>4 651.18 руб.</t>
   </si>
   <si>
     <t>NAS-430013</t>
   </si>
   <si>
     <t>SPIN реле расхода 1" нар, 230В ITALTECNICA</t>
   </si>
   <si>
     <t>4 137.12 руб.</t>
   </si>
   <si>
     <t>NAS-430014</t>
   </si>
   <si>
     <t>TECNOIT05S поплавковый выключатель с кабелем 0,5 м ITALTECNICA</t>
   </si>
   <si>
-    <t>1 229.27 руб.</t>
+    <t>1 067.77 руб.</t>
   </si>
   <si>
     <t>NAS-430015</t>
   </si>
   <si>
     <t>TECNOIT10 поплавковый выключатель с кабелем 10 м с противовесом ITALTECNICA</t>
   </si>
   <si>
-    <t>3 690.36 руб.</t>
+    <t>3 381.30 руб.</t>
   </si>
   <si>
     <t>NAS-430016</t>
   </si>
   <si>
     <t>TECNOIT3 поплавковый выключатель с кабелем 3 м с противовесом ITALTECNICA</t>
   </si>
   <si>
-    <t>2 077.91 руб.</t>
+    <t>1 957.72 руб.</t>
   </si>
   <si>
     <t>Насосная автоматика VIEIR</t>
   </si>
   <si>
     <t>NAS-410001</t>
   </si>
   <si>
     <t>VER7A/1B</t>
   </si>
   <si>
     <t>Реле давления VR-7 A  1-12 бар, нак. гайка 1/4 вн.р,  бок подвод проводов (1/50шт)</t>
   </si>
   <si>
-    <t>345.10 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>341.04 руб.</t>
   </si>
   <si>
     <t>NAS-410002</t>
   </si>
   <si>
     <t>VER2.2/1C</t>
   </si>
   <si>
     <t>Блок автоматики VR-2,2 (1/12шт)</t>
   </si>
   <si>
-    <t>2 097.38 руб.</t>
+    <t>2 072.70 руб.</t>
   </si>
   <si>
     <t>NAS-410003</t>
   </si>
   <si>
     <t>VER2.3/1C</t>
   </si>
   <si>
     <t>Контроллер насоса  VR-2,3 (1/30шт)</t>
   </si>
   <si>
-    <t>1 822.19 руб.</t>
+    <t>1 800.75 руб.</t>
   </si>
   <si>
     <t>NAS-410004</t>
   </si>
   <si>
     <t>VER2.7</t>
   </si>
   <si>
     <t>Поплавковый выключатель, кабель 3м, 5 бар  VR-2,7 (1/20шт)</t>
   </si>
   <si>
-    <t>684.25 руб.</t>
+    <t>676.20 руб.</t>
   </si>
   <si>
     <t>NAS-410005</t>
   </si>
   <si>
     <t>VR8A/1B</t>
   </si>
   <si>
     <t>Реле "сухого хода" VR-8 A (1/50шт)</t>
   </si>
   <si>
-    <t>461.13 руб.</t>
+    <t>455.70 руб.</t>
   </si>
   <si>
     <t>NAS-410006</t>
   </si>
   <si>
     <t>VR9C/1B</t>
   </si>
   <si>
     <t>Реле давления VER9C 1-12 бар, нак гайка 1/4 вн.р., нижний подвод проводов (1/50шт)</t>
   </si>
   <si>
-    <t>413.53 руб.</t>
+    <t>408.66 руб.</t>
   </si>
   <si>
     <t>NAS-410007</t>
   </si>
   <si>
     <t>VER9.1/1B</t>
   </si>
   <si>
     <t>Реле давления 1-5,3 бар с манометром VR-9.1 присоединие 1" (1/40шт)</t>
   </si>
   <si>
-    <t>779.45 руб.</t>
+    <t>770.28 руб.</t>
   </si>
   <si>
     <t>NAS-410008</t>
   </si>
   <si>
     <t>VER2.1/1C</t>
   </si>
   <si>
     <t>Блок насосной автоматики VR-2.1 (1/15шт)</t>
   </si>
   <si>
-    <t>2 024.49 руб.</t>
+    <t>2 000.67 руб.</t>
   </si>
   <si>
     <t>NAS-410011</t>
   </si>
   <si>
     <t>VER2.1A/1C</t>
   </si>
   <si>
     <t>Блок насосной автоматики с подключ проводами VR-2.1A (1/12шт)</t>
   </si>
   <si>
-    <t>2 240.18 руб.</t>
+    <t>2 213.82 руб.</t>
   </si>
   <si>
     <t>NAS-410012</t>
   </si>
   <si>
     <t>VR9A/1B</t>
   </si>
   <si>
     <t>Реле давления VR-9A 1-12 бар,  1/4 нар.р., нижний подвод проводов (1/50шт)</t>
   </si>
   <si>
-    <t>416.50 руб.</t>
+    <t>411.60 руб.</t>
   </si>
   <si>
     <t>VER-000545</t>
   </si>
   <si>
     <t>VER3.1A</t>
   </si>
   <si>
     <t>Контроллер насоса  "VIEIR" - 3.1 (12/1шт)</t>
   </si>
   <si>
-    <t>3 749.99 руб.</t>
+    <t>3 705.87 руб.</t>
   </si>
   <si>
     <t>VER-000717</t>
   </si>
   <si>
     <t>VER3.4</t>
   </si>
   <si>
     <t>Блок контроля давления с накидной гайкой 1/4" (20/1шт)</t>
   </si>
   <si>
-    <t>2 850.05 руб.</t>
+    <t>2 816.52 руб.</t>
   </si>
   <si>
     <t>VER-000718</t>
   </si>
   <si>
     <t>VER3.5</t>
   </si>
   <si>
     <t>Блок контроля давления, штуцер 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>2 884.26 руб.</t>
+    <t>2 850.33 руб.</t>
   </si>
   <si>
     <t>VVR-000123</t>
   </si>
   <si>
     <t>VER2.4</t>
   </si>
   <si>
     <t>Плата контроллера насоса (250/1шт)</t>
   </si>
   <si>
-    <t>645.58 руб.</t>
+    <t>637.98 руб.</t>
   </si>
   <si>
     <t>Насосная автоматика ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001094</t>
   </si>
   <si>
     <t>ZS-01</t>
   </si>
   <si>
     <t>Блок Автоматики Zegor ZS-01 (1/12шт)</t>
   </si>
   <si>
-    <t>3 534.62 руб.</t>
+    <t>2 562.15 руб.</t>
   </si>
   <si>
     <t>ZGR-001095</t>
   </si>
   <si>
     <t>ZS-01А</t>
   </si>
   <si>
     <t>Блок Автоматики Zegor ZS-01A (1/12шт)</t>
   </si>
   <si>
-    <t>3 953.94 руб.</t>
+    <t>2 838.41 руб.</t>
   </si>
   <si>
     <t>ZGR-001096</t>
   </si>
   <si>
     <t>ZS-01B</t>
   </si>
   <si>
-    <t>Блок Автоматики Zegor ZS-01B (1/12шт)</t>
+    <t>(В) Блок Автоматики Zegor ZS-01B (1/12шт)</t>
   </si>
   <si>
     <t>2 848.56 руб.</t>
   </si>
   <si>
-    <t>ZGR-001097</t>
-[...10 lines deleted...]
-  <si>
     <t>ZGR-001098</t>
   </si>
   <si>
     <t>ZS-03</t>
   </si>
   <si>
-    <t>-Блок Автоматики с маноматром Zegor ZS-03 (1/15шт)</t>
+    <t>(В) -Блок Автоматики с маноматром Zegor ZS-03 (1/15шт)</t>
   </si>
   <si>
     <t>3 164.40 руб.</t>
   </si>
   <si>
     <t>ZGR-001099</t>
   </si>
   <si>
     <t>ZS-05B</t>
   </si>
   <si>
-    <t>Блок Автоматики с манометром Zegor ZS-05B (1/12шт)</t>
+    <t>(В) Блок Автоматики с манометром Zegor ZS-05B (1/12шт)</t>
   </si>
   <si>
     <t>3 303.41 руб.</t>
   </si>
   <si>
-    <t>ZGR-001100</t>
-[...10 lines deleted...]
-  <si>
     <t>ZGR-001101</t>
   </si>
   <si>
     <t>SK-5B</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-5В 1/4 нак. гайка (1/50шт)</t>
   </si>
   <si>
-    <t>505.44 руб.</t>
+    <t>441.64 руб.</t>
   </si>
   <si>
     <t>ZGR-001102</t>
   </si>
   <si>
     <t>SK-5C</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-5C 1/4 нар.р (1/50шт)</t>
   </si>
   <si>
-    <t>471.74 руб.</t>
-[...11 lines deleted...]
-    <t>663.12 руб.</t>
+    <t>412.20 руб.</t>
   </si>
   <si>
     <t>ZGR-001104</t>
   </si>
   <si>
     <t>SK-9B</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-9В 1/4 нак. гайка (1/50шт)</t>
   </si>
   <si>
-    <t>595.45 руб.</t>
+    <t>520.29 руб.</t>
   </si>
   <si>
     <t>ZGR-001105</t>
   </si>
   <si>
     <t>SK-9C</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-9C 1/4 нар.р (1/50шт)</t>
   </si>
   <si>
-    <t>670.41 руб.</t>
+    <t>585.78 руб.</t>
   </si>
   <si>
     <t>ZGR-001209</t>
   </si>
   <si>
     <t>ZP-DB01</t>
   </si>
   <si>
-    <t>Плата уплавления для блока автоматики ZS-01/ZS-01B (1/100шт)</t>
+    <t>(В) Плата уплавления для блока автоматики ZS-01/ZS-01B (1/100шт)</t>
   </si>
   <si>
     <t>994.36 руб.</t>
   </si>
   <si>
     <t>ZGR-001210</t>
   </si>
   <si>
     <t>ZP-DB01A</t>
   </si>
   <si>
-    <t>Плата управления для блока автоматики ZS-01A (1/100шт)</t>
+    <t>(В) Плата управления для блока автоматики ZS-01A (1/100шт)</t>
   </si>
   <si>
     <t>ZGR-001211</t>
   </si>
   <si>
     <t>ZP-DB02</t>
   </si>
   <si>
-    <t>Плата управления для блока автоматики ZS-02 (1/100шт)</t>
+    <t>(В) Плата управления для блока автоматики ZS-02 (1/100шт)</t>
   </si>
   <si>
     <t>ZGR-001212</t>
   </si>
   <si>
     <t>ZP-DB03</t>
   </si>
   <si>
-    <t>Плата управления для блока автоматики ZS-03 (1/100шт)</t>
+    <t>(В) Плата управления для блока автоматики ZS-03 (1/100шт)</t>
   </si>
   <si>
     <t>ZGR-001223</t>
   </si>
   <si>
     <t>ZS-02B</t>
   </si>
   <si>
     <t>Блок Автоматики с манометром 1-3 бар с кабелем и розеткой Zegor (1/15шт)</t>
   </si>
   <si>
-    <t>3 130.12 руб.</t>
+    <t>2 735.00 руб.</t>
   </si>
   <si>
     <t>ZGR-001224</t>
   </si>
   <si>
     <t>ZS-03B</t>
   </si>
   <si>
     <t>Блок Автоматики с манометром 1,5-3 бар с кабелем и розеткой Zegor (1/15шт)</t>
   </si>
   <si>
-    <t>3 516.72 руб.</t>
+    <t>2 805.33 руб.</t>
   </si>
   <si>
     <t>ZGR-001225</t>
   </si>
   <si>
     <t>ZS-06</t>
   </si>
   <si>
     <t>Блок Автоматики с цифровым управлением с перезапуском Zegor (1/12шт)</t>
   </si>
   <si>
-    <t>4 178.30 руб.</t>
+    <t>3 650.87 руб.</t>
   </si>
   <si>
     <t>ZGR-001226</t>
   </si>
   <si>
     <t>SK-9A</t>
   </si>
   <si>
     <t>Реле сухого хода 1/4 нар.р. (раб давление 0,15-0,9 бар) Zegor (1/50шт)</t>
   </si>
   <si>
-    <t>687.96 руб.</t>
+    <t>601.12 руб.</t>
   </si>
   <si>
     <t>ZGR-001257</t>
   </si>
   <si>
     <t>SK-2A</t>
   </si>
   <si>
     <t>Реле давления (подходит для WZB370) (1/100шт)</t>
   </si>
   <si>
-    <t>442.88 руб.</t>
+    <t>386.97 руб.</t>
   </si>
   <si>
     <t>ZGR-001258</t>
   </si>
   <si>
     <t>SK-2B</t>
   </si>
   <si>
     <t>Реле давления (подходит для WZB550) (1/100шт)</t>
   </si>
   <si>
     <t>ZGR-001270</t>
   </si>
   <si>
     <t>ZS-07</t>
   </si>
   <si>
-    <t>Блок Автоматики 1,5-10бар с цифровым управлением Zegor (1/12шт)</t>
+    <t>(В) Блок Автоматики 1,5-10бар с цифровым управлением Zegor (1/12шт)</t>
   </si>
   <si>
     <t>3 191.06 руб.</t>
   </si>
   <si>
     <t>ZGR-001271</t>
   </si>
   <si>
     <t>SK-9T</t>
   </si>
   <si>
     <t>Реле давления с манометром 1,4-2,8 бар Zegor  1/4 нак. гайка (1/50шт)</t>
   </si>
   <si>
-    <t>887.40 руб.</t>
+    <t>811.74 руб.</t>
   </si>
   <si>
     <t>ZGR-001272</t>
   </si>
   <si>
     <t>ZS-11</t>
   </si>
   <si>
     <t>Частотный преобразователь для ТРЕХФАЗНОГО насоса 0,75-2,2 КВт, регулировка давления 1-9 бар (1/10шт)</t>
   </si>
   <si>
-    <t>13 942.50 руб.</t>
+    <t>9 515.03 руб.</t>
   </si>
   <si>
     <t>ZGR-001273</t>
   </si>
   <si>
     <t>ZS-11A</t>
   </si>
   <si>
     <t>Частотный преобразователь для ОДНОФАЗНОГО насоса до 1,5 КВт, 1-9 бар, с розеткой и вилкой (1/10шт)</t>
   </si>
   <si>
-    <t>УТ000002592</t>
+    <t>11 245.03 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001285</t>
+  </si>
+  <si>
+    <t>ZS-04</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с электро контроль давления и перезапуском (1/12шт)</t>
+  </si>
+  <si>
+    <t>3 411.81 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001292</t>
+  </si>
+  <si>
+    <t>ZS-08</t>
+  </si>
+  <si>
+    <t>Автоматический контроллер давления 0,5-9,8 бара, до 2,2кВт (1/12шт)</t>
+  </si>
+  <si>
+    <t>4 958.96 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001348</t>
   </si>
   <si>
     <t>ZS-11B</t>
   </si>
   <si>
     <t>Частотный преобразователь для ОДНОФАЗНОГО насоса до 1,5 КВт, 1-9 бар, с вилкой без розетки (1/10шт)</t>
+  </si>
+  <si>
+    <t>ZGR-001349</t>
+  </si>
+  <si>
+    <t>ZS-05</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с манометром 1,5-10бар, до1100Вт Zegor ZS-05 (1/12шт)</t>
+  </si>
+  <si>
+    <t>2 886.42 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001350</t>
+  </si>
+  <si>
+    <t>ZS-06 PRO</t>
+  </si>
+  <si>
+    <t>Блок Автоматики 0,5-9,6 бар, до 1,5кВт, с цифровым управлением и перезапуском (1/24шт)</t>
+  </si>
+  <si>
+    <t>3 502.56 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001351</t>
+  </si>
+  <si>
+    <t>ZS-09</t>
+  </si>
+  <si>
+    <t>Блок Автоматики 0,5-9,8бар,до 2,2кВт, с цифровым управлением и перезапуском (1/12шт)</t>
+  </si>
+  <si>
+    <t>ZGR-001352</t>
+  </si>
+  <si>
+    <t>SK-2D</t>
+  </si>
+  <si>
+    <t>Реле давления подходит для AUQB60-2VT и AUAB60-2VT (1/100шт)</t>
+  </si>
+  <si>
+    <t>ZGR-001353</t>
+  </si>
+  <si>
+    <t>SK-9M</t>
+  </si>
+  <si>
+    <t>Реле давления 1-5,5 бар, 1/4 нак. Гайка, прозрачный корпус (1/50шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -923,51 +968,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a24_551c_11f0_a76e_047c1617b143_85576911_7c1e_11f0_a7a3_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a26_551c_11f0_a76e_047c1617b143_8557690d_7c1e_11f0_a7a3_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a6d_86a6_11e9_8101_003048fd731b_634a42e9_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a70_86a6_11e9_8101_003048fd731b_634a42ea_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a73_86a6_11e9_8101_003048fd731b_634a42eb_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da6f_77ea_11ea_8111_003048fd731b_7d28a356_7d94_11ea_8111_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a88_86a6_11e9_8101_003048fd731b_5352ef7f_57f4_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a8a_86a6_11e9_8101_003048fd731b_5352ef7e_57f4_11ea_810f_003048fd731b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cfef_77eb_11ea_8111_003048fd731b_92d88067_5a43_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff1_77eb_11ea_8111_003048fd731b_92d88069_5a43_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff3_77eb_11ea_8111_003048fd731b_92d8806b_5a43_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff5_77eb_11ea_8111_003048fd731b_92d8806d_5a43_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff7_77eb_11ea_8111_003048fd731b_c75a16de_f115_11ee_a58b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff9_77eb_11ea_8111_003048fd731b_92d8806f_5a43_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cffb_77eb_11ea_8111_003048fd731b_92d88072_5a43_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cffd_77eb_11ea_8111_003048fd731b_92d88076_5a43_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cfff_77eb_11ea_8111_003048fd731b_92d88077_5a43_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d001_77eb_11ea_8111_003048fd731b_92d88078_5a43_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d003_77eb_11ea_8111_003048fd731b_92d88061_5a43_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d005_77eb_11ea_8111_003048fd731b_92d88064_5a43_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d007_77eb_11ea_8111_003048fd731b_92d88079_5a43_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d009_77eb_11ea_8111_003048fd731b_92d8807a_5a43_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d00b_77eb_11ea_8111_003048fd731b_92d8807b_5a43_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d00d_77eb_11ea_8111_003048fd731b_92d8807c_5a43_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a77_86a6_11e9_8101_003048fd731b_5922161b_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a79_86a6_11e9_8101_003048fd731b_5922160f_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7b_86a6_11e9_8101_003048fd731b_59221610_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7d_86a6_11e9_8101_003048fd731b_59221613_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7f_86a6_11e9_8101_003048fd731b_5922161d_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a81_86a6_11e9_8101_003048fd731b_a26f33f4_7c1e_11f0_a7a3_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a83_86a6_11e9_8101_003048fd731b_5922161c_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a85_86a6_11e9_8101_003048fd731b_5922160c_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a810_3767_11ea_810f_003048fd731b_5922160d_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258fd5_68f5_11ea_8111_003048fd731b_08fe4379_7ca2_11ea_8111_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c1c_5308_11ee_a4bb_047c1617b143_59221614_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f5_c27f_11ee_a54c_047c1617b143_4396beea_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f7_c27f_11ee_a54c_047c1617b143_59221617_11fe_11ef_a5b8_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d370b_5f8f_11eb_822d_003048fd731b_59221611_11fe_11ef_a5b8_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f4_ce20_11eb_82ca_003048fd731b_a15553e5_602e_11ec_a20b_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f6_ce20_11eb_82ca_003048fd731b_59221625_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8_ce20_11eb_82ca_003048fd731b_59221624_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fa_ce20_11eb_82ca_003048fd731b_a15553e7_602e_11ec_a20b_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fc_ce20_11eb_82ca_003048fd731b_a15553e8_602e_11ec_a20b_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fe_ce20_11eb_82ca_003048fd731b_59221628_11fe_11ef_a5b8_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3600_ce20_11eb_82ca_003048fd731b_a15553ea_602e_11ec_a20b_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3602_ce20_11eb_82ca_003048fd731b_a15553eb_602e_11ec_a20b_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3604_ce20_11eb_82ca_003048fd731b_a15553ec_602e_11ec_a20b_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3606_ce20_11eb_82ca_003048fd731b_a15553ed_602e_11ec_a20b_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3608_ce20_11eb_82ca_003048fd731b_a15553ee_602e_11ec_a20b_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f360a_ce20_11eb_82ca_003048fd731b_a15553ef_602e_11ec_a20b_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408be_9114_11ed_a3b7_047c1617b143_5922161f_11fe_11ef_a5b8_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c0_9114_11ed_a3b7_047c1617b143_59221620_11fe_11ef_a5b8_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c2_9114_11ed_a3b7_047c1617b143_59221621_11fe_11ef_a5b8_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c4_9114_11ed_a3b7_047c1617b143_59221622_11fe_11ef_a5b8_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8b_9ced_11ed_a3c6_047c1617b143_59221626_11fe_11ef_a5b8_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8d_9ced_11ed_a3c6_047c1617b143_59221627_11fe_11ef_a5b8_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8f_9ced_11ed_a3c6_047c1617b143_59221629_11fe_11ef_a5b8_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a91_9ced_11ed_a3c6_047c1617b143_5922161e_11fe_11ef_a5b8_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514e_ce27_11ee_a55d_047c1617b143_a26f33f5_7c1e_11f0_a7a3_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5150_ce27_11ee_a55d_047c1617b143_a26f33f6_7c1e_11f0_a7a3_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc601_46c3_11ef_a5fc_047c1617b143_14e1e0bb_f93d_11ef_a6ea_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc603_46c3_11ef_a5fc_047c1617b143_14e1e0bc_f93d_11ef_a6ea_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa7a_cb53_11ef_a6b0_047c1617b143_14e1e0bd_f93d_11ef_a6ea_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683acbf_da17_11ef_a6c3_047c1617b143_a26f33f7_7c1e_11f0_a7a3_047c1617b14364.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a24_551c_11f0_a76e_047c1617b143_85576911_7c1e_11f0_a7a3_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a26_551c_11f0_a76e_047c1617b143_8557690d_7c1e_11f0_a7a3_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a6d_86a6_11e9_8101_003048fd731b_634a42e9_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a70_86a6_11e9_8101_003048fd731b_634a42ea_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a73_86a6_11e9_8101_003048fd731b_634a42eb_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da6f_77ea_11ea_8111_003048fd731b_7d28a356_7d94_11ea_8111_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a88_86a6_11e9_8101_003048fd731b_5352ef7f_57f4_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a8a_86a6_11e9_8101_003048fd731b_5352ef7e_57f4_11ea_810f_003048fd731b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cfef_77eb_11ea_8111_003048fd731b_92d88067_5a43_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff1_77eb_11ea_8111_003048fd731b_92d88069_5a43_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff3_77eb_11ea_8111_003048fd731b_92d8806b_5a43_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff5_77eb_11ea_8111_003048fd731b_92d8806d_5a43_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff7_77eb_11ea_8111_003048fd731b_10e2bbc6_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff9_77eb_11ea_8111_003048fd731b_92d8806f_5a43_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cffb_77eb_11ea_8111_003048fd731b_92d88072_5a43_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cffd_77eb_11ea_8111_003048fd731b_92d88076_5a43_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cfff_77eb_11ea_8111_003048fd731b_92d88077_5a43_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d001_77eb_11ea_8111_003048fd731b_92d88078_5a43_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d003_77eb_11ea_8111_003048fd731b_92d88061_5a43_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d005_77eb_11ea_8111_003048fd731b_92d88064_5a43_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d007_77eb_11ea_8111_003048fd731b_92d88079_5a43_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d009_77eb_11ea_8111_003048fd731b_92d8807a_5a43_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d00b_77eb_11ea_8111_003048fd731b_92d8807b_5a43_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d00d_77eb_11ea_8111_003048fd731b_92d8807c_5a43_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a77_86a6_11e9_8101_003048fd731b_5922161b_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a79_86a6_11e9_8101_003048fd731b_5922160f_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7b_86a6_11e9_8101_003048fd731b_59221610_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7d_86a6_11e9_8101_003048fd731b_59221613_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7f_86a6_11e9_8101_003048fd731b_5922161d_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a81_86a6_11e9_8101_003048fd731b_a26f33f4_7c1e_11f0_a7a3_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a83_86a6_11e9_8101_003048fd731b_5922161c_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a85_86a6_11e9_8101_003048fd731b_5922160c_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a810_3767_11ea_810f_003048fd731b_5922160d_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258fd5_68f5_11ea_8111_003048fd731b_08fe4379_7ca2_11ea_8111_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c1c_5308_11ee_a4bb_047c1617b143_59221614_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f5_c27f_11ee_a54c_047c1617b143_4396beea_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f7_c27f_11ee_a54c_047c1617b143_59221617_11fe_11ef_a5b8_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d370b_5f8f_11eb_822d_003048fd731b_59221611_11fe_11ef_a5b8_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f4_ce20_11eb_82ca_003048fd731b_a15553e5_602e_11ec_a20b_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f6_ce20_11eb_82ca_003048fd731b_59221625_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8_ce20_11eb_82ca_003048fd731b_59221624_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fc_ce20_11eb_82ca_003048fd731b_a15553e8_602e_11ec_a20b_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fe_ce20_11eb_82ca_003048fd731b_59221628_11fe_11ef_a5b8_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3602_ce20_11eb_82ca_003048fd731b_a15553eb_602e_11ec_a20b_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3604_ce20_11eb_82ca_003048fd731b_a15553ec_602e_11ec_a20b_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3608_ce20_11eb_82ca_003048fd731b_a15553ee_602e_11ec_a20b_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f360a_ce20_11eb_82ca_003048fd731b_a15553ef_602e_11ec_a20b_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408be_9114_11ed_a3b7_047c1617b143_5922161f_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c0_9114_11ed_a3b7_047c1617b143_59221620_11fe_11ef_a5b8_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c2_9114_11ed_a3b7_047c1617b143_59221621_11fe_11ef_a5b8_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c4_9114_11ed_a3b7_047c1617b143_59221622_11fe_11ef_a5b8_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8b_9ced_11ed_a3c6_047c1617b143_59221626_11fe_11ef_a5b8_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8d_9ced_11ed_a3c6_047c1617b143_59221627_11fe_11ef_a5b8_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8f_9ced_11ed_a3c6_047c1617b143_59221629_11fe_11ef_a5b8_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a91_9ced_11ed_a3c6_047c1617b143_5922161e_11fe_11ef_a5b8_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514e_ce27_11ee_a55d_047c1617b143_a26f33f5_7c1e_11f0_a7a3_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5150_ce27_11ee_a55d_047c1617b143_a26f33f6_7c1e_11f0_a7a3_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc601_46c3_11ef_a5fc_047c1617b143_14e1e0bb_f93d_11ef_a6ea_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc603_46c3_11ef_a5fc_047c1617b143_14e1e0bc_f93d_11ef_a6ea_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa7a_cb53_11ef_a6b0_047c1617b143_14e1e0bd_f93d_11ef_a6ea_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683acbf_da17_11ef_a6c3_047c1617b143_a26f33f7_7c1e_11f0_a7a3_047c1617b14361.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2745,140 +2790,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3145,51 +3100,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L72"/>
+  <dimension ref="A1:L76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3197,51 +3152,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J72)</f>
+        <f>SUM(J2:J76)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3271,2316 +3226,2456 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>890091</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3020.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>890092</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3098.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822251</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2828.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822252</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>23</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*654.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822253</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*697.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825485</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2555.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822262</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1037.00</f>
+        <f>J12*845.41</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822263</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1588.31</f>
+        <f>J13*1529.83</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826217</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1519.80</f>
+        <f>J14*1264.29</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826218</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1553.29</f>
+        <f>J15*1276.36</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826219</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1906.72</f>
+        <f>J16*1780.24</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826220</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1118.94</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826221</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>826222</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1260.04</f>
+        <f>J19*1234.54</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826223</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1181.50</f>
+        <f>J20*1109.42</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826224</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1081.71</f>
+        <f>J21*918.51</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>826225</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1017.28</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>826226</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1417.46</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>826227</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*6650.74</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>826228</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4651.18</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>826229</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*4137.12</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>826230</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1229.27</f>
+        <f>J27*1067.77</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>826231</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*3690.36</f>
+        <f>J28*3381.30</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>826232</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2077.91</f>
+        <f>J29*1957.72</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>822254</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*345.10</f>
+        <f>J31*341.04</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>822255</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G32" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2097.38</f>
+        <f>J32*2072.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>822256</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G33" s="2">
         <v>3</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*1822.19</f>
+        <f>J33*1800.75</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>822257</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*684.25</f>
+        <f>J34*676.20</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>822258</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*461.13</f>
+        <f>J35*455.70</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>822259</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*413.53</f>
+        <f>J36*408.66</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>822260</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G37" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*779.45</f>
+        <f>J37*770.28</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>822261</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G38" s="2">
         <v>5</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*2024.49</f>
+        <f>J38*2000.67</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825019</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G39" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*2240.18</f>
+        <f>J39*2213.82</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>825408</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G40" s="2">
         <v>8</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*416.50</f>
+        <f>J40*411.60</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>879962</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G41" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*3749.99</f>
+        <f>J41*3705.87</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>882873</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G42" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2850.05</f>
+        <f>J42*2816.52</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>882874</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*2884.26</f>
+        <f>J43*2850.33</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882096</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G44" s="2">
         <v>5</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*645.58</f>
+        <f>J44*637.98</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>833412</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G46" s="2">
         <v>8</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*3534.62</f>
+        <f>J46*2562.15</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>833413</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G47" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*3953.94</f>
+        <f>J47*2838.41</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>833414</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G48" s="2">
         <v>10</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*2848.56</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>833415</v>
+        <v>833416</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>171</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*2817.00</f>
+        <f>J49*3164.40</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>833416</v>
+        <v>833417</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>175</v>
+      </c>
+      <c r="G50" s="2">
+        <v>6</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*3164.40</f>
+        <f>J50*3303.41</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>833417</v>
+        <v>833419</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>179</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*3303.41</f>
+        <f>J51*441.64</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>833418</v>
+        <v>833420</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*525.66</f>
+        <f>J52*412.20</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>833419</v>
+        <v>833422</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*505.44</f>
+        <f>J53*520.29</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>833420</v>
+        <v>833423</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>191</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*471.74</f>
+        <f>J54*585.78</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>833421</v>
+        <v>873444</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*663.12</f>
+        <f>J55*994.36</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>833422</v>
+        <v>873445</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="G56" s="2">
+        <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*595.45</f>
+        <f>J56*994.36</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>833423</v>
+        <v>873446</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>195</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*670.41</f>
+        <f>J57*994.36</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>873444</v>
+        <v>873447</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="2" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*994.36</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>873445</v>
+        <v>874015</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="E59" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="F59" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="E59" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G59" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*994.36</f>
+        <f>J59*2735.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>873446</v>
+        <v>874016</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G60" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*994.36</f>
+        <f>J60*2805.33</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>873447</v>
+        <v>874017</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*994.36</f>
+        <f>J61*3650.87</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>874015</v>
+        <v>874018</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>220</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*3130.12</f>
+        <f>J62*601.12</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>874016</v>
+        <v>882313</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>224</v>
+      </c>
+      <c r="G63" s="2">
+        <v>8</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*3516.72</f>
+        <f>J63*386.97</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>874017</v>
+        <v>882314</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="D64" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G64" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*4178.30</f>
+        <f>J64*386.97</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>874018</v>
+        <v>883386</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="G65" s="2" t="s">
-        <v>23</v>
+      <c r="G65" s="2">
+        <v>10</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*687.96</f>
+        <f>J65*3191.06</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>882313</v>
+        <v>883387</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="G66" s="2">
-        <v>9</v>
+      <c r="G66" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*442.88</f>
+        <f>J66*811.74</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>882314</v>
+        <v>885131</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>239</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*442.88</f>
+        <f>J67*9515.03</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>883386</v>
+        <v>885240</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>243</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*3191.06</f>
+        <f>J68*11245.03</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
-    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="69" spans="1:12" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>883387</v>
+        <v>956579</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>247</v>
+      </c>
+      <c r="G69" s="2">
+        <v>6</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*887.40</f>
+        <f>J69*3411.81</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
-    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="70" spans="1:12" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>885131</v>
+        <v>956584</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>251</v>
+      </c>
+      <c r="G70" s="2">
+        <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*13942.50</f>
+        <f>J70*4958.96</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
-    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="71" spans="1:12" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>885240</v>
+        <v>954236</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>239</v>
+      </c>
+      <c r="G71" s="2">
+        <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*13942.50</f>
+        <f>J71*9515.03</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>954236</v>
+        <v>956640</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="F72" s="2"/>
+        <v>257</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>258</v>
+      </c>
       <c r="G72" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*0</f>
+        <f>J72*2886.42</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
+    </row>
+    <row r="73" spans="1:12" outlineLevel="4">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1">
+        <v>956641</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="G73" s="2">
+        <v>-2</v>
+      </c>
+      <c r="H73" s="2">
+        <v>0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K73" s="2" t="str">
+        <f>J73*3502.56</f>
+        <v>0</v>
+      </c>
+      <c r="L73" s="5"/>
+    </row>
+    <row r="74" spans="1:12" outlineLevel="4">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1">
+        <v>956642</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="F74" s="2"/>
+      <c r="G74" s="2">
+        <v>0</v>
+      </c>
+      <c r="H74" s="2">
+        <v>0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K74" s="2" t="str">
+        <f>J74*0</f>
+        <v>0</v>
+      </c>
+      <c r="L74" s="5"/>
+    </row>
+    <row r="75" spans="1:12" outlineLevel="4">
+      <c r="A75" s="1"/>
+      <c r="B75" s="1">
+        <v>956643</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G75" s="2">
+        <v>0</v>
+      </c>
+      <c r="H75" s="2">
+        <v>0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K75" s="2" t="str">
+        <f>J75*386.97</f>
+        <v>0</v>
+      </c>
+      <c r="L75" s="5"/>
+    </row>
+    <row r="76" spans="1:12" outlineLevel="4">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1">
+        <v>956644</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="G76" s="2">
+        <v>0</v>
+      </c>
+      <c r="H76" s="2">
+        <v>0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K76" s="2" t="str">
+        <f>J76*585.78</f>
+        <v>0</v>
+      </c>
+      <c r="L76" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A45:K45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>