--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -70,113 +70,113 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Автоматика</t>
   </si>
   <si>
     <t>Насосная автоматика VALTEC</t>
   </si>
   <si>
     <t>VLC-901065</t>
   </si>
   <si>
     <t>VT.CRS7.02.1</t>
   </si>
   <si>
     <t>Автоматическое устройство управления насосом 1/4"</t>
   </si>
   <si>
     <t>3 020.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-901066</t>
+  </si>
+  <si>
+    <t>VT.CRS7.04.1</t>
+  </si>
+  <si>
+    <t>Автоматическое устройство управления насосом 1/2"</t>
+  </si>
+  <si>
+    <t>3 098.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-922001</t>
+  </si>
+  <si>
+    <t>VT.EPC2.06.0</t>
+  </si>
+  <si>
+    <t>Блок насосной автоматики EPC-2</t>
+  </si>
+  <si>
+    <t>2 828.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-922002</t>
+  </si>
+  <si>
+    <t>VT.CRS5.02.1</t>
+  </si>
+  <si>
+    <t>Реле давления CRS-5, 1/4" нак.гайка, преднастройка 2,1-3,5 бар</t>
+  </si>
+  <si>
+    <t>654.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...40 lines deleted...]
-  <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-922003</t>
   </si>
   <si>
     <t>VT.CRS6.02.1</t>
   </si>
   <si>
     <t>Реле защиты насоса от «сухого хода» CRS-6, 1/4" нак.гайка</t>
   </si>
   <si>
     <t>697.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-922004</t>
   </si>
   <si>
     <t>VT.EPC.11.06</t>
   </si>
   <si>
     <t>Блок насосной автоматики EPC-11 (пресс контроль)</t>
   </si>
   <si>
     <t>2 555.00 руб.</t>
   </si>
   <si>
     <t>Насосная автоматика Italtecnica</t>
   </si>
   <si>
     <t>NAS-410009</t>
   </si>
   <si>
     <t>Реле давления PM5G14 1-5 бар, 1/4" нак. гайка, 250В  Italtecnica</t>
   </si>
   <si>
     <t>845.41 руб.</t>
@@ -316,218 +316,230 @@
   <si>
     <t>1 067.77 руб.</t>
   </si>
   <si>
     <t>NAS-430015</t>
   </si>
   <si>
     <t>TECNOIT10 поплавковый выключатель с кабелем 10 м с противовесом ITALTECNICA</t>
   </si>
   <si>
     <t>3 381.30 руб.</t>
   </si>
   <si>
     <t>NAS-430016</t>
   </si>
   <si>
     <t>TECNOIT3 поплавковый выключатель с кабелем 3 м с противовесом ITALTECNICA</t>
   </si>
   <si>
     <t>1 957.72 руб.</t>
   </si>
   <si>
     <t>Насосная автоматика VIEIR</t>
   </si>
   <si>
+    <t>Блоки автоматики</t>
+  </si>
+  <si>
+    <t>NAS-410002</t>
+  </si>
+  <si>
+    <t>VER2.2/1C</t>
+  </si>
+  <si>
+    <t>Блок автоматики VR-2,2 (1/12шт)</t>
+  </si>
+  <si>
+    <t>2 072.70 руб.</t>
+  </si>
+  <si>
+    <t>NAS-410003</t>
+  </si>
+  <si>
+    <t>VER2.3/1C</t>
+  </si>
+  <si>
+    <t>Блок автоматики насоса  VR-2,3 (1/30шт)</t>
+  </si>
+  <si>
+    <t>1 800.75 руб.</t>
+  </si>
+  <si>
+    <t>NAS-410008</t>
+  </si>
+  <si>
+    <t>VER2.1/1C</t>
+  </si>
+  <si>
+    <t>Блок насосной автоматики VR-2.1 (1/15шт)</t>
+  </si>
+  <si>
+    <t>2 000.67 руб.</t>
+  </si>
+  <si>
+    <t>NAS-410011</t>
+  </si>
+  <si>
+    <t>VER2.1A/1C</t>
+  </si>
+  <si>
+    <t>Блок насосной автоматики с подключ проводами VR-2.1A (1/12шт)</t>
+  </si>
+  <si>
+    <t>2 213.82 руб.</t>
+  </si>
+  <si>
+    <t>Контроллеры цифровые</t>
+  </si>
+  <si>
+    <t>VER-000545</t>
+  </si>
+  <si>
+    <t>VER3.1A</t>
+  </si>
+  <si>
+    <t>Контроллер насоса  "VIEIR" - 3.1 (12/1шт)</t>
+  </si>
+  <si>
+    <t>3 705.87 руб.</t>
+  </si>
+  <si>
+    <t>VER-000717</t>
+  </si>
+  <si>
+    <t>VER3.4</t>
+  </si>
+  <si>
+    <t>Блок контроля давления с накидной гайкой 1/4" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 816.52 руб.</t>
+  </si>
+  <si>
+    <t>VER-000718</t>
+  </si>
+  <si>
+    <t>VER3.5</t>
+  </si>
+  <si>
+    <t>Блок контроля давления, штуцер 1/2" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 850.33 руб.</t>
+  </si>
+  <si>
+    <t>VVR-000123</t>
+  </si>
+  <si>
+    <t>VER2.4</t>
+  </si>
+  <si>
+    <t>Плата контроллера насоса (250/1шт)</t>
+  </si>
+  <si>
+    <t>637.98 руб.</t>
+  </si>
+  <si>
+    <t>Поплавковые выключатели</t>
+  </si>
+  <si>
+    <t>NAS-410004</t>
+  </si>
+  <si>
+    <t>VER2.7</t>
+  </si>
+  <si>
+    <t>Поплавковый выключатель, кабель 3м, 5 бар  VR-2,7 (1/20шт)</t>
+  </si>
+  <si>
+    <t>676.20 руб.</t>
+  </si>
+  <si>
+    <t>Реле</t>
+  </si>
+  <si>
     <t>NAS-410001</t>
   </si>
   <si>
     <t>VER7A/1B</t>
   </si>
   <si>
     <t>Реле давления VR-7 A  1-12 бар, нак. гайка 1/4 вн.р,  бок подвод проводов (1/50шт)</t>
   </si>
   <si>
     <t>341.04 руб.</t>
   </si>
   <si>
-    <t>NAS-410002</t>
-[...34 lines deleted...]
-  <si>
     <t>NAS-410005</t>
   </si>
   <si>
     <t>VR8A/1B</t>
   </si>
   <si>
     <t>Реле "сухого хода" VR-8 A (1/50шт)</t>
   </si>
   <si>
     <t>455.70 руб.</t>
   </si>
   <si>
     <t>NAS-410006</t>
   </si>
   <si>
     <t>VR9C/1B</t>
   </si>
   <si>
     <t>Реле давления VER9C 1-12 бар, нак гайка 1/4 вн.р., нижний подвод проводов (1/50шт)</t>
   </si>
   <si>
     <t>408.66 руб.</t>
   </si>
   <si>
     <t>NAS-410007</t>
   </si>
   <si>
     <t>VER9.1/1B</t>
   </si>
   <si>
     <t>Реле давления 1-5,3 бар с манометром VR-9.1 присоединие 1" (1/40шт)</t>
   </si>
   <si>
     <t>770.28 руб.</t>
   </si>
   <si>
-    <t>NAS-410008</t>
-[...22 lines deleted...]
-  <si>
     <t>NAS-410012</t>
   </si>
   <si>
     <t>VR9A/1B</t>
   </si>
   <si>
     <t>Реле давления VR-9A 1-12 бар,  1/4 нар.р., нижний подвод проводов (1/50шт)</t>
   </si>
   <si>
     <t>411.60 руб.</t>
   </si>
   <si>
-    <t>VER-000545</t>
-[...46 lines deleted...]
-  <si>
     <t>Насосная автоматика ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001094</t>
   </si>
   <si>
     <t>ZS-01</t>
   </si>
   <si>
     <t>Блок Автоматики Zegor ZS-01 (1/12шт)</t>
   </si>
   <si>
     <t>2 562.15 руб.</t>
   </si>
   <si>
     <t>ZGR-001095</t>
   </si>
   <si>
     <t>ZS-01А</t>
   </si>
   <si>
     <t>Блок Автоматики Zegor ZS-01A (1/12шт)</t>
   </si>
   <si>
     <t>2 838.41 руб.</t>
@@ -547,336 +559,594 @@
   <si>
     <t>ZGR-001098</t>
   </si>
   <si>
     <t>ZS-03</t>
   </si>
   <si>
     <t>(В) -Блок Автоматики с маноматром Zegor ZS-03 (1/15шт)</t>
   </si>
   <si>
     <t>3 164.40 руб.</t>
   </si>
   <si>
     <t>ZGR-001099</t>
   </si>
   <si>
     <t>ZS-05B</t>
   </si>
   <si>
     <t>(В) Блок Автоматики с манометром Zegor ZS-05B (1/12шт)</t>
   </si>
   <si>
     <t>3 303.41 руб.</t>
   </si>
   <si>
+    <t>ZGR-001223</t>
+  </si>
+  <si>
+    <t>ZS-02B</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с манометром 1-3 бар с кабелем и розеткой Zegor (1/15шт)</t>
+  </si>
+  <si>
+    <t>2 735.00 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001224</t>
+  </si>
+  <si>
+    <t>ZS-03B</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с манометром 1,5-3 бар с кабелем и розеткой Zegor (1/15шт)</t>
+  </si>
+  <si>
+    <t>2 805.33 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001285</t>
+  </si>
+  <si>
+    <t>ZS-04</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с электро контроль давления и перезапуском (1/12шт)</t>
+  </si>
+  <si>
+    <t>3 411.81 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001349</t>
+  </si>
+  <si>
+    <t>ZS-05</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с манометром 1,5-10бар, до1100Вт Zegor ZS-05 (1/12шт)</t>
+  </si>
+  <si>
+    <t>2 886.42 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001225</t>
+  </si>
+  <si>
+    <t>ZS-06</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с цифровым управлением с перезапуском Zegor (1/12шт)</t>
+  </si>
+  <si>
+    <t>3 650.87 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001270</t>
+  </si>
+  <si>
+    <t>ZS-07</t>
+  </si>
+  <si>
+    <t>(В) Блок Автоматики 1,5-10бар с цифровым управлением Zegor (1/12шт)</t>
+  </si>
+  <si>
+    <t>3 191.06 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001292</t>
+  </si>
+  <si>
+    <t>ZS-08</t>
+  </si>
+  <si>
+    <t>Автоматический контроллер давления 0,5-9,8 бара, до 2,2кВт (1/12шт)</t>
+  </si>
+  <si>
+    <t>4 958.96 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001350</t>
+  </si>
+  <si>
+    <t>ZS-06 PRO</t>
+  </si>
+  <si>
+    <t>Блок Автоматики 0,5-9,6 бар, до 1,5кВт, с цифровым управлением и перезапуском (1/24шт)</t>
+  </si>
+  <si>
+    <t>3 502.56 руб.</t>
+  </si>
+  <si>
     <t>ZGR-001101</t>
   </si>
   <si>
     <t>SK-5B</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-5В 1/4 нак. гайка (1/50шт)</t>
   </si>
   <si>
     <t>441.64 руб.</t>
   </si>
   <si>
     <t>ZGR-001102</t>
   </si>
   <si>
     <t>SK-5C</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-5C 1/4 нар.р (1/50шт)</t>
   </si>
   <si>
     <t>412.20 руб.</t>
   </si>
   <si>
     <t>ZGR-001104</t>
   </si>
   <si>
     <t>SK-9B</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-9В 1/4 нак. гайка (1/50шт)</t>
   </si>
   <si>
     <t>520.29 руб.</t>
   </si>
   <si>
     <t>ZGR-001105</t>
   </si>
   <si>
     <t>SK-9C</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-9C 1/4 нар.р (1/50шт)</t>
   </si>
   <si>
     <t>585.78 руб.</t>
   </si>
   <si>
-    <t>ZGR-001209</t>
-[...73 lines deleted...]
-  <si>
     <t>ZGR-001226</t>
   </si>
   <si>
     <t>SK-9A</t>
   </si>
   <si>
     <t>Реле сухого хода 1/4 нар.р. (раб давление 0,15-0,9 бар) Zegor (1/50шт)</t>
   </si>
   <si>
     <t>601.12 руб.</t>
   </si>
   <si>
     <t>ZGR-001257</t>
   </si>
   <si>
     <t>SK-2A</t>
   </si>
   <si>
     <t>Реле давления (подходит для WZB370) (1/100шт)</t>
   </si>
   <si>
     <t>386.97 руб.</t>
   </si>
   <si>
     <t>ZGR-001258</t>
   </si>
   <si>
     <t>SK-2B</t>
   </si>
   <si>
     <t>Реле давления (подходит для WZB550) (1/100шт)</t>
   </si>
   <si>
-    <t>ZGR-001270</t>
-[...10 lines deleted...]
-  <si>
     <t>ZGR-001271</t>
   </si>
   <si>
     <t>SK-9T</t>
   </si>
   <si>
     <t>Реле давления с манометром 1,4-2,8 бар Zegor  1/4 нак. гайка (1/50шт)</t>
   </si>
   <si>
     <t>811.74 руб.</t>
   </si>
   <si>
+    <t>ZGR-001352</t>
+  </si>
+  <si>
+    <t>SK-2D</t>
+  </si>
+  <si>
+    <t>Реле давления подходит для AUQB60-2VT и AUAB60-2VT (1/100шт)</t>
+  </si>
+  <si>
+    <t>ZGR-001353</t>
+  </si>
+  <si>
+    <t>SK-9M</t>
+  </si>
+  <si>
+    <t>Реле давления 1-5,5 бар, 1/4 нак. Гайка, прозрачный корпус (1/50шт)</t>
+  </si>
+  <si>
+    <t>Частотные преобразователи</t>
+  </si>
+  <si>
     <t>ZGR-001272</t>
   </si>
   <si>
     <t>ZS-11</t>
   </si>
   <si>
     <t>Частотный преобразователь для ТРЕХФАЗНОГО насоса 0,75-2,2 КВт, регулировка давления 1-9 бар (1/10шт)</t>
   </si>
   <si>
     <t>9 515.03 руб.</t>
   </si>
   <si>
     <t>ZGR-001273</t>
   </si>
   <si>
     <t>ZS-11A</t>
   </si>
   <si>
     <t>Частотный преобразователь для ОДНОФАЗНОГО насоса до 1,5 КВт, 1-9 бар, с розеткой и вилкой (1/10шт)</t>
   </si>
   <si>
     <t>11 245.03 руб.</t>
   </si>
   <si>
-    <t>ZGR-001285</t>
-[...22 lines deleted...]
-  <si>
     <t>ZGR-001348</t>
   </si>
   <si>
     <t>ZS-11B</t>
   </si>
   <si>
     <t>Частотный преобразователь для ОДНОФАЗНОГО насоса до 1,5 КВт, 1-9 бар, с вилкой без розетки (1/10шт)</t>
   </si>
   <si>
-    <t>ZGR-001349</t>
-[...47 lines deleted...]
-    <t>Реле давления 1-5,5 бар, 1/4 нак. Гайка, прозрачный корпус (1/50шт)</t>
+    <t>Насосная автоматика UNIPUMP</t>
+  </si>
+  <si>
+    <t>Блоки автоматики АКВАРОБОТ</t>
+  </si>
+  <si>
+    <t>UNI-101910</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТИСКОТРОН 3 кВт</t>
+  </si>
+  <si>
+    <t>5 226.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101911</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИ</t>
+  </si>
+  <si>
+    <t>1 919.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101912</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИ-М1</t>
+  </si>
+  <si>
+    <t>3 147.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101913</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИ-М2 (1,5-3,0 бар)</t>
+  </si>
+  <si>
+    <t>UNI-101914</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИ-М2 (2,0-3,5 бар)</t>
+  </si>
+  <si>
+    <t>UNI-101915</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИ-М2 (2,5-4,0 бар)</t>
+  </si>
+  <si>
+    <t>UNI-101916</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИ-М2 (3,0-4,5 бар)</t>
+  </si>
+  <si>
+    <t>UNI-101917</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИ-М3 однопороговый</t>
+  </si>
+  <si>
+    <t>3 393.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101918</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИПРЕСС 3 кВт</t>
+  </si>
+  <si>
+    <t>6 370.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101919</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИПРЕСС М</t>
+  </si>
+  <si>
+    <t>3 464.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101920</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИПРЕСС М с вилкой и розеткой</t>
+  </si>
+  <si>
+    <t>4 005.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101921</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИПРЕСС М2</t>
+  </si>
+  <si>
+    <t>3 463.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101922</t>
+  </si>
+  <si>
+    <t>Блок управления насосом ТУРБИПРЕСС М2 с вилкой и розеткой</t>
+  </si>
+  <si>
+    <t>Пульты управления и Устройства защиты</t>
+  </si>
+  <si>
+    <t>UNI-101936</t>
+  </si>
+  <si>
+    <t>Пульт управления C3-HP1 18,5-22 кВт</t>
+  </si>
+  <si>
+    <t>44 351.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101937</t>
+  </si>
+  <si>
+    <t>Пульт управления M3-D1C 0.75-4 кВт</t>
+  </si>
+  <si>
+    <t>15 945.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101938</t>
+  </si>
+  <si>
+    <t>Пульт управления M3-D1C 11-13 кВт</t>
+  </si>
+  <si>
+    <t>19 420.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101939</t>
+  </si>
+  <si>
+    <t>Пульт управления M3-D1C 15 кВт</t>
+  </si>
+  <si>
+    <t>26 260.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101940</t>
+  </si>
+  <si>
+    <t>Пульт управления M3-D1C 5.5 кВт</t>
+  </si>
+  <si>
+    <t>16 557.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101941</t>
+  </si>
+  <si>
+    <t>Пульт управления M3-D1C 7.5-9,2 кВт</t>
+  </si>
+  <si>
+    <t>17 849.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101942</t>
+  </si>
+  <si>
+    <t>Устройство защиты SD-11-380V 1,1-11 кВт</t>
+  </si>
+  <si>
+    <t>3 458.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101943</t>
+  </si>
+  <si>
+    <t>Устройство защиты SD-22-380V 2,2-22 кВт</t>
+  </si>
+  <si>
+    <t>3 562.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101929</t>
+  </si>
+  <si>
+    <t>Датчик сухого хода LP/3</t>
+  </si>
+  <si>
+    <t>734.30 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101930</t>
+  </si>
+  <si>
+    <t>Реле давления PM/5 (внешняя резьба) 1/4"</t>
+  </si>
+  <si>
+    <t>636.80 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101931</t>
+  </si>
+  <si>
+    <t>Реле давления PM/5 (внутренняя резьба) 1/4"</t>
+  </si>
+  <si>
+    <t>639.10 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101932</t>
+  </si>
+  <si>
+    <t>Реле давления PM/5 (вращающаяся гайка) 1/4"</t>
+  </si>
+  <si>
+    <t>UNI-101933</t>
+  </si>
+  <si>
+    <t>Реле давления PM/5 с град.шкалой (вращ. гайка) 1/4"</t>
+  </si>
+  <si>
+    <t>694.40 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101934</t>
+  </si>
+  <si>
+    <t>Реле давления с манометром PM/5-3W</t>
+  </si>
+  <si>
+    <t>970.80 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101924</t>
+  </si>
+  <si>
+    <t>Частотный преобразователь ВАРУНА</t>
+  </si>
+  <si>
+    <t>35 059.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101926</t>
+  </si>
+  <si>
+    <t>Частотный преобразователь FCP-1.1MT</t>
+  </si>
+  <si>
+    <t>16 662.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101927</t>
+  </si>
+  <si>
+    <t>Частотный преобразователь FCP-1.5MT</t>
+  </si>
+  <si>
+    <t>17 667.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101765</t>
+  </si>
+  <si>
+    <t>Клапан поплавковый 1" VLF-100</t>
+  </si>
+  <si>
+    <t>996.30 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101766</t>
+  </si>
+  <si>
+    <t>Клапан поплавковый 1/2" VLF-012</t>
+  </si>
+  <si>
+    <t>904.90 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101767</t>
+  </si>
+  <si>
+    <t>Клапан поплавковый 3/4" VLF-034</t>
+  </si>
+  <si>
+    <t>UNI-101779</t>
+  </si>
+  <si>
+    <t>Поплавковый выключатель, 3 м FS-3</t>
+  </si>
+  <si>
+    <t>890.20 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101780</t>
+  </si>
+  <si>
+    <t>Поплавковый выключатель, 5 м FS-5</t>
+  </si>
+  <si>
+    <t>1 198.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -926,93 +1196,96 @@
         <fgColor rgb="FDE9D9"/>
         <bgColor rgb="FDE9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a24_551c_11f0_a76e_047c1617b143_85576911_7c1e_11f0_a7a3_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a26_551c_11f0_a76e_047c1617b143_8557690d_7c1e_11f0_a7a3_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a6d_86a6_11e9_8101_003048fd731b_634a42e9_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a70_86a6_11e9_8101_003048fd731b_634a42ea_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a73_86a6_11e9_8101_003048fd731b_634a42eb_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da6f_77ea_11ea_8111_003048fd731b_7d28a356_7d94_11ea_8111_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a88_86a6_11e9_8101_003048fd731b_5352ef7f_57f4_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a8a_86a6_11e9_8101_003048fd731b_5352ef7e_57f4_11ea_810f_003048fd731b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cfef_77eb_11ea_8111_003048fd731b_92d88067_5a43_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff1_77eb_11ea_8111_003048fd731b_92d88069_5a43_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff3_77eb_11ea_8111_003048fd731b_92d8806b_5a43_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff5_77eb_11ea_8111_003048fd731b_92d8806d_5a43_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff7_77eb_11ea_8111_003048fd731b_10e2bbc6_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff9_77eb_11ea_8111_003048fd731b_92d8806f_5a43_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cffb_77eb_11ea_8111_003048fd731b_92d88072_5a43_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cffd_77eb_11ea_8111_003048fd731b_92d88076_5a43_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cfff_77eb_11ea_8111_003048fd731b_92d88077_5a43_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d001_77eb_11ea_8111_003048fd731b_92d88078_5a43_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d003_77eb_11ea_8111_003048fd731b_92d88061_5a43_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d005_77eb_11ea_8111_003048fd731b_92d88064_5a43_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d007_77eb_11ea_8111_003048fd731b_92d88079_5a43_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d009_77eb_11ea_8111_003048fd731b_92d8807a_5a43_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d00b_77eb_11ea_8111_003048fd731b_92d8807b_5a43_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d00d_77eb_11ea_8111_003048fd731b_92d8807c_5a43_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a77_86a6_11e9_8101_003048fd731b_5922161b_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a79_86a6_11e9_8101_003048fd731b_5922160f_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7b_86a6_11e9_8101_003048fd731b_59221610_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7d_86a6_11e9_8101_003048fd731b_59221613_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7f_86a6_11e9_8101_003048fd731b_5922161d_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a81_86a6_11e9_8101_003048fd731b_a26f33f4_7c1e_11f0_a7a3_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a83_86a6_11e9_8101_003048fd731b_5922161c_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a85_86a6_11e9_8101_003048fd731b_5922160c_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a810_3767_11ea_810f_003048fd731b_5922160d_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258fd5_68f5_11ea_8111_003048fd731b_08fe4379_7ca2_11ea_8111_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c1c_5308_11ee_a4bb_047c1617b143_59221614_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f5_c27f_11ee_a54c_047c1617b143_4396beea_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f7_c27f_11ee_a54c_047c1617b143_59221617_11fe_11ef_a5b8_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d370b_5f8f_11eb_822d_003048fd731b_59221611_11fe_11ef_a5b8_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f4_ce20_11eb_82ca_003048fd731b_a15553e5_602e_11ec_a20b_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f6_ce20_11eb_82ca_003048fd731b_59221625_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8_ce20_11eb_82ca_003048fd731b_59221624_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fc_ce20_11eb_82ca_003048fd731b_a15553e8_602e_11ec_a20b_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fe_ce20_11eb_82ca_003048fd731b_59221628_11fe_11ef_a5b8_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3602_ce20_11eb_82ca_003048fd731b_a15553eb_602e_11ec_a20b_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3604_ce20_11eb_82ca_003048fd731b_a15553ec_602e_11ec_a20b_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3608_ce20_11eb_82ca_003048fd731b_a15553ee_602e_11ec_a20b_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f360a_ce20_11eb_82ca_003048fd731b_a15553ef_602e_11ec_a20b_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408be_9114_11ed_a3b7_047c1617b143_5922161f_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c0_9114_11ed_a3b7_047c1617b143_59221620_11fe_11ef_a5b8_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c2_9114_11ed_a3b7_047c1617b143_59221621_11fe_11ef_a5b8_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c4_9114_11ed_a3b7_047c1617b143_59221622_11fe_11ef_a5b8_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8b_9ced_11ed_a3c6_047c1617b143_59221626_11fe_11ef_a5b8_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8d_9ced_11ed_a3c6_047c1617b143_59221627_11fe_11ef_a5b8_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8f_9ced_11ed_a3c6_047c1617b143_59221629_11fe_11ef_a5b8_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a91_9ced_11ed_a3c6_047c1617b143_5922161e_11fe_11ef_a5b8_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514e_ce27_11ee_a55d_047c1617b143_a26f33f5_7c1e_11f0_a7a3_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5150_ce27_11ee_a55d_047c1617b143_a26f33f6_7c1e_11f0_a7a3_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc601_46c3_11ef_a5fc_047c1617b143_14e1e0bb_f93d_11ef_a6ea_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc603_46c3_11ef_a5fc_047c1617b143_14e1e0bc_f93d_11ef_a6ea_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa7a_cb53_11ef_a6b0_047c1617b143_14e1e0bd_f93d_11ef_a6ea_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683acbf_da17_11ef_a6c3_047c1617b143_a26f33f7_7c1e_11f0_a7a3_047c1617b14361.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a24_551c_11f0_a76e_047c1617b143_85576911_7c1e_11f0_a7a3_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a26_551c_11f0_a76e_047c1617b143_8557690d_7c1e_11f0_a7a3_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a6d_86a6_11e9_8101_003048fd731b_634a42e9_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a70_86a6_11e9_8101_003048fd731b_634a42ea_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a73_86a6_11e9_8101_003048fd731b_634a42eb_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da6f_77ea_11ea_8111_003048fd731b_7d28a356_7d94_11ea_8111_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a88_86a6_11e9_8101_003048fd731b_5352ef7f_57f4_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a8a_86a6_11e9_8101_003048fd731b_5352ef7e_57f4_11ea_810f_003048fd731b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cfef_77eb_11ea_8111_003048fd731b_92d88067_5a43_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff1_77eb_11ea_8111_003048fd731b_92d88069_5a43_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff3_77eb_11ea_8111_003048fd731b_92d8806b_5a43_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff5_77eb_11ea_8111_003048fd731b_92d8806d_5a43_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff7_77eb_11ea_8111_003048fd731b_10e2bbc6_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cff9_77eb_11ea_8111_003048fd731b_92d8806f_5a43_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cffb_77eb_11ea_8111_003048fd731b_92d88072_5a43_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cffd_77eb_11ea_8111_003048fd731b_92d88076_5a43_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cfff_77eb_11ea_8111_003048fd731b_92d88077_5a43_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d001_77eb_11ea_8111_003048fd731b_92d88078_5a43_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d003_77eb_11ea_8111_003048fd731b_92d88061_5a43_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d005_77eb_11ea_8111_003048fd731b_92d88064_5a43_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d007_77eb_11ea_8111_003048fd731b_92d88079_5a43_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d009_77eb_11ea_8111_003048fd731b_92d8807a_5a43_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d00b_77eb_11ea_8111_003048fd731b_92d8807b_5a43_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d00d_77eb_11ea_8111_003048fd731b_92d8807c_5a43_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a79_86a6_11e9_8101_003048fd731b_5922160f_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7b_86a6_11e9_8101_003048fd731b_59221610_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a85_86a6_11e9_8101_003048fd731b_5922160c_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a810_3767_11ea_810f_003048fd731b_5922160d_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c1c_5308_11ee_a4bb_047c1617b143_59221614_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f5_c27f_11ee_a54c_047c1617b143_4396beea_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f7_c27f_11ee_a54c_047c1617b143_59221617_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d370b_5f8f_11eb_822d_003048fd731b_59221611_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7d_86a6_11e9_8101_003048fd731b_59221613_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a77_86a6_11e9_8101_003048fd731b_5922161b_11fe_11ef_a5b8_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a7f_86a6_11e9_8101_003048fd731b_5922161d_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a81_86a6_11e9_8101_003048fd731b_a26f33f4_7c1e_11f0_a7a3_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a83_86a6_11e9_8101_003048fd731b_5922161c_11fe_11ef_a5b8_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258fd5_68f5_11ea_8111_003048fd731b_08fe4379_7ca2_11ea_8111_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f4_ce20_11eb_82ca_003048fd731b_a15553e5_602e_11ec_a20b_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f6_ce20_11eb_82ca_003048fd731b_59221625_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8_ce20_11eb_82ca_003048fd731b_59221624_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fc_ce20_11eb_82ca_003048fd731b_a15553e8_602e_11ec_a20b_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fe_ce20_11eb_82ca_003048fd731b_59221628_11fe_11ef_a5b8_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8b_9ced_11ed_a3c6_047c1617b143_59221626_11fe_11ef_a5b8_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8d_9ced_11ed_a3c6_047c1617b143_59221627_11fe_11ef_a5b8_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8f_9ced_11ed_a3c6_047c1617b143_59221629_11fe_11ef_a5b8_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc601_46c3_11ef_a5fc_047c1617b143_14e1e0bb_f93d_11ef_a6ea_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab1b_4393_11f1_a8b5_047c1617b143_bf5c2f13_7149_11f1_a8f1_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7f8_43e5_11f1_a8b5_047c1617b143_bf5c2f12_7149_11f1_a8f1_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3602_ce20_11eb_82ca_003048fd731b_a15553eb_602e_11ec_a20b_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3604_ce20_11eb_82ca_003048fd731b_a15553ec_602e_11ec_a20b_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3608_ce20_11eb_82ca_003048fd731b_a15553ee_602e_11ec_a20b_00259070b48752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f360a_ce20_11eb_82ca_003048fd731b_a15553ef_602e_11ec_a20b_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a91_9ced_11ed_a3c6_047c1617b143_5922161e_11fe_11ef_a5b8_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514e_ce27_11ee_a55d_047c1617b143_a26f33f5_7c1e_11f0_a7a3_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5150_ce27_11ee_a55d_047c1617b143_a26f33f6_7c1e_11f0_a7a3_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc603_46c3_11ef_a5fc_047c1617b143_14e1e0bc_f93d_11ef_a6ea_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7fc_43e5_11f1_a8b5_047c1617b143_bf5c2f0e_7149_11f1_a8f1_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa7a_cb53_11ef_a6b0_047c1617b143_14e1e0bd_f93d_11ef_a6ea_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683acbf_da17_11ef_a6c3_047c1617b143_a26f33f7_7c1e_11f0_a7a3_047c1617b14360.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1697,1143 +1970,1113 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="26" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="29" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="30" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPr id="32" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="33" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="34" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="35" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="36" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="37" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="38" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPr id="39" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPr id="40" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPr id="41" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPr id="42" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPr id="43" name="Image_55" descr="Image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPr id="44" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPr id="45" name="Image_57" descr="Image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPr id="46" name="Image_61" descr="Image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPr id="47" name="Image_62" descr="Image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPr id="48" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPr id="49" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPr id="50" name="Image_66" descr="Image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPr id="51" name="Image_67" descr="Image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPr id="52" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPr id="53" name="Image_69" descr="Image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPr id="54" name="Image_70" descr="Image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPr id="55" name="Image_71" descr="Image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPr id="56" name="Image_72" descr="Image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPr id="57" name="Image_73" descr="Image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPr id="58" name="Image_74" descr="Image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPr id="59" name="Image_77" descr="Image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPr id="60" name="Image_78" descr="Image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3100,103 +3343,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L76"/>
+  <dimension ref="A1:L120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J76)</f>
+        <f>SUM(J2:J120)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3226,191 +3469,191 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>890091</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3020.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>890092</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3098.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822251</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2">
+        <v>4</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2828.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822252</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*654.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822253</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*697.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825485</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -4044,1649 +4287,2939 @@
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1957.72</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C31" s="1" t="s">
+    <row r="31" spans="1:12" outlineLevel="3">
+      <c r="A31" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>822255</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G32" s="2">
         <v>7</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2072.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>822256</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G33" s="2">
         <v>3</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*1800.75</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>822257</v>
+        <v>822261</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...9 lines deleted...]
-        <v>37</v>
+      <c r="G34" s="2">
+        <v>3</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*676.20</f>
+        <f>J34*2000.67</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>822258</v>
+        <v>825019</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="G35" s="2">
+        <v>1</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*2213.82</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" outlineLevel="3">
+      <c r="A36" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="E35" s="2" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="9"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>822260</v>
+        <v>879962</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="G37" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*770.28</f>
+        <f>J37*3705.87</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>822261</v>
+        <v>882873</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="G38" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*2000.67</f>
+        <f>J38*2816.52</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>825019</v>
+        <v>882874</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="G39" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*2213.82</f>
+        <f>J39*2850.33</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>825408</v>
+        <v>882096</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G40" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*411.60</f>
+        <f>J40*637.98</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="41" spans="1:12" outlineLevel="3">
+      <c r="A41" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>882873</v>
+        <v>822257</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="G42" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2816.52</f>
+        <f>J42*676.20</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="43" spans="1:12" outlineLevel="3">
+      <c r="A43" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>882096</v>
+        <v>822254</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>142</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*637.98</f>
+        <f>J44*341.04</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K45" s="8"/>
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>822258</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*455.70</f>
+        <v>0</v>
+      </c>
       <c r="L45" s="5"/>
     </row>
-    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>833412</v>
+        <v>822259</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="G46" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2562.15</f>
+        <f>J46*408.66</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
-    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>833413</v>
+        <v>822260</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="G47" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*2838.41</f>
+        <f>J47*770.28</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
-    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>833414</v>
+        <v>825408</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="G48" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*2848.56</f>
+        <f>J48*411.60</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
-    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="49" spans="1:12" outlineLevel="2">
+      <c r="A49" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B49" s="8"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="8"/>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
-    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="50" spans="1:12" outlineLevel="3">
+      <c r="A50" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="9"/>
+      <c r="J50" s="9"/>
+      <c r="K50" s="9"/>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>833419</v>
+        <v>833412</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>163</v>
+      </c>
+      <c r="G51" s="2">
+        <v>8</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*441.64</f>
+        <f>J51*2562.15</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
-    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>833420</v>
+        <v>833413</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="G52" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*412.20</f>
+        <f>J52*2838.41</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
-    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>833422</v>
+        <v>833414</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>171</v>
+      </c>
+      <c r="G53" s="2">
+        <v>10</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*520.29</f>
+        <f>J53*2848.56</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
-    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>833423</v>
+        <v>833416</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*585.78</f>
+        <f>J54*3164.40</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
-    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>873444</v>
+        <v>833417</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="G55" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*994.36</f>
+        <f>J55*3303.41</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
-    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>873445</v>
+        <v>874015</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="G56" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*994.36</f>
+        <f>J56*2735.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>873446</v>
+        <v>874016</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>187</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*994.36</f>
+        <f>J57*2805.33</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
-    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="58" spans="1:12" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>873447</v>
+        <v>956579</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="G58" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*994.36</f>
+        <f>J58*3411.81</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="59" spans="1:12" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>874015</v>
+        <v>956640</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="G59" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*2735.00</f>
+        <f>J59*2886.42</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="60" spans="1:12" outlineLevel="3">
+      <c r="A60" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="B60" s="9"/>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9"/>
+      <c r="J60" s="9"/>
+      <c r="K60" s="9"/>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>874017</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*3650.87</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
-    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>874018</v>
+        <v>883386</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>203</v>
+      </c>
+      <c r="G62" s="2">
+        <v>10</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*601.12</f>
+        <f>J62*3191.06</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
-    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>882313</v>
+        <v>956584</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>207</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*386.97</f>
+        <f>J63*4958.96</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
-    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>882314</v>
+        <v>956641</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>211</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*386.97</f>
+        <f>J64*3502.56</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
-    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="65" spans="1:12" outlineLevel="3">
+      <c r="A65" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B65" s="9"/>
+      <c r="C65" s="9"/>
+      <c r="D65" s="9"/>
+      <c r="E65" s="9"/>
+      <c r="F65" s="9"/>
+      <c r="G65" s="9"/>
+      <c r="H65" s="9"/>
+      <c r="I65" s="9"/>
+      <c r="J65" s="9"/>
+      <c r="K65" s="9"/>
       <c r="L65" s="5"/>
     </row>
-    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>883387</v>
+        <v>833419</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>232</v>
+        <v>212</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>233</v>
+        <v>213</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*811.74</f>
+        <f>J66*441.64</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
-    <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>885131</v>
+        <v>833420</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>219</v>
+      </c>
+      <c r="G67" s="2">
+        <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*9515.03</f>
+        <f>J67*412.20</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
-    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>885240</v>
+        <v>833422</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*11245.03</f>
+        <f>J68*520.29</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
-    <row r="69" spans="1:12" outlineLevel="4">
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>956579</v>
+        <v>833423</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>227</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*3411.81</f>
+        <f>J69*585.78</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
-    <row r="70" spans="1:12" outlineLevel="4">
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>956584</v>
+        <v>874018</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>249</v>
+        <v>229</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>250</v>
+        <v>230</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>231</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*4958.96</f>
+        <f>J70*601.12</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
-    <row r="71" spans="1:12" outlineLevel="4">
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>954236</v>
+        <v>882313</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="G71" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*9515.03</f>
+        <f>J71*386.97</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
-    <row r="72" spans="1:12" outlineLevel="4">
+    <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>956640</v>
+        <v>882314</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>258</v>
+        <v>235</v>
       </c>
       <c r="G72" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*2886.42</f>
+        <f>J72*386.97</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
-    <row r="73" spans="1:12" outlineLevel="4">
+    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>956641</v>
+        <v>883387</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>-2</v>
+        <v>242</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*3502.56</f>
+        <f>J73*811.74</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
-    <row r="74" spans="1:12" outlineLevel="4">
+    <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>956642</v>
+        <v>956643</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="F74" s="2"/>
+        <v>245</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>235</v>
+      </c>
       <c r="G74" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*0</f>
+        <f>J74*386.97</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
-    <row r="75" spans="1:12" outlineLevel="4">
+    <row r="75" spans="1:12" outlineLevel="5">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>956643</v>
+        <v>956644</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="H75" s="2">
+        <v>0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K75" s="2" t="str">
+        <f>J75*585.78</f>
+        <v>0</v>
+      </c>
+      <c r="L75" s="5"/>
+    </row>
+    <row r="76" spans="1:12" outlineLevel="3">
+      <c r="A76" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="B76" s="9"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="9"/>
+      <c r="H76" s="9"/>
+      <c r="I76" s="9"/>
+      <c r="J76" s="9"/>
+      <c r="K76" s="9"/>
+      <c r="L76" s="5"/>
+    </row>
+    <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1">
+        <v>885131</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H77" s="2">
+        <v>0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K77" s="2" t="str">
+        <f>J77*9515.03</f>
+        <v>0</v>
+      </c>
+      <c r="L77" s="5"/>
+    </row>
+    <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1">
+        <v>885240</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78" s="2">
+        <v>0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K78" s="2" t="str">
+        <f>J78*11245.03</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="5"/>
+    </row>
+    <row r="79" spans="1:12" outlineLevel="5">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1">
+        <v>954236</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="H79" s="2">
+        <v>0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K79" s="2" t="str">
+        <f>J79*9515.03</f>
+        <v>0</v>
+      </c>
+      <c r="L79" s="5"/>
+    </row>
+    <row r="80" spans="1:12" outlineLevel="2">
+      <c r="A80" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="B80" s="8"/>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+      <c r="F80" s="8"/>
+      <c r="G80" s="8"/>
+      <c r="H80" s="8"/>
+      <c r="I80" s="8"/>
+      <c r="J80" s="8"/>
+      <c r="K80" s="8"/>
+      <c r="L80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" outlineLevel="3">
+      <c r="A81" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="B81" s="9"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="9"/>
+      <c r="G81" s="9"/>
+      <c r="H81" s="9"/>
+      <c r="I81" s="9"/>
+      <c r="J81" s="9"/>
+      <c r="K81" s="9"/>
+      <c r="L81" s="5"/>
+    </row>
+    <row r="82" spans="1:12" outlineLevel="5">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1">
+        <v>959264</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D82" s="1">
+        <v>12166</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0</v>
+      </c>
+      <c r="H82" s="2">
+        <v>0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K82" s="2" t="str">
+        <f>J82*5226.00</f>
+        <v>0</v>
+      </c>
+      <c r="L82" s="5"/>
+    </row>
+    <row r="83" spans="1:12" outlineLevel="5">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>959265</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="D83" s="1">
+        <v>17748</v>
+      </c>
+      <c r="E83" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="F75" s="2" t="s">
-[...25 lines deleted...]
-      <c r="C76" s="1" t="s">
+      <c r="G83" s="2">
+        <v>0</v>
+      </c>
+      <c r="H83" s="2">
+        <v>0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K83" s="2" t="str">
+        <f>J83*1919.00</f>
+        <v>0</v>
+      </c>
+      <c r="L83" s="5"/>
+    </row>
+    <row r="84" spans="1:12" outlineLevel="5">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1">
+        <v>959266</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="D84" s="1">
+        <v>77004</v>
+      </c>
+      <c r="E84" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F84" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="F76" s="2" t="s">
-[...18 lines deleted...]
-      <c r="L76" s="5"/>
+      <c r="G84" s="2">
+        <v>0</v>
+      </c>
+      <c r="H84" s="2">
+        <v>0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K84" s="2" t="str">
+        <f>J84*3147.00</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="5"/>
+    </row>
+    <row r="85" spans="1:12" outlineLevel="5">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1">
+        <v>959267</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D85" s="1">
+        <v>50387</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="G85" s="2">
+        <v>0</v>
+      </c>
+      <c r="H85" s="2">
+        <v>0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K85" s="2" t="str">
+        <f>J85*3147.00</f>
+        <v>0</v>
+      </c>
+      <c r="L85" s="5"/>
+    </row>
+    <row r="86" spans="1:12" outlineLevel="5">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>959268</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D86" s="1">
+        <v>69619</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="G86" s="2">
+        <v>0</v>
+      </c>
+      <c r="H86" s="2">
+        <v>0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K86" s="2" t="str">
+        <f>J86*3147.00</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="5"/>
+    </row>
+    <row r="87" spans="1:12" outlineLevel="5">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1">
+        <v>959269</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D87" s="1">
+        <v>52966</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="G87" s="2">
+        <v>0</v>
+      </c>
+      <c r="H87" s="2">
+        <v>0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K87" s="2" t="str">
+        <f>J87*3147.00</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="5"/>
+    </row>
+    <row r="88" spans="1:12" outlineLevel="5">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1">
+        <v>959270</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D88" s="1">
+        <v>75236</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="G88" s="2">
+        <v>0</v>
+      </c>
+      <c r="H88" s="2">
+        <v>0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K88" s="2" t="str">
+        <f>J88*3147.00</f>
+        <v>0</v>
+      </c>
+      <c r="L88" s="5"/>
+    </row>
+    <row r="89" spans="1:12" outlineLevel="5">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1">
+        <v>959271</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D89" s="1">
+        <v>79745</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="G89" s="2">
+        <v>0</v>
+      </c>
+      <c r="H89" s="2">
+        <v>0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K89" s="2" t="str">
+        <f>J89*3393.00</f>
+        <v>0</v>
+      </c>
+      <c r="L89" s="5"/>
+    </row>
+    <row r="90" spans="1:12" outlineLevel="5">
+      <c r="A90" s="1"/>
+      <c r="B90" s="1">
+        <v>959272</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D90" s="1">
+        <v>70276</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="G90" s="2">
+        <v>0</v>
+      </c>
+      <c r="H90" s="2">
+        <v>0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K90" s="2" t="str">
+        <f>J90*6370.00</f>
+        <v>0</v>
+      </c>
+      <c r="L90" s="5"/>
+    </row>
+    <row r="91" spans="1:12" outlineLevel="5">
+      <c r="A91" s="1"/>
+      <c r="B91" s="1">
+        <v>959273</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D91" s="1">
+        <v>14652</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="G91" s="2">
+        <v>0</v>
+      </c>
+      <c r="H91" s="2">
+        <v>0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K91" s="2" t="str">
+        <f>J91*3464.00</f>
+        <v>0</v>
+      </c>
+      <c r="L91" s="5"/>
+    </row>
+    <row r="92" spans="1:12" outlineLevel="5">
+      <c r="A92" s="1"/>
+      <c r="B92" s="1">
+        <v>959274</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D92" s="1">
+        <v>41166</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="G92" s="2">
+        <v>0</v>
+      </c>
+      <c r="H92" s="2">
+        <v>0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K92" s="2" t="str">
+        <f>J92*4005.00</f>
+        <v>0</v>
+      </c>
+      <c r="L92" s="5"/>
+    </row>
+    <row r="93" spans="1:12" outlineLevel="5">
+      <c r="A93" s="1"/>
+      <c r="B93" s="1">
+        <v>959275</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D93" s="1">
+        <v>73463</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G93" s="2">
+        <v>0</v>
+      </c>
+      <c r="H93" s="2">
+        <v>0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K93" s="2" t="str">
+        <f>J93*3463.00</f>
+        <v>0</v>
+      </c>
+      <c r="L93" s="5"/>
+    </row>
+    <row r="94" spans="1:12" outlineLevel="5">
+      <c r="A94" s="1"/>
+      <c r="B94" s="1">
+        <v>959276</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D94" s="1">
+        <v>13545</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="G94" s="2">
+        <v>0</v>
+      </c>
+      <c r="H94" s="2">
+        <v>0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K94" s="2" t="str">
+        <f>J94*4005.00</f>
+        <v>0</v>
+      </c>
+      <c r="L94" s="5"/>
+    </row>
+    <row r="95" spans="1:12" outlineLevel="3">
+      <c r="A95" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="B95" s="9"/>
+      <c r="C95" s="9"/>
+      <c r="D95" s="9"/>
+      <c r="E95" s="9"/>
+      <c r="F95" s="9"/>
+      <c r="G95" s="9"/>
+      <c r="H95" s="9"/>
+      <c r="I95" s="9"/>
+      <c r="J95" s="9"/>
+      <c r="K95" s="9"/>
+      <c r="L95" s="5"/>
+    </row>
+    <row r="96" spans="1:12" outlineLevel="5">
+      <c r="A96" s="1"/>
+      <c r="B96" s="1">
+        <v>959286</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D96" s="1">
+        <v>67972</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="G96" s="2">
+        <v>0</v>
+      </c>
+      <c r="H96" s="2">
+        <v>0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K96" s="2" t="str">
+        <f>J96*44351.00</f>
+        <v>0</v>
+      </c>
+      <c r="L96" s="5"/>
+    </row>
+    <row r="97" spans="1:12" outlineLevel="5">
+      <c r="A97" s="1"/>
+      <c r="B97" s="1">
+        <v>959287</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D97" s="1">
+        <v>17148</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="G97" s="2">
+        <v>0</v>
+      </c>
+      <c r="H97" s="2">
+        <v>0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K97" s="2" t="str">
+        <f>J97*15945.00</f>
+        <v>0</v>
+      </c>
+      <c r="L97" s="5"/>
+    </row>
+    <row r="98" spans="1:12" outlineLevel="5">
+      <c r="A98" s="1"/>
+      <c r="B98" s="1">
+        <v>959288</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D98" s="1">
+        <v>14607</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G98" s="2">
+        <v>0</v>
+      </c>
+      <c r="H98" s="2">
+        <v>0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K98" s="2" t="str">
+        <f>J98*19420.00</f>
+        <v>0</v>
+      </c>
+      <c r="L98" s="5"/>
+    </row>
+    <row r="99" spans="1:12" outlineLevel="5">
+      <c r="A99" s="1"/>
+      <c r="B99" s="1">
+        <v>959289</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D99" s="1">
+        <v>37577</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="G99" s="2">
+        <v>0</v>
+      </c>
+      <c r="H99" s="2">
+        <v>0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K99" s="2" t="str">
+        <f>J99*26260.00</f>
+        <v>0</v>
+      </c>
+      <c r="L99" s="5"/>
+    </row>
+    <row r="100" spans="1:12" outlineLevel="5">
+      <c r="A100" s="1"/>
+      <c r="B100" s="1">
+        <v>959290</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D100" s="1">
+        <v>24600</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G100" s="2">
+        <v>0</v>
+      </c>
+      <c r="H100" s="2">
+        <v>0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K100" s="2" t="str">
+        <f>J100*16557.00</f>
+        <v>0</v>
+      </c>
+      <c r="L100" s="5"/>
+    </row>
+    <row r="101" spans="1:12" outlineLevel="5">
+      <c r="A101" s="1"/>
+      <c r="B101" s="1">
+        <v>959291</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D101" s="1">
+        <v>87098</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="G101" s="2">
+        <v>0</v>
+      </c>
+      <c r="H101" s="2">
+        <v>0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K101" s="2" t="str">
+        <f>J101*17849.00</f>
+        <v>0</v>
+      </c>
+      <c r="L101" s="5"/>
+    </row>
+    <row r="102" spans="1:12" outlineLevel="5">
+      <c r="A102" s="1"/>
+      <c r="B102" s="1">
+        <v>959292</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D102" s="1">
+        <v>80231</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="G102" s="2">
+        <v>0</v>
+      </c>
+      <c r="H102" s="2">
+        <v>0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K102" s="2" t="str">
+        <f>J102*3458.00</f>
+        <v>0</v>
+      </c>
+      <c r="L102" s="5"/>
+    </row>
+    <row r="103" spans="1:12" outlineLevel="5">
+      <c r="A103" s="1"/>
+      <c r="B103" s="1">
+        <v>959293</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D103" s="1">
+        <v>77107</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="G103" s="2">
+        <v>0</v>
+      </c>
+      <c r="H103" s="2">
+        <v>0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K103" s="2" t="str">
+        <f>J103*3562.00</f>
+        <v>0</v>
+      </c>
+      <c r="L103" s="5"/>
+    </row>
+    <row r="104" spans="1:12" outlineLevel="3">
+      <c r="A104" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B104" s="9"/>
+      <c r="C104" s="9"/>
+      <c r="D104" s="9"/>
+      <c r="E104" s="9"/>
+      <c r="F104" s="9"/>
+      <c r="G104" s="9"/>
+      <c r="H104" s="9"/>
+      <c r="I104" s="9"/>
+      <c r="J104" s="9"/>
+      <c r="K104" s="9"/>
+      <c r="L104" s="5"/>
+    </row>
+    <row r="105" spans="1:12" outlineLevel="5">
+      <c r="A105" s="1"/>
+      <c r="B105" s="1">
+        <v>959280</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D105" s="1">
+        <v>34872</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="G105" s="2">
+        <v>0</v>
+      </c>
+      <c r="H105" s="2">
+        <v>0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K105" s="2" t="str">
+        <f>J105*734.30</f>
+        <v>0</v>
+      </c>
+      <c r="L105" s="5"/>
+    </row>
+    <row r="106" spans="1:12" outlineLevel="5">
+      <c r="A106" s="1"/>
+      <c r="B106" s="1">
+        <v>959281</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D106" s="1">
+        <v>78907</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="G106" s="2">
+        <v>0</v>
+      </c>
+      <c r="H106" s="2">
+        <v>0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K106" s="2" t="str">
+        <f>J106*636.80</f>
+        <v>0</v>
+      </c>
+      <c r="L106" s="5"/>
+    </row>
+    <row r="107" spans="1:12" outlineLevel="5">
+      <c r="A107" s="1"/>
+      <c r="B107" s="1">
+        <v>959282</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D107" s="1">
+        <v>40367</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="G107" s="2">
+        <v>0</v>
+      </c>
+      <c r="H107" s="2">
+        <v>0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K107" s="2" t="str">
+        <f>J107*639.10</f>
+        <v>0</v>
+      </c>
+      <c r="L107" s="5"/>
+    </row>
+    <row r="108" spans="1:12" outlineLevel="5">
+      <c r="A108" s="1"/>
+      <c r="B108" s="1">
+        <v>959283</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D108" s="1">
+        <v>10988</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G108" s="2">
+        <v>0</v>
+      </c>
+      <c r="H108" s="2">
+        <v>0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K108" s="2" t="str">
+        <f>J108*654.00</f>
+        <v>0</v>
+      </c>
+      <c r="L108" s="5"/>
+    </row>
+    <row r="109" spans="1:12" outlineLevel="5">
+      <c r="A109" s="1"/>
+      <c r="B109" s="1">
+        <v>959284</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D109" s="1">
+        <v>21682</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G109" s="2">
+        <v>0</v>
+      </c>
+      <c r="H109" s="2">
+        <v>0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K109" s="2" t="str">
+        <f>J109*694.40</f>
+        <v>0</v>
+      </c>
+      <c r="L109" s="5"/>
+    </row>
+    <row r="110" spans="1:12" outlineLevel="5">
+      <c r="A110" s="1"/>
+      <c r="B110" s="1">
+        <v>959285</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D110" s="1">
+        <v>54654</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="G110" s="2">
+        <v>0</v>
+      </c>
+      <c r="H110" s="2">
+        <v>0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K110" s="2" t="str">
+        <f>J110*970.80</f>
+        <v>0</v>
+      </c>
+      <c r="L110" s="5"/>
+    </row>
+    <row r="111" spans="1:12" outlineLevel="3">
+      <c r="A111" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="B111" s="9"/>
+      <c r="C111" s="9"/>
+      <c r="D111" s="9"/>
+      <c r="E111" s="9"/>
+      <c r="F111" s="9"/>
+      <c r="G111" s="9"/>
+      <c r="H111" s="9"/>
+      <c r="I111" s="9"/>
+      <c r="J111" s="9"/>
+      <c r="K111" s="9"/>
+      <c r="L111" s="5"/>
+    </row>
+    <row r="112" spans="1:12" outlineLevel="5">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1">
+        <v>959277</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D112" s="1">
+        <v>53181</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="G112" s="2">
+        <v>0</v>
+      </c>
+      <c r="H112" s="2">
+        <v>0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K112" s="2" t="str">
+        <f>J112*35059.00</f>
+        <v>0</v>
+      </c>
+      <c r="L112" s="5"/>
+    </row>
+    <row r="113" spans="1:12" outlineLevel="5">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1">
+        <v>959278</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="D113" s="1">
+        <v>54682</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="G113" s="2">
+        <v>0</v>
+      </c>
+      <c r="H113" s="2">
+        <v>0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K113" s="2" t="str">
+        <f>J113*16662.00</f>
+        <v>0</v>
+      </c>
+      <c r="L113" s="5"/>
+    </row>
+    <row r="114" spans="1:12" outlineLevel="5">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1">
+        <v>959279</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D114" s="1">
+        <v>38819</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="G114" s="2">
+        <v>0</v>
+      </c>
+      <c r="H114" s="2">
+        <v>0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K114" s="2" t="str">
+        <f>J114*17667.00</f>
+        <v>0</v>
+      </c>
+      <c r="L114" s="5"/>
+    </row>
+    <row r="115" spans="1:12" outlineLevel="3">
+      <c r="A115" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B115" s="9"/>
+      <c r="C115" s="9"/>
+      <c r="D115" s="9"/>
+      <c r="E115" s="9"/>
+      <c r="F115" s="9"/>
+      <c r="G115" s="9"/>
+      <c r="H115" s="9"/>
+      <c r="I115" s="9"/>
+      <c r="J115" s="9"/>
+      <c r="K115" s="9"/>
+      <c r="L115" s="5"/>
+    </row>
+    <row r="116" spans="1:12" outlineLevel="5">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1">
+        <v>959577</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D116" s="1">
+        <v>70521</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="G116" s="2">
+        <v>0</v>
+      </c>
+      <c r="H116" s="2">
+        <v>0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K116" s="2" t="str">
+        <f>J116*996.30</f>
+        <v>0</v>
+      </c>
+      <c r="L116" s="5"/>
+    </row>
+    <row r="117" spans="1:12" outlineLevel="5">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1">
+        <v>959578</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D117" s="1">
+        <v>16473</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G117" s="2">
+        <v>0</v>
+      </c>
+      <c r="H117" s="2">
+        <v>0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K117" s="2" t="str">
+        <f>J117*904.90</f>
+        <v>0</v>
+      </c>
+      <c r="L117" s="5"/>
+    </row>
+    <row r="118" spans="1:12" outlineLevel="5">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1">
+        <v>959579</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D118" s="1">
+        <v>17795</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="G118" s="2">
+        <v>0</v>
+      </c>
+      <c r="H118" s="2">
+        <v>0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K118" s="2" t="str">
+        <f>J118*996.30</f>
+        <v>0</v>
+      </c>
+      <c r="L118" s="5"/>
+    </row>
+    <row r="119" spans="1:12" outlineLevel="5">
+      <c r="A119" s="1"/>
+      <c r="B119" s="1">
+        <v>959581</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D119" s="1">
+        <v>74528</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="G119" s="2">
+        <v>0</v>
+      </c>
+      <c r="H119" s="2">
+        <v>0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K119" s="2" t="str">
+        <f>J119*890.20</f>
+        <v>0</v>
+      </c>
+      <c r="L119" s="5"/>
+    </row>
+    <row r="120" spans="1:12" outlineLevel="5">
+      <c r="A120" s="1"/>
+      <c r="B120" s="1">
+        <v>959582</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D120" s="1">
+        <v>22520</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G120" s="2">
+        <v>0</v>
+      </c>
+      <c r="H120" s="2">
+        <v>0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K120" s="2" t="str">
+        <f>J120*1198.00</f>
+        <v>0</v>
+      </c>
+      <c r="L120" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A30:K30"/>
-    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A49:K49"/>
+    <mergeCell ref="A80:K80"/>
+    <mergeCell ref="A31:K31"/>
+    <mergeCell ref="A36:K36"/>
+    <mergeCell ref="A41:K41"/>
+    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A60:K60"/>
+    <mergeCell ref="A65:K65"/>
+    <mergeCell ref="A76:K76"/>
+    <mergeCell ref="A81:K81"/>
+    <mergeCell ref="A95:K95"/>
+    <mergeCell ref="A104:K104"/>
+    <mergeCell ref="A111:K111"/>
+    <mergeCell ref="A115:K115"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>