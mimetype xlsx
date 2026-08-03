--- v0 (2026-05-11)
+++ v1 (2026-08-03)
@@ -69,69 +69,69 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Автоматика</t>
   </si>
   <si>
     <t>Насосная автоматика VALTEC</t>
   </si>
   <si>
     <t>VLC-901065</t>
   </si>
   <si>
     <t>VT.CRS7.02.1</t>
   </si>
   <si>
     <t>Автоматическое устройство управления насосом 1/4"</t>
   </si>
   <si>
     <t>3 020.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-901066</t>
+  </si>
+  <si>
+    <t>VT.CRS7.04.1</t>
+  </si>
+  <si>
+    <t>Автоматическое устройство управления насосом 1/2"</t>
+  </si>
+  <si>
+    <t>3 098.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...16 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-922001</t>
   </si>
   <si>
     <t>VT.EPC2.06.0</t>
   </si>
   <si>
     <t>Блок насосной автоматики EPC-2</t>
   </si>
   <si>
     <t>2 828.00 руб.</t>
   </si>
   <si>
     <t>VLC-922002</t>
   </si>
   <si>
     <t>VT.CRS5.02.1</t>
   </si>
   <si>
     <t>Реле давления CRS-5, 1/4" нак.гайка, преднастройка 2,1-3,5 бар</t>
   </si>
   <si>
     <t>654.00 руб.</t>
   </si>
@@ -888,156 +888,156 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>890091</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3020.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>890092</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3098.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822251</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2828.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822252</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*654.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822253</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1063,51 +1063,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*697.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825485</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2555.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>