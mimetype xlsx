--- v0 (2026-05-11)
+++ v1 (2026-08-03)
@@ -1355,51 +1355,51 @@
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*845.41</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822263</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1529.83</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>826217</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>