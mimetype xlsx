--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -69,222 +69,222 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Автоматика</t>
   </si>
   <si>
     <t>Насосная автоматика VIEIR</t>
   </si>
   <si>
     <t>Блоки автоматики</t>
   </si>
   <si>
     <t>NAS-410002</t>
   </si>
   <si>
     <t>VER2.2/1C</t>
   </si>
   <si>
     <t>Блок автоматики VR-2,2 (1/12шт)</t>
   </si>
   <si>
-    <t>2 162.37 руб.</t>
+    <t>2 284.25 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>NAS-410003</t>
   </si>
   <si>
     <t>VER2.3/1C</t>
   </si>
   <si>
     <t>Блок автоматики насоса  VR-2,3 (1/30шт)</t>
   </si>
   <si>
-    <t>1 880.13 руб.</t>
+    <t>1 986.11 руб.</t>
   </si>
   <si>
     <t>NAS-410008</t>
   </si>
   <si>
     <t>VER2.1/1C</t>
   </si>
   <si>
     <t>Блок насосной автоматики VR-2.1 (1/15шт)</t>
   </si>
   <si>
-    <t>2 000.67 руб.</t>
+    <t>2 113.44 руб.</t>
   </si>
   <si>
     <t>NAS-410011</t>
   </si>
   <si>
     <t>VER2.1A/1C</t>
   </si>
   <si>
     <t>Блок насосной автоматики с подключ проводами VR-2.1A (1/12шт)</t>
   </si>
   <si>
-    <t>2 213.82 руб.</t>
+    <t>2 338.60 руб.</t>
   </si>
   <si>
     <t>Контроллеры цифровые</t>
   </si>
   <si>
     <t>VER-000545</t>
   </si>
   <si>
     <t>VER3.1A</t>
   </si>
   <si>
     <t>Контроллер насоса  "VIEIR" - 3.1 (12/1шт)</t>
   </si>
   <si>
-    <t>3 777.90 руб.</t>
+    <t>3 990.85 руб.</t>
   </si>
   <si>
     <t>VER-000717</t>
   </si>
   <si>
     <t>VER3.4</t>
   </si>
   <si>
     <t>Блок контроля давления с накидной гайкой 1/4" (20/1шт)</t>
   </si>
   <si>
-    <t>2 922.36 руб.</t>
+    <t>3 087.08 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VER-000718</t>
+  </si>
+  <si>
+    <t>VER3.5</t>
+  </si>
+  <si>
+    <t>Блок контроля давления, штуцер 1/2" (20/1шт)</t>
+  </si>
+  <si>
+    <t>VVR-000123</t>
+  </si>
+  <si>
+    <t>VER2.4</t>
+  </si>
+  <si>
+    <t>Плата контроллера насоса (250/1шт)</t>
+  </si>
+  <si>
+    <t>703.44 руб.</t>
+  </si>
+  <si>
+    <t>Поплавковые выключатели</t>
+  </si>
+  <si>
+    <t>NAS-410004</t>
+  </si>
+  <si>
+    <t>VER2.7</t>
+  </si>
+  <si>
+    <t>Поплавковый выключатель, кабель 3м, 5 бар  VR-2,7 (1/20шт)</t>
+  </si>
+  <si>
+    <t>751.58 руб.</t>
+  </si>
+  <si>
+    <t>Реле</t>
+  </si>
+  <si>
+    <t>NAS-410001</t>
+  </si>
+  <si>
+    <t>VER7A/1B</t>
+  </si>
+  <si>
+    <t>Реле давления VR-7 A  1-12 бар, нак. гайка 1/4 вн.р,  бок подвод проводов (1/50шт)</t>
+  </si>
+  <si>
+    <t>399.08 руб.</t>
+  </si>
+  <si>
+    <t>NAS-410005</t>
+  </si>
+  <si>
+    <t>VR8A/1B</t>
+  </si>
+  <si>
+    <t>Реле "сухого хода" VR-8 A (1/50шт)</t>
+  </si>
+  <si>
+    <t>545.05 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VER-000718</t>
-[...64 lines deleted...]
-  <si>
     <t>NAS-410006</t>
   </si>
   <si>
     <t>VR9C/1B</t>
   </si>
   <si>
     <t>Реле давления VER9C 1-12 бар, нак гайка 1/4 вн.р., нижний подвод проводов (1/50шт)</t>
   </si>
   <si>
-    <t>460.11 руб.</t>
+    <t>486.04 руб.</t>
   </si>
   <si>
     <t>NAS-410007</t>
   </si>
   <si>
     <t>VER9.1/1B</t>
   </si>
   <si>
     <t>Реле давления 1-5,3 бар с манометром VR-9.1 присоединие 1" (1/40шт)</t>
   </si>
   <si>
-    <t>820.26 руб.</t>
+    <t>866.49 руб.</t>
   </si>
   <si>
     <t>NAS-410012</t>
   </si>
   <si>
     <t>VR9A/1B</t>
   </si>
   <si>
     <t>Реле давления VR-9A 1-12 бар,  1/4 нар.р., нижний подвод проводов (1/50шт)</t>
   </si>
   <si>
-    <t>463.05 руб.</t>
+    <t>489.15 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1243,566 +1243,566 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822255</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2162.37</f>
+        <f>J6*2284.25</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822256</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1880.13</f>
+        <f>J7*1986.11</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822261</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2000.67</f>
+        <f>J8*2113.44</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825019</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2213.82</f>
+        <f>J9*2338.60</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="3">
       <c r="A10" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879962</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3777.90</f>
+        <f>J11*3990.85</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882873</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2922.36</f>
+        <f>J12*3087.08</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882874</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>44</v>
+      <c r="G13" s="2">
+        <v>9</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2922.36</f>
+        <f>J13*3087.08</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882096</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G14" s="2">
         <v>4</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*665.91</f>
+        <f>J14*703.44</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="3">
       <c r="A15" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822257</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*711.48</f>
+        <f>J16*751.58</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="3">
       <c r="A17" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822254</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*377.79</f>
+        <f>J18*399.08</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822258</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*515.97</f>
+        <f>J19*545.05</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822259</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*460.11</f>
+        <f>J20*486.04</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822260</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G21" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*820.26</f>
+        <f>J21*866.49</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>825408</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G22" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*463.05</f>
+        <f>J22*489.15</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A17:K17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>