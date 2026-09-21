--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -69,303 +69,303 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Вибрационные погружные насосы</t>
   </si>
   <si>
     <t>Погружные вибрационные насосы ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001074</t>
   </si>
   <si>
     <t>ZVM60B-10Е</t>
   </si>
   <si>
     <t>Вибрационный насос с термозащитой диаметр 100мм, 250Вт, 10 м (верх.забор)</t>
   </si>
   <si>
     <t>2 325.13 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ZGR-001075</t>
+  </si>
+  <si>
+    <t>ZVM60B-15E</t>
+  </si>
+  <si>
+    <t>Вибрационный насос с термозащитой диаметр 100мм, 250Вт, 15 м (верх.забор)</t>
+  </si>
+  <si>
+    <t>2 631.42 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>ZGR-001076</t>
   </si>
   <si>
     <t>ZVM60H-10E</t>
   </si>
   <si>
     <t>Вибрационный насос с термозащитой диаметр 100мм, 250Вт, 10 м (нижний забор)</t>
   </si>
   <si>
     <t>2 442.32 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>ZGR-001077</t>
   </si>
   <si>
     <t>ZVM60H-15E</t>
   </si>
   <si>
     <t>Вибрационный насос с термозащитой диаметр 100мм, 250Вт, 15 м (нижний забор) (4шт)</t>
   </si>
   <si>
     <t>2 712.35 руб.</t>
   </si>
   <si>
     <t>ZGR-001117</t>
   </si>
   <si>
     <t>ZVM60B-25E</t>
   </si>
   <si>
     <t>Вибрационный насос с термозащитой диаметр 100мм, 250Вт, 25 м (верх.забор)</t>
   </si>
   <si>
     <t>3 190.16 руб.</t>
   </si>
   <si>
     <t>ZGR-001118</t>
   </si>
   <si>
     <t>ZVM60H-25E</t>
   </si>
   <si>
     <t>Вибрационный насос с термозащитой диаметр 100мм, 250Вт, 25 м (нижний забор) (4шт)</t>
   </si>
   <si>
     <t>3 235.94 руб.</t>
   </si>
   <si>
     <t>Погружные вибрационные насосы FORA</t>
   </si>
   <si>
     <t>ALT-110671</t>
   </si>
   <si>
     <t>VP180U10</t>
   </si>
   <si>
     <t>Вибрационный насос 77мм, 60м, 180W, ВЕРХ (кабель 10м) FORA (1/6шт)</t>
   </si>
   <si>
-    <t>2 427.74 руб.</t>
+    <t>2 712.51 руб.</t>
   </si>
   <si>
     <t>ALT-110672</t>
   </si>
   <si>
     <t>VP180U15</t>
   </si>
   <si>
     <t>Вибрационный насос 77мм, 60м, 180W, ВЕРХ (кабель 15м) FORA (1/6шт)</t>
   </si>
   <si>
-    <t>2 561.35 руб.</t>
+    <t>2 861.79 руб.</t>
   </si>
   <si>
     <t>ALT-110673</t>
   </si>
   <si>
     <t>VP200U10</t>
   </si>
   <si>
     <t>Вибрационный насос 98мм, 70м, 200W, ВЕРХ (кабель 10м) FORA (1/6шт)</t>
   </si>
   <si>
-    <t>2 541.06 руб.</t>
+    <t>2 839.12 руб.</t>
   </si>
   <si>
     <t>ALT-110674</t>
   </si>
   <si>
     <t>VP200U25</t>
   </si>
   <si>
     <t>Вибрационный насос 98мм, 70м, 250W, ВЕРХ (кабель 25м) FORA (1/4шт)</t>
   </si>
   <si>
-    <t>3 068.20 руб.</t>
+    <t>3 428.08 руб.</t>
   </si>
   <si>
     <t>ALT-110675</t>
   </si>
   <si>
     <t>VP200U40</t>
   </si>
   <si>
     <t>Вибрационный насос 98мм, 70м, 250W, ВЕРХ (кабель 40м) FORA (1/4шт)</t>
   </si>
   <si>
-    <t>3 737.38 руб.</t>
+    <t>4 175.76 руб.</t>
   </si>
   <si>
     <t>ALT-110677</t>
   </si>
   <si>
     <t>VP250D10-TP</t>
   </si>
   <si>
     <t>Вибрационный насос 98мм, 75м, 250W, НИЗ с термозащитой (кабель 10м) FORA (1/6шт)</t>
   </si>
   <si>
-    <t>2 709.10 руб.</t>
+    <t>3 026.86 руб.</t>
   </si>
   <si>
     <t>ALT-110678</t>
   </si>
   <si>
     <t>VP250D15-TP</t>
   </si>
   <si>
     <t>Вибрационный насос 98мм, 75м, 250W, НИЗ с термозащитой (кабель 15м) FORA (1/6шт)</t>
   </si>
   <si>
-    <t>2 868.01 руб.</t>
+    <t>3 204.42 руб.</t>
   </si>
   <si>
     <t>ALT-110679</t>
   </si>
   <si>
     <t>VP250D25-TP</t>
   </si>
   <si>
     <t>Вибрационный насос 100мм, 75м, 250W, НИЗ с термозащитой (кабель 25м) FORA (1/4шт)</t>
   </si>
   <si>
-    <t>3 294.14 руб.</t>
+    <t>3 680.53 руб.</t>
   </si>
   <si>
     <t>ALT-110680</t>
   </si>
   <si>
     <t>VP250D40-TP</t>
   </si>
   <si>
     <t>Вибрационный насос 100мм, 75м, 250W, НИЗ с термозащитой (кабель 40м) FORA (1/4шт)</t>
   </si>
   <si>
-    <t>3 854.34 руб.</t>
+    <t>4 306.44 руб.</t>
   </si>
   <si>
     <t>Погружные вибрационные насосы VIEIR</t>
   </si>
   <si>
     <t>NAS-130001</t>
   </si>
   <si>
     <t>VER60-10</t>
   </si>
   <si>
     <t>вибрационный насос КРЕПЫШ 10 м ВЕРХНИЙ забор (1/6шт)</t>
   </si>
   <si>
-    <t>2 507.82 руб.</t>
+    <t>2 649.18 руб.</t>
   </si>
   <si>
     <t>NAS-130002</t>
   </si>
   <si>
     <t>VER60-16</t>
   </si>
   <si>
     <t>вибрационный насос КРЕПЫШ 16 м ВЕРХНИЙ забор (1/6шт)</t>
   </si>
   <si>
-    <t>2 713.62 руб.</t>
+    <t>2 866.58 руб.</t>
   </si>
   <si>
     <t>NAS-130003</t>
   </si>
   <si>
     <t>VER60-25</t>
   </si>
   <si>
     <t>вибрационный насос КРЕПЫШ 25 м ВЕРХНИЙ забор (1/6шт)</t>
   </si>
   <si>
-    <t>3 103.17 руб.</t>
+    <t>3 243.92 руб.</t>
   </si>
   <si>
     <t>NAS-130004</t>
   </si>
   <si>
     <t>VER60-1-10</t>
   </si>
   <si>
     <t>вибрационный насос КРЕПЫШ 10 м НИЖНИЙ забор (1/6шт)</t>
   </si>
   <si>
-    <t>2 553.39 руб.</t>
+    <t>2 697.32 руб.</t>
   </si>
   <si>
     <t>NAS-130005</t>
   </si>
   <si>
     <t>VER60-1-16</t>
   </si>
   <si>
     <t>вибрационный насос КРЕПЫШ 16 м НИЖНИЙ забор (1/6шт)</t>
   </si>
   <si>
-    <t>2 753.31 руб.</t>
+    <t>2 908.50 руб.</t>
   </si>
   <si>
     <t>NAS-130006</t>
   </si>
   <si>
     <t>VER60-1-25</t>
   </si>
   <si>
     <t>вибрационный насос КРЕПЫШ 25 м НИЖНИЙ забор (1/6шт)</t>
   </si>
   <si>
-    <t>3 045.84 руб.</t>
+    <t>3 261.00 руб.</t>
   </si>
   <si>
     <t>Погружные вибрационные насосы БАВЛЕНЕЦ</t>
   </si>
   <si>
     <t>UNI-101253</t>
   </si>
   <si>
     <t>Насос вибр. Бавленец  БВ 0,12-40-У5, 10м (нижний забор)</t>
   </si>
   <si>
     <t>5 994.00 руб.</t>
   </si>
   <si>
     <t>UNI-101254</t>
   </si>
   <si>
     <t>Насос вибр. Бавленец  БВ 0,12-40-У5, 15м (нижний забор)</t>
   </si>
   <si>
     <t>4 665.00 руб.</t>
   </si>
   <si>
     <t>UNI-101255</t>
   </si>
@@ -1463,760 +1463,760 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2325.13</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>833405</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2631.42</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833406</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2442.32</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833407</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2712.35</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>835193</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3190.16</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>835194</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3235.94</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>873643</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2427.74</f>
+        <f>J12*2712.51</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>873644</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="2">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2561.35</f>
+        <f>J13*2861.79</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>873645</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2541.06</f>
+        <f>J14*2839.12</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>873646</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3068.20</f>
+        <f>J15*3428.08</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>873647</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3737.38</f>
+        <f>J16*4175.76</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>873649</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2709.10</f>
+        <f>J17*3026.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>873650</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2868.01</f>
+        <f>J18*3204.42</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>873651</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*3294.14</f>
+        <f>J19*3680.53</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>873652</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*3854.34</f>
+        <f>J20*4306.44</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>956487</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2507.82</f>
+        <f>J22*2649.18</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>956488</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2713.62</f>
+        <f>J23*2866.58</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>956489</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*3103.17</f>
+        <f>J24*3243.92</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>956490</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2553.39</f>
+        <f>J25*2697.32</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>956491</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2753.31</f>
+        <f>J26*2908.50</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>956492</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*3045.84</f>
+        <f>J27*3261.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="2">
       <c r="A28" s="8" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>958497</v>
       </c>
@@ -2386,51 +2386,51 @@
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*5725.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>958502</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D34" s="1">
         <v>26903</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*6109.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>958503</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D35" s="1">