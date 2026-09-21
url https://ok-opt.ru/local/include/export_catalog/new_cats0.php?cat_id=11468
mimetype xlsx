--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -66,51 +66,51 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Дренажные насосы</t>
   </si>
   <si>
     <t>Дренажные насосы ZEGOR</t>
   </si>
   <si>
     <t>VVR-000141</t>
   </si>
   <si>
     <t>VRKQ250</t>
   </si>
   <si>
     <t>НАСОС ПОГРУЖНОЙ ДРЕНАЖНЫЙ ДЛЯ ЧИСТОЙ ВОДЫ 250ВТ  ViEiR  (6шт)</t>
   </si>
   <si>
-    <t>4 190.97 руб.</t>
+    <t>4 559.19 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000207</t>
   </si>
   <si>
     <t>ZTP-250CN</t>
   </si>
   <si>
     <t>(В) Погружной дренаж насос для ЧИСТОЙ воды С ДЕРЖАТЕЛЕМ поплавка (250Вт; 6м; 5,5м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>4 294.72 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-001048</t>
   </si>
   <si>
     <t>WQV250F</t>
   </si>
@@ -2136,51 +2136,51 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*4190.97</f>
+        <f>J5*4559.19</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879987</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2">
@@ -2194,51 +2194,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4294.72</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833378</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*8697.90</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833379</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -2509,51 +2509,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4774.85</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>833387</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3834.36</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833388</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -2579,121 +2579,121 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*4221.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>833389</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*4519.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837269</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*8983.76</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839076</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*10710.26</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>874005</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
@@ -2719,51 +2719,51 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4293.87</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>874006</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4172.11</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>874007</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
@@ -2858,52 +2858,52 @@
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*5099.78</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>874010</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>91</v>
+      <c r="G26" s="2">
+        <v>8</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5214.27</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>877763</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
@@ -3330,86 +3330,86 @@
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*8355.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>958773</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D40" s="1">
         <v>59670</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G40" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*7076.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>958774</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D41" s="1">
         <v>22300</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*8300.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>958775</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D42" s="1">
@@ -3855,51 +3855,51 @@
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*11637.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>958788</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D55" s="1">
         <v>78684</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G55" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*9121.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>958789</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D56" s="1">
@@ -4065,86 +4065,86 @@
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*9537.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>958794</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D61" s="1">
         <v>95526</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G61" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*6847.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>958795</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D62" s="1">
         <v>20559</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*8883.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>958796</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D63" s="1">