--- v6 (2026-09-13)
+++ v7 (2026-10-28)
@@ -100,344 +100,344 @@
   <si>
     <t>PND-110003</t>
   </si>
   <si>
     <t>017010202-01</t>
   </si>
   <si>
     <t>ПНД труба 25х2,3 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
     <t>62.41 руб.</t>
   </si>
   <si>
     <t>PND-110005</t>
   </si>
   <si>
     <t>017010203-01</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
     <t>104.64 руб.</t>
   </si>
   <si>
+    <t>PND-110008</t>
+  </si>
+  <si>
+    <t>017010203-04</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (50 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>PND-111005</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (200 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>72.20 руб.</t>
+  </si>
+  <si>
+    <t>PND-111501</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 100 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-111502</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 50 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-141101</t>
+  </si>
+  <si>
+    <t>МП11 20-2.0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 20х2,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>34.04 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>PND-141104</t>
+  </si>
+  <si>
+    <t>МП11 25-2.3-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,3 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>49.59 руб.</t>
+  </si>
+  <si>
+    <t>PND-141107</t>
+  </si>
+  <si>
+    <t>МП11 32-3.0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>81.27 руб.</t>
+  </si>
+  <si>
+    <t>PND-141110</t>
+  </si>
+  <si>
+    <t>МП11 40-3.7-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 40х3,7 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>125.28 руб.</t>
+  </si>
+  <si>
+    <t>PND-141113</t>
+  </si>
+  <si>
+    <t>МП11 50-4.6-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 50х4,6 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>194.53 руб.</t>
+  </si>
+  <si>
+    <t>PND-141116</t>
+  </si>
+  <si>
+    <t>МП11 63-5.8-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 63х5,8 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>308.07 руб.</t>
+  </si>
+  <si>
+    <t>PND-211500</t>
+  </si>
+  <si>
+    <t>017010201-06</t>
+  </si>
+  <si>
+    <t>ПНД труба 20х2,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая СИНЯЯ напорная</t>
+  </si>
+  <si>
+    <t>51.84 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>PND-110008</t>
-[...115 lines deleted...]
-  <si>
     <t>PND-211502</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (50 м) ГОСТ питьевая СИНЯЯ напорная</t>
   </si>
   <si>
     <t>120.20 руб.</t>
   </si>
   <si>
     <t>PND-211503</t>
   </si>
   <si>
     <t>017010204-09</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая СИНЯЯ напорная</t>
   </si>
   <si>
+    <t>Труба ПНД SDR 13,6 (12,5 атм. )</t>
+  </si>
+  <si>
+    <t>PND-120001</t>
+  </si>
+  <si>
+    <t>017010302-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,0 ТЕВО ПЭ-100 SDR-13,6, 12,5 атм.(100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>58.67 руб.</t>
+  </si>
+  <si>
+    <t>PND-120003</t>
+  </si>
+  <si>
+    <t>017010303-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,4 ТЕВО ПЭ-100 SDR-13,6, 12,5 атм.(100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>90.17 руб.</t>
+  </si>
+  <si>
+    <t>PND-141201</t>
+  </si>
+  <si>
+    <t>МП13.6 25-2.0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,0 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм.(100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>43.42 руб.</t>
+  </si>
+  <si>
+    <t>PND-141204</t>
+  </si>
+  <si>
+    <t>00-00000091</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,4 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>67.19 руб.</t>
+  </si>
+  <si>
+    <t>PND-141207</t>
+  </si>
+  <si>
+    <t>МП13.6 40-3,0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 40х3,0 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>103.57 руб.</t>
+  </si>
+  <si>
+    <t>PND-141210</t>
+  </si>
+  <si>
+    <t>МП13.6 50-3,7-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 50х3,7 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>159.91 руб.</t>
+  </si>
+  <si>
+    <t>PND-141213</t>
+  </si>
+  <si>
+    <t>МП13.6 63-4,7-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 63х4,7 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>254.97 руб.</t>
+  </si>
+  <si>
+    <t>PND-211501</t>
+  </si>
+  <si>
+    <t>017010302-09</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,0 PREMIUM ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ питьевая СИНЯЯ напорная</t>
+  </si>
+  <si>
+    <t>67.43 руб.</t>
+  </si>
+  <si>
+    <t>Труба ПНД SDR 17 (10 атм. )</t>
+  </si>
+  <si>
+    <t>PND-111003</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,0 ACR ПЭ-100 SDR-17, 10 атм.(200 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>53.98 руб.</t>
+  </si>
+  <si>
+    <t>PND-111503</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,0 ACR ПЭ-100 SDR-17, 10 атм.(100 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-130001</t>
+  </si>
+  <si>
+    <t>017010403-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,0 ТЕВО ПЭ-100 SDR-17, 10 атм.(100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>74.74 руб.</t>
+  </si>
+  <si>
+    <t>PND-141301</t>
+  </si>
+  <si>
+    <t>МП17 32-2,0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,0 МЕГАПАЙП ПЭ-100 SDR-17, 10 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>56.63 руб.</t>
+  </si>
+  <si>
+    <t>PND-141304</t>
+  </si>
+  <si>
+    <t>МП17 40-2,4-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 40х2,4 МЕГАПАЙП ПЭ-100 SDR-17, 10 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>85.68 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>Труба ПНД SDR 13,6 (12,5 атм. )</t>
-[...151 lines deleted...]
-  <si>
     <t>PND-141307</t>
   </si>
   <si>
     <t>МП17 50-3,0-100</t>
   </si>
   <si>
     <t>ПНД труба 50х3,0 МЕГАПАЙП ПЭ-100 SDR-17, 10 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>131.74 руб.</t>
   </si>
   <si>
     <t>PND-141310</t>
   </si>
   <si>
     <t>МП17 63-3,8-100</t>
   </si>
   <si>
     <t>ПНД труба 63х3,8 МЕГАПАЙП ПЭ-100 SDR-17, 10 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>209.79 руб.</t>
   </si>
   <si>
     <t>ПНД - Фитинги пластиковые для полиэтиленовых труб</t>
@@ -592,105 +592,105 @@
   <si>
     <t>T-ПНД.М.0.32-32.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 32 x 32  (10/120шт)</t>
   </si>
   <si>
     <t>118.13 руб.</t>
   </si>
   <si>
     <t>PND-301004</t>
   </si>
   <si>
     <t>T-ПНД.М.0.40-40.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 40 x 40  (6/84шт)</t>
   </si>
   <si>
     <t>186.36 руб.</t>
   </si>
   <si>
     <t>PND-301005</t>
   </si>
   <si>
-    <t>017030106</t>
+    <t>T-ПНД.М.0.50-50.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 50 x 50  (1/50шт)</t>
   </si>
   <si>
     <t>293.08 руб.</t>
   </si>
   <si>
     <t>PND-301006</t>
   </si>
   <si>
     <t>T-ПНД.М.0.63-63.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 63 x 63  (1/28шт)</t>
   </si>
   <si>
     <t>449.71 руб.</t>
   </si>
   <si>
     <t>PND-301007</t>
   </si>
   <si>
     <t>T-ПНД.М.0.75-75.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная  75 x 75 (1/16шт)</t>
   </si>
   <si>
-    <t>851.23 руб.</t>
+    <t>818.42 руб.</t>
   </si>
   <si>
     <t>PND-301008</t>
   </si>
   <si>
     <t>T-ПНД.М.0.90-90.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 90 x 90  (1/8шт)</t>
   </si>
   <si>
-    <t>1 249.19 руб.</t>
+    <t>1 201.03 руб.</t>
   </si>
   <si>
     <t>PND-301009</t>
   </si>
   <si>
     <t>T-ПНД.М.0.110-110.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 110 x 110  (1/5шт)</t>
   </si>
   <si>
-    <t>1 921.93 руб.</t>
+    <t>1 847.83 руб.</t>
   </si>
   <si>
     <t>PND-301010</t>
   </si>
   <si>
     <t>017030201</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 25 x 20  (20/240шт)</t>
   </si>
   <si>
     <t>70.72 руб.</t>
   </si>
   <si>
     <t>PND-301011</t>
   </si>
   <si>
     <t>T-ПНД.М.0.32-20.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 32 x 20  (10/180шт)</t>
   </si>
   <si>
     <t>108.49 руб.</t>
   </si>
@@ -811,123 +811,123 @@
   <si>
     <t>368.47 руб.</t>
   </si>
   <si>
     <t>PND-301022</t>
   </si>
   <si>
     <t>T-ПНД.М.0.63-50.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 63 x 50  (1/30шт)</t>
   </si>
   <si>
     <t>379.36 руб.</t>
   </si>
   <si>
     <t>PND-301023</t>
   </si>
   <si>
     <t>T-ПНД.М.0.75-50.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 75 x 50  (1/18шт)</t>
   </si>
   <si>
-    <t>614.29 руб.</t>
+    <t>590.60 руб.</t>
   </si>
   <si>
     <t>PND-301024</t>
   </si>
   <si>
     <t>T-ПНД.М.0.75-63.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 75 x 63  (1/18шт)</t>
   </si>
   <si>
-    <t>668.30 руб.</t>
+    <t>642.54 руб.</t>
   </si>
   <si>
     <t>PND-301025</t>
   </si>
   <si>
     <t>T-ПНД.М.0.90-63.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 90 x 63  (1/10шт)</t>
   </si>
   <si>
-    <t>875.24 руб.</t>
+    <t>841.50 руб.</t>
   </si>
   <si>
     <t>PND-301026</t>
   </si>
   <si>
     <t>T-ПНД.М.0.90-75.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 90 x 75  (1/10шт)</t>
   </si>
   <si>
-    <t>1 034.42 руб.</t>
+    <t>994.54 руб.</t>
   </si>
   <si>
     <t>PND-301027</t>
   </si>
   <si>
     <t>T-ПНД.М.0.110-63.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 110 x 63  (1/8шт)</t>
   </si>
   <si>
-    <t>1 436.55 руб.</t>
+    <t>1 381.17 руб.</t>
   </si>
   <si>
     <t>PND-301028</t>
   </si>
   <si>
     <t>T-ПНД.М.0.110-75.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 110 x 75  (1/6шт)</t>
   </si>
   <si>
-    <t>1 498.66 руб.</t>
+    <t>1 440.88 руб.</t>
   </si>
   <si>
     <t>PND-301029</t>
   </si>
   <si>
     <t>T-ПНД.М.0.110-90.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 110 x 90  (1/6шт)</t>
   </si>
   <si>
-    <t>1 595.73 руб.</t>
+    <t>1 534.22 руб.</t>
   </si>
   <si>
     <t>PND-301030</t>
   </si>
   <si>
     <t>T-ПНД.М.4.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 20 x 1/2"  (50/600шт)</t>
   </si>
   <si>
     <t>34.29 руб.</t>
   </si>
   <si>
     <t>PND-301031</t>
   </si>
   <si>
     <t>017030303</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 20 x 3/4"  (40/560шт)</t>
   </si>
   <si>
     <t>PND-301032</t>
   </si>
@@ -967,51 +967,51 @@
   <si>
     <t>PND-301035</t>
   </si>
   <si>
     <t>T-ПНД.М.4.32-34.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 32 x 3/4"  (15/210шт)</t>
   </si>
   <si>
     <t>75.01 руб.</t>
   </si>
   <si>
     <t>PND-301036</t>
   </si>
   <si>
     <t>T-ПНД.М.4.32-1.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 32 x 1"  (15/210шт)</t>
   </si>
   <si>
     <t>PND-301037</t>
   </si>
   <si>
-    <t>017030310</t>
+    <t>T-ПНД.М.4.40-1.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 40 x 1"  (10/140шт)</t>
   </si>
   <si>
     <t>102.47 руб.</t>
   </si>
   <si>
     <t>PND-301038</t>
   </si>
   <si>
     <t>T-ПНД.М.4.40-114.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 40 x 1.1/4"  (10/130шт)</t>
   </si>
   <si>
     <t>110.44 руб.</t>
   </si>
   <si>
     <t>PND-301039</t>
   </si>
   <si>
     <t>T-ПНД.М.4.50-114.CN</t>
   </si>
@@ -1045,111 +1045,111 @@
   <si>
     <t>284.05 руб.</t>
   </si>
   <si>
     <t>PND-301042</t>
   </si>
   <si>
     <t>T-ПНД.М.4.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 63 x 2"  (1/42шт)</t>
   </si>
   <si>
     <t>299.72 руб.</t>
   </si>
   <si>
     <t>PND-301043</t>
   </si>
   <si>
     <t>T-ПНД.М.4.75-2.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 75 x 2"  (1/27шт)</t>
   </si>
   <si>
-    <t>535.48 руб.</t>
+    <t>514.83 руб.</t>
   </si>
   <si>
     <t>PND-301044</t>
   </si>
   <si>
     <t>T-ПНД.М.4.75-212.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба  75 x 2.1/2" (1/27шт)</t>
   </si>
   <si>
     <t>PND-301045</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 75 x 2.1/2"  (4/12шт)</t>
   </si>
   <si>
-    <t>488.22 руб.</t>
+    <t>469.07 руб.</t>
   </si>
   <si>
     <t>PND-301046</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 90 x 2.1/2"  (4/16шт)</t>
   </si>
   <si>
-    <t>659.01 руб.</t>
+    <t>633.17 руб.</t>
   </si>
   <si>
     <t>PND-301047</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 90 x 3"  (4/16шт)</t>
   </si>
   <si>
-    <t>665.91 руб.</t>
+    <t>639.80 руб.</t>
   </si>
   <si>
     <t>PND-301048</t>
   </si>
   <si>
     <t>017030321</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 110 x 3"  (1/8шт)</t>
   </si>
   <si>
-    <t>1 114.01 руб.</t>
+    <t>1 071.07 руб.</t>
   </si>
   <si>
     <t>PND-301049</t>
   </si>
   <si>
     <t>T-ПНД.М.4.110-4.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 110 x 4"  (1/8шт)</t>
   </si>
   <si>
-    <t>1 122.36 руб.</t>
+    <t>1 079.09 руб.</t>
   </si>
   <si>
     <t>PND-301050</t>
   </si>
   <si>
     <t>T-ПНД.М.5.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 20 x 1/2"  (50/600шт)</t>
   </si>
   <si>
     <t>26.81 руб.</t>
   </si>
   <si>
     <t>PND-301051</t>
   </si>
   <si>
     <t>T-ПНД.М.5.20-34.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 20 x 3/4"  (50/600шт)</t>
   </si>
   <si>
     <t>28.66 руб.</t>
   </si>
@@ -1327,108 +1327,108 @@
   <si>
     <t>273.70 руб.</t>
   </si>
   <si>
     <t>PND-301067</t>
   </si>
   <si>
     <t>T-ПНД.М.5.63-212.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 63 x 2.1/2"  (1/46шт)</t>
   </si>
   <si>
     <t>268.12 руб.</t>
   </si>
   <si>
     <t>PND-301068</t>
   </si>
   <si>
     <t>T-ПНД.М.5.75-2.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 75 x 2"  (1/27шт)</t>
   </si>
   <si>
-    <t>474.68 руб.</t>
+    <t>456.38 руб.</t>
   </si>
   <si>
     <t>PND-301069</t>
   </si>
   <si>
     <t>T-ПНД.М.5.75-212.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 75 x 2.1/2"  (1/27шт)</t>
   </si>
   <si>
-    <t>477.55 руб.</t>
+    <t>459.14 руб.</t>
   </si>
   <si>
     <t>PND-301070</t>
   </si>
   <si>
     <t>T-ПНД.М.5.75-3.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 75 x 3"  (1/24шт)</t>
   </si>
   <si>
-    <t>484.33 руб.</t>
+    <t>465.66 руб.</t>
   </si>
   <si>
     <t>PND-301071</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 90 x 2.1/2"  (4/16шт)</t>
   </si>
   <si>
-    <t>98.38 руб.</t>
+    <t>94.59 руб.</t>
   </si>
   <si>
     <t>PND-301072</t>
   </si>
   <si>
     <t>T-ПНД.М.5.90-3.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 90 x 3"  (1/14шт)</t>
   </si>
   <si>
-    <t>738.50 руб.</t>
+    <t>710.03 руб.</t>
   </si>
   <si>
     <t>PND-301073</t>
   </si>
   <si>
     <t>Т-ПНД.М.5.110-4.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 110 x 4"  (1/10шт)</t>
   </si>
   <si>
-    <t>1 167.25 руб.</t>
+    <t>1 122.25 руб.</t>
   </si>
   <si>
     <t>PND-301074</t>
   </si>
   <si>
     <t>T-ПНД.О.0.20-20.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 20 x 20  (25/325шт)</t>
   </si>
   <si>
     <t>PND-301075</t>
   </si>
   <si>
     <t>T-ПНД.О.0.25-25.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 25 x 25  (15/180шт)</t>
   </si>
   <si>
     <t>75.66 руб.</t>
   </si>
   <si>
     <t>PND-301076</t>
   </si>
@@ -1465,75 +1465,75 @@
   <si>
     <t>327.59 руб.</t>
   </si>
   <si>
     <t>PND-301079</t>
   </si>
   <si>
     <t>T-ПНД.О.0.63-63.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 63 x 63  (1/20шт)</t>
   </si>
   <si>
     <t>506.25 руб.</t>
   </si>
   <si>
     <t>PND-301080</t>
   </si>
   <si>
     <t>T-ПНД.О.0.75-75.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 75 x 75  (1/10шт)</t>
   </si>
   <si>
-    <t>919.86 руб.</t>
+    <t>884.40 руб.</t>
   </si>
   <si>
     <t>PND-301081</t>
   </si>
   <si>
     <t>T-ПНД.О.0.90-90.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 90 x 90  (1/6шт)</t>
   </si>
   <si>
-    <t>1 424.03 руб.</t>
+    <t>1 369.13 руб.</t>
   </si>
   <si>
     <t>PND-301082</t>
   </si>
   <si>
     <t>T-ПНД.О.0.110-110.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 110 x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>2 567.53 руб.</t>
+    <t>2 468.54 руб.</t>
   </si>
   <si>
     <t>PND-301083</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 25 x 20  (15/165шт)</t>
   </si>
   <si>
     <t>61.60 руб.</t>
   </si>
   <si>
     <t>PND-301084</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 32 x 25  (10/120шт)</t>
   </si>
   <si>
     <t>109.11 руб.</t>
   </si>
   <si>
     <t>PND-301085</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 40 x 32  (5/60шт)</t>
   </si>
@@ -1543,69 +1543,69 @@
   <si>
     <t>PND-301086</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 50 x 40  (4/36шт)</t>
   </si>
   <si>
     <t>249.91 руб.</t>
   </si>
   <si>
     <t>PND-301087</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 63 x 50  (4/24шт)</t>
   </si>
   <si>
     <t>408.30 руб.</t>
   </si>
   <si>
     <t>PND-301088</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 75 x 63  (2/16шт)</t>
   </si>
   <si>
-    <t>734.92 руб.</t>
+    <t>706.10 руб.</t>
   </si>
   <si>
     <t>PND-301089</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 90 x 75  (1/10шт)</t>
   </si>
   <si>
-    <t>1 107.55 руб.</t>
+    <t>1 064.12 руб.</t>
   </si>
   <si>
     <t>PND-301090</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 110 x 90  (1/4шт)</t>
   </si>
   <si>
-    <t>1 688.93 руб.</t>
+    <t>1 622.69 руб.</t>
   </si>
   <si>
     <t>PND-301091</t>
   </si>
   <si>
     <t>T-ПНД.О.4.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 20 x 1/2"  (40/520шт)</t>
   </si>
   <si>
     <t>40.18 руб.</t>
   </si>
   <si>
     <t>PND-301092</t>
   </si>
   <si>
     <t>T-ПНД.О.4.20-34.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 20 x 3/4"  (40/480шт)</t>
   </si>
   <si>
     <t>46.46 руб.</t>
   </si>
@@ -1732,117 +1732,117 @@
   <si>
     <t>ПНД Отвод вн. резьба 63 x 1.1/2"  (1/35шт)</t>
   </si>
   <si>
     <t>405.90 руб.</t>
   </si>
   <si>
     <t>PND-301104</t>
   </si>
   <si>
     <t>T-ПНД.О.4.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 63 x 2"  (1/35шт)</t>
   </si>
   <si>
     <t>PND-301105</t>
   </si>
   <si>
     <t>017030620</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 75 x 2"  (1/15шт)</t>
   </si>
   <si>
-    <t>645.08 руб.</t>
+    <t>620.21 руб.</t>
   </si>
   <si>
     <t>PND-301106</t>
   </si>
   <si>
     <t>017030612</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 75 x 2.1/2"  (1/15шт)</t>
   </si>
   <si>
-    <t>653.43 руб.</t>
+    <t>628.24 руб.</t>
   </si>
   <si>
     <t>PND-301107</t>
   </si>
   <si>
     <t>017030621</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 75 x 3"  (1/15шт)</t>
   </si>
   <si>
-    <t>682.66 руб.</t>
+    <t>656.34 руб.</t>
   </si>
   <si>
     <t>PND-301108</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 90 x 2.1/2"  (1/10шт)</t>
   </si>
   <si>
-    <t>976.44 руб.</t>
+    <t>938.15 руб.</t>
   </si>
   <si>
     <t>PND-301109</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 90 x 3"  (1/14шт)</t>
   </si>
   <si>
-    <t>1 038.55 руб.</t>
+    <t>997.82 руб.</t>
   </si>
   <si>
     <t>PND-301110</t>
   </si>
   <si>
     <t>T-ПНД.О.4.90-4.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 90 x 4"  (1/10шт)</t>
   </si>
   <si>
-    <t>1 146.37 руб.</t>
+    <t>1 102.18 руб.</t>
   </si>
   <si>
     <t>PND-301111</t>
   </si>
   <si>
     <t>017030614</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 110 x 4"  (1/6шт)</t>
   </si>
   <si>
-    <t>1 743.43 руб.</t>
+    <t>1 676.22 руб.</t>
   </si>
   <si>
     <t>PND-301112</t>
   </si>
   <si>
     <t>T-ПНД.О.5.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 20 x 1/2"  (40/520шт)</t>
   </si>
   <si>
     <t>36.16 руб.</t>
   </si>
   <si>
     <t>PND-301113</t>
   </si>
   <si>
     <t>T-ПНД.О.5.20-34.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 20 x 3/4"  (40/480шт)</t>
   </si>
   <si>
     <t>41.15 руб.</t>
   </si>
@@ -1960,108 +1960,108 @@
   <si>
     <t>340.07 руб.</t>
   </si>
   <si>
     <t>PND-301124</t>
   </si>
   <si>
     <t>T-ПНД.О.5.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 63 x 2"  (1/40шт)</t>
   </si>
   <si>
     <t>332.90 руб.</t>
   </si>
   <si>
     <t>PND-301125</t>
   </si>
   <si>
     <t>017030719</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 75 x 2"  (1/15шт)</t>
   </si>
   <si>
-    <t>572.27 руб.</t>
+    <t>550.21 руб.</t>
   </si>
   <si>
     <t>PND-301126</t>
   </si>
   <si>
     <t>017030714</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 75 x 2.1/2"  (1/15шт)</t>
   </si>
   <si>
-    <t>599.41 руб.</t>
+    <t>576.30 руб.</t>
   </si>
   <si>
     <t>PND-301127</t>
   </si>
   <si>
     <t>017030720</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 75 x 3"  (1/15шт)</t>
   </si>
   <si>
-    <t>604.11 руб.</t>
+    <t>580.82 руб.</t>
   </si>
   <si>
     <t>PND-301128</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 90 x 2.1/2"  (1/10шт)</t>
   </si>
   <si>
     <t>PND-301129</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 90 x 3"  (1/14шт)</t>
   </si>
   <si>
     <t>PND-301130</t>
   </si>
   <si>
     <t>017030722</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 90 x 4"  (1/10шт)</t>
   </si>
   <si>
-    <t>1 077.74 руб.</t>
+    <t>1 036.19 руб.</t>
   </si>
   <si>
     <t>PND-301131</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 110 x 4"  (1/6шт)</t>
   </si>
   <si>
-    <t>1 552.64 руб.</t>
+    <t>1 491.75 руб.</t>
   </si>
   <si>
     <t>PND-301132</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.20-20-20.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 20 x 20 x 20  (15/195шт)</t>
   </si>
   <si>
     <t>79.64 руб.</t>
   </si>
   <si>
     <t>PND-301133</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.25-25-25.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 25 x 25 x 25  (10/110шт)</t>
   </si>
   <si>
     <t>116.28 руб.</t>
   </si>
@@ -2098,75 +2098,75 @@
   <si>
     <t>480.77 руб.</t>
   </si>
   <si>
     <t>PND-301137</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.63-63-63.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 63 x 63 x 63  (1/17шт)</t>
   </si>
   <si>
     <t>776.23 руб.</t>
   </si>
   <si>
     <t>PND-301138</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.75-75-75.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 75 x 75 x 75  (1/7шт)</t>
   </si>
   <si>
-    <t>1 413.85 руб.</t>
+    <t>1 359.34 руб.</t>
   </si>
   <si>
     <t>PND-301139</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.90-90-90.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 90 x 90 x 90  (1/5шт)</t>
   </si>
   <si>
-    <t>2 196.45 руб.</t>
+    <t>2 111.77 руб.</t>
   </si>
   <si>
     <t>PND-301140</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.110-110-110.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 110 x 110 x 110  (1/2шт)</t>
   </si>
   <si>
-    <t>3 706.33 руб.</t>
+    <t>3 563.44 руб.</t>
   </si>
   <si>
     <t>PND-301141</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.25-20-25.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 25 x 20 x 25  (10/140шт)</t>
   </si>
   <si>
     <t>120.54 руб.</t>
   </si>
   <si>
     <t>PND-301142</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 25 x 32 x 25  (10/70шт)</t>
   </si>
   <si>
     <t>PND-301143</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.32-20-32.CN</t>
   </si>
@@ -2275,120 +2275,120 @@
   <si>
     <t>719.16 руб.</t>
   </si>
   <si>
     <t>PND-301153</t>
   </si>
   <si>
     <t>017031136</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 63 x 50 x 63  (1/17шт)</t>
   </si>
   <si>
     <t>785.79 руб.</t>
   </si>
   <si>
     <t>PND-301154</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.75-50-75.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 75 x 50 x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 221.79 руб.</t>
+    <t>1 174.68 руб.</t>
   </si>
   <si>
     <t>PND-301155</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.75-63-75.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 75 x 63 x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 309.21 руб.</t>
+    <t>1 258.73 руб.</t>
   </si>
   <si>
     <t>PND-301156</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.90-63-90.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 90 x 63 x 90  (1/4шт)</t>
   </si>
   <si>
-    <t>2 016.39 руб.</t>
+    <t>1 938.66 руб.</t>
   </si>
   <si>
     <t>PND-301157</t>
   </si>
   <si>
     <t>017031146</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 90 x 75 x 90  (1/4шт)</t>
   </si>
   <si>
-    <t>2 319.88 руб.</t>
+    <t>2 230.45 руб.</t>
   </si>
   <si>
     <t>PND-301158</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 110 x 63 x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>2 899.99 руб.</t>
+    <t>2 786.26 руб.</t>
   </si>
   <si>
     <t>PND-301159</t>
   </si>
   <si>
     <t>017031150</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 110 x 75 x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>3 157.28 руб.</t>
+    <t>3 035.56 руб.</t>
   </si>
   <si>
     <t>PND-301160</t>
   </si>
   <si>
     <t>017031151</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 110 x 90 x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>3 280.97 руб.</t>
+    <t>3 154.49 руб.</t>
   </si>
   <si>
     <t>PND-301161</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 20 x 1/2" x 20  (20/280шт)</t>
   </si>
   <si>
     <t>80.36 руб.</t>
   </si>
   <si>
     <t>PND-301162</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.25-12.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 25 x 1/2" x 25  (10/180шт)</t>
   </si>
   <si>
     <t>97.78 руб.</t>
   </si>
@@ -2419,51 +2419,51 @@
   <si>
     <t>PND-301165</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.32-34.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 32 x 3/4" x 32  (8/96шт)</t>
   </si>
   <si>
     <t>PND-301166</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.32-1.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 32 x 1" x 32  (8/96шт)</t>
   </si>
   <si>
     <t>PND-301167</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 40 x 3/4" x 40  (5/40шт)</t>
   </si>
   <si>
-    <t>257.05 руб.</t>
+    <t>246.97 руб.</t>
   </si>
   <si>
     <t>PND-301168</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.40-1.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 40 x 1" x 40  (4/60шт)</t>
   </si>
   <si>
     <t>PND-301169</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.40-114.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 40 x 1.1/4" x 40  (4/60шт)</t>
   </si>
   <si>
     <t>258.30 руб.</t>
   </si>
   <si>
     <t>PND-301170</t>
   </si>
@@ -2533,105 +2533,105 @@
   <si>
     <t>564.93 руб.</t>
   </si>
   <si>
     <t>PND-301177</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 63 x 2" x 63  (1/18шт)</t>
   </si>
   <si>
     <t>617.48 руб.</t>
   </si>
   <si>
     <t>PND-301178</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.75-2.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 75 x 2" x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 196.74 руб.</t>
+    <t>1 150.60 руб.</t>
   </si>
   <si>
     <t>PND-301179</t>
   </si>
   <si>
     <t>017031211</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 75 x 2.1/2" x 75  (1/9шт)</t>
   </si>
   <si>
     <t>PND-301180</t>
   </si>
   <si>
     <t>017031223</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 90 x 2.1/2" x 90  (1/6шт)</t>
   </si>
   <si>
-    <t>1 660.19 руб.</t>
+    <t>1 596.19 руб.</t>
   </si>
   <si>
     <t>PND-301181</t>
   </si>
   <si>
     <t>017031212</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 90 x 3" x 90  (1/6шт)</t>
   </si>
   <si>
-    <t>1 702.20 руб.</t>
+    <t>1 636.58 руб.</t>
   </si>
   <si>
     <t>PND-301182</t>
   </si>
   <si>
     <t>017031224</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 110 x 3" x 110  (1/4шт)</t>
   </si>
   <si>
-    <t>2 436.53 руб.</t>
+    <t>2 342.59 руб.</t>
   </si>
   <si>
     <t>PND-301183</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 110 x 4" x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>2 251.33 руб.</t>
+    <t>2 163.04 руб.</t>
   </si>
   <si>
     <t>PND-301184</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 20 x 1/2" x 20  (20/280шт)</t>
   </si>
   <si>
     <t>61.61 руб.</t>
   </si>
   <si>
     <t>PND-301185</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.20-34.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 20 x 3/4" x 20  (20/260шт)</t>
   </si>
   <si>
     <t>62.95 руб.</t>
   </si>
@@ -2740,159 +2740,159 @@
   <si>
     <t>PND-301196</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.50-112.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 50 x 1.1/2" x 50  (1/35шт)</t>
   </si>
   <si>
     <t>PND-301197</t>
   </si>
   <si>
     <t>017031319</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 50 x 2" x 50  (1/35шт)</t>
   </si>
   <si>
     <t>PND-301198</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 63 x 1.1/2" x 63  (3/21шт)</t>
   </si>
   <si>
-    <t>548.60 руб.</t>
+    <t>527.09 руб.</t>
   </si>
   <si>
     <t>PND-301199</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.63-112.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба  63 x 1.1/2" x 63 (1/18шт)</t>
   </si>
   <si>
     <t>612.70 руб.</t>
   </si>
   <si>
     <t>PND-301200</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 63 x 2" x 63  (1/18шт)</t>
   </si>
   <si>
     <t>639.25 руб.</t>
   </si>
   <si>
     <t>PND-301201</t>
   </si>
   <si>
     <t>017031321</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 75 x 2" x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 043.29 руб.</t>
+    <t>1 003.07 руб.</t>
   </si>
   <si>
     <t>PND-301202</t>
   </si>
   <si>
     <t>017031311</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 75 x 2.1/2" x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 139.33 руб.</t>
+    <t>1 095.40 руб.</t>
   </si>
   <si>
     <t>PND-301203</t>
   </si>
   <si>
     <t>017031322</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 75 x 3" x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 153.16 руб.</t>
+    <t>1 108.70 руб.</t>
   </si>
   <si>
     <t>PND-301204</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 90 x 2.1/2" x 90  (1/8шт)</t>
   </si>
   <si>
-    <t>1 576.80 руб.</t>
+    <t>1 514.96 руб.</t>
   </si>
   <si>
     <t>PND-301205</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 90 x 3" x 90  (1/8шт)</t>
   </si>
   <si>
     <t>PND-301206</t>
   </si>
   <si>
     <t>017031324</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 90 x 4" x 90  (1/5шт)</t>
   </si>
   <si>
-    <t>1 825.90 руб.</t>
+    <t>1 755.50 руб.</t>
   </si>
   <si>
     <t>PND-301207</t>
   </si>
   <si>
     <t>017031325</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 110 x 3" x 110  (1/4шт)</t>
   </si>
   <si>
-    <t>2 882.76 руб.</t>
+    <t>2 771.62 руб.</t>
   </si>
   <si>
     <t>PND-301208</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 110 x 4" x 110  (1/4шт)</t>
   </si>
   <si>
-    <t>2 629.14 руб.</t>
+    <t>2 526.03 руб.</t>
   </si>
   <si>
     <t>PND-301209</t>
   </si>
   <si>
     <t>017033002</t>
   </si>
   <si>
     <t>ПНД Заглушка 20  (40/640шт)</t>
   </si>
   <si>
     <t>30.00 руб.</t>
   </si>
   <si>
     <t>PND-301210</t>
   </si>
   <si>
     <t>T-ПНД.З.0.25.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 25  (30/390шт)</t>
   </si>
   <si>
     <t>PND-301211</t>
   </si>
@@ -2926,63 +2926,63 @@
   <si>
     <t>ПНД Заглушка 50  (1/84шт)</t>
   </si>
   <si>
     <t>173.09 руб.</t>
   </si>
   <si>
     <t>PND-301214</t>
   </si>
   <si>
     <t>T-ПНД.З.0.63.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 63  (1/56шт)</t>
   </si>
   <si>
     <t>247.68 руб.</t>
   </si>
   <si>
     <t>PND-301215</t>
   </si>
   <si>
     <t>ПНД Заглушка 75  (4/32шт)</t>
   </si>
   <si>
-    <t>391.61 руб.</t>
+    <t>376.25 руб.</t>
   </si>
   <si>
     <t>PND-301216</t>
   </si>
   <si>
     <t>T-ПНД.З.0.90.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 90  (1/16шт)</t>
   </si>
   <si>
-    <t>713.71 руб.</t>
+    <t>686.19 руб.</t>
   </si>
   <si>
     <t>PND-301217</t>
   </si>
   <si>
     <t>T-ПНД.З.0.110.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 110  (1/10шт)</t>
   </si>
   <si>
     <t>PND-301219</t>
   </si>
   <si>
     <t>017033207</t>
   </si>
   <si>
     <t>ПНД Фланцевое соединение 50x1.1/2" с ответн. фланц. кольцом ст.3  (1/22шт)</t>
   </si>
   <si>
     <t>865.70 руб.</t>
   </si>
   <si>
     <t>PND-301221</t>
   </si>
@@ -3310,72 +3310,72 @@
   <si>
     <t>ПНД Кран шаровой вн./нар. 1"  (10/120шт)</t>
   </si>
   <si>
     <t>PND-301259</t>
   </si>
   <si>
     <t>PK-25-02</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 25x1/2" болт  (5/100шт)</t>
   </si>
   <si>
     <t>107.35 руб.</t>
   </si>
   <si>
     <t>PND-301260</t>
   </si>
   <si>
     <t>PK-26-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 25x3/4" болт  (1/180шт)</t>
   </si>
   <si>
-    <t>65.56 руб.</t>
+    <t>62.99 руб.</t>
   </si>
   <si>
     <t>PND-301261</t>
   </si>
   <si>
     <t>PK-26-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 25x3/4" болт  (5/100шт)</t>
   </si>
   <si>
     <t>PND-301262</t>
   </si>
   <si>
     <t>PK-34-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 32x1" болт  (1/180шт)</t>
   </si>
   <si>
-    <t>120.76 руб.</t>
+    <t>116.03 руб.</t>
   </si>
   <si>
     <t>PND-301263</t>
   </si>
   <si>
     <t>PK-32-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 32x1/2" болт  (5/90шт)</t>
   </si>
   <si>
     <t>112.63 руб.</t>
   </si>
   <si>
     <t>PND-301264</t>
   </si>
   <si>
     <t>PK-33-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 32x3/4" болт  (5/90шт)</t>
   </si>
   <si>
     <t>PND-301265</t>
   </si>
@@ -3388,51 +3388,51 @@
   <si>
     <t>137.27 руб.</t>
   </si>
   <si>
     <t>PND-301266</t>
   </si>
   <si>
     <t>PK-41-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 40x 3/4" болт  (4/60шт)</t>
   </si>
   <si>
     <t>140.79 руб.</t>
   </si>
   <si>
     <t>PND-301267</t>
   </si>
   <si>
     <t>PK-42-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 40x1" болт  (1/150шт)</t>
   </si>
   <si>
-    <t>117.31 руб.</t>
+    <t>112.71 руб.</t>
   </si>
   <si>
     <t>PND-301268</t>
   </si>
   <si>
     <t>PK-42</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 40x1" болт  (4/60шт)</t>
   </si>
   <si>
     <t>149.59 руб.</t>
   </si>
   <si>
     <t>PND-301269</t>
   </si>
   <si>
     <t>PK-50-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x 1/2" болт  (5/70шт)</t>
   </si>
   <si>
     <t>228.79 руб.</t>
   </si>
@@ -3442,63 +3442,63 @@
   <si>
     <t>PK-51-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x 3/4" болт  (5/70шт)</t>
   </si>
   <si>
     <t>PND-301271</t>
   </si>
   <si>
     <t>PK-52-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x1" болт  (4/40шт)</t>
   </si>
   <si>
     <t>PND-301272</t>
   </si>
   <si>
     <t>PK-53-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x1.1/4" болт  (1/100шт)</t>
   </si>
   <si>
-    <t>210.47 руб.</t>
+    <t>202.22 руб.</t>
   </si>
   <si>
     <t>PND-301273</t>
   </si>
   <si>
     <t>PK-52-04-1</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x1.1/4" болт  (1/40шт)</t>
   </si>
   <si>
-    <t>229.45 руб.</t>
+    <t>220.45 руб.</t>
   </si>
   <si>
     <t>PND-301274</t>
   </si>
   <si>
     <t>PK-63-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x 1/2" болт  (2/30шт)</t>
   </si>
   <si>
     <t>244.63 руб.</t>
   </si>
   <si>
     <t>PND-301275</t>
   </si>
   <si>
     <t>PK-64-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x 3/4" болт  (2/30шт)</t>
   </si>
   <si>
     <t>PND-301276</t>
   </si>
@@ -3508,153 +3508,153 @@
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x1" болт  (2/30шт)</t>
   </si>
   <si>
     <t>PND-301277</t>
   </si>
   <si>
     <t>PK-66</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x1.1/ 4" болт  (1/25шт)</t>
   </si>
   <si>
     <t>269.27 руб.</t>
   </si>
   <si>
     <t>PND-301278</t>
   </si>
   <si>
     <t>PK-63-05</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x11/2" болт  (2/25шт)</t>
   </si>
   <si>
-    <t>267.40 руб.</t>
+    <t>256.91 руб.</t>
   </si>
   <si>
     <t>PND-301279</t>
   </si>
   <si>
     <t>PK-75-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x 1/2" болт  (1/80шт)</t>
   </si>
   <si>
-    <t>358.83 руб.</t>
+    <t>344.76 руб.</t>
   </si>
   <si>
     <t>PND-301280</t>
   </si>
   <si>
     <t>PK-76-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x 3/4" болт  (2/20шт)</t>
   </si>
   <si>
     <t>307.98 руб.</t>
   </si>
   <si>
     <t>PND-301281</t>
   </si>
   <si>
     <t>PK-77-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x1" болт  (2/20шт)</t>
   </si>
   <si>
-    <t>301.90 руб.</t>
+    <t>290.06 руб.</t>
   </si>
   <si>
     <t>PND-301282</t>
   </si>
   <si>
     <t>PK-78-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x1.1/2" болт  (1/80шт)</t>
   </si>
   <si>
-    <t>255.32 руб.</t>
+    <t>245.31 руб.</t>
   </si>
   <si>
     <t>PND-301283</t>
   </si>
   <si>
     <t>PK-76-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x1.1/4" болт  (2/20шт)</t>
   </si>
   <si>
     <t>367.82 руб.</t>
   </si>
   <si>
     <t>PND-301284</t>
   </si>
   <si>
     <t>PK-75-06</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x2" болт  (2/20шт)</t>
   </si>
   <si>
-    <t>420.94 руб.</t>
+    <t>404.43 руб.</t>
   </si>
   <si>
     <t>PND-301285</t>
   </si>
   <si>
     <t>#########</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90 x 1/2" болт  (1/15шт)</t>
   </si>
   <si>
     <t>PND-301286</t>
   </si>
   <si>
     <t>PK-90-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90 х 3/4" болт  (1/15шт)</t>
   </si>
   <si>
     <t>PND-301287</t>
   </si>
   <si>
     <t>PK-91-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90 х1" болт  (1/15шт)</t>
   </si>
   <si>
-    <t>360.56 руб.</t>
+    <t>346.42 руб.</t>
   </si>
   <si>
     <t>PND-301288</t>
   </si>
   <si>
     <t>PK-90-06</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90x 1.1/4" болт  (2/15шт)</t>
   </si>
   <si>
     <t>466.38 руб.</t>
   </si>
   <si>
     <t>PND-301289</t>
   </si>
   <si>
     <t>PK-90-05</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90x1.1/2" болт  (1/15шт)</t>
   </si>
   <si>
     <t>PND-301290</t>
   </si>
@@ -3673,504 +3673,504 @@
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 x1/2" болт  (1/15шт)</t>
   </si>
   <si>
     <t>447.02 руб.</t>
   </si>
   <si>
     <t>PND-301292</t>
   </si>
   <si>
     <t>PK-110-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 х 3/4" болт  (1/15шт)</t>
   </si>
   <si>
     <t>PND-301293</t>
   </si>
   <si>
     <t>PK-111-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 х1" болт  (1/15шт)</t>
   </si>
   <si>
-    <t>438.19 руб.</t>
+    <t>421.01 руб.</t>
   </si>
   <si>
     <t>PND-301294</t>
   </si>
   <si>
     <t>PK-112-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 х1.1/ 4" болт  (1/15шт)</t>
   </si>
   <si>
     <t>522.69 руб.</t>
   </si>
   <si>
     <t>PND-301295</t>
   </si>
   <si>
     <t>PK-113-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 х1.1/2" болт  (2/15шт)</t>
   </si>
   <si>
     <t>PND-301296</t>
   </si>
   <si>
     <t>PK-110-06</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110x 2" болт  (2/15шт)</t>
   </si>
   <si>
-    <t>512.37 руб.</t>
+    <t>492.28 руб.</t>
   </si>
   <si>
     <t>PND-301297</t>
   </si>
   <si>
     <t>PK-116-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110х2.1/2" болт  (1/35шт)</t>
   </si>
   <si>
-    <t>410.59 руб.</t>
+    <t>394.49 руб.</t>
   </si>
   <si>
     <t>PND-301298</t>
   </si>
   <si>
     <t>PK-117-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110х3" болт  (1/25шт)</t>
   </si>
   <si>
-    <t>1 349.08 руб.</t>
+    <t>1 296.17 руб.</t>
   </si>
   <si>
     <t>PND-301299</t>
   </si>
   <si>
     <t>PK-125-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 125 x 1/2" болт  (1/10шт)</t>
   </si>
   <si>
-    <t>681.44 руб.</t>
+    <t>654.71 руб.</t>
   </si>
   <si>
     <t>PND-301300</t>
   </si>
   <si>
     <t>PK-129-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 125 х 1" болт  (1/10шт)</t>
   </si>
   <si>
-    <t>652.11 руб.</t>
+    <t>626.54 руб.</t>
   </si>
   <si>
     <t>PND-301301</t>
   </si>
   <si>
     <t>PK-125-06</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 125x 2" болт  (1/10шт)</t>
   </si>
   <si>
     <t>PND-301302</t>
   </si>
   <si>
     <t>PK-126-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 125х1.1/2" болт  (1/25шт)</t>
   </si>
   <si>
-    <t>483.04 руб.</t>
+    <t>464.10 руб.</t>
   </si>
   <si>
     <t>PND-301303</t>
   </si>
   <si>
     <t>PK-160-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 160х 1" болт  (1/20шт)</t>
   </si>
   <si>
-    <t>1 185.18 руб.</t>
+    <t>1 138.70 руб.</t>
   </si>
   <si>
     <t>PND-301304</t>
   </si>
   <si>
     <t>PK-160-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 160х 11/4" болт  (1/20шт)</t>
   </si>
   <si>
     <t>PND-301305</t>
   </si>
   <si>
     <t>PK-160-3/4</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 160х 3/4" болт  (1/20шт)</t>
   </si>
   <si>
-    <t>912.61 руб.</t>
+    <t>876.82 руб.</t>
   </si>
   <si>
     <t>PND-301306</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 160х2" болт  (1/20шт)</t>
   </si>
   <si>
-    <t>1 202.44 руб.</t>
+    <t>1 155.28 руб.</t>
   </si>
   <si>
     <t>PND-301307</t>
   </si>
   <si>
     <t>017034001</t>
   </si>
   <si>
     <t>Ключ для фитингов ПНД 20-32  (1/600шт)</t>
   </si>
   <si>
-    <t>155.79 руб.</t>
+    <t>149.78 руб.</t>
   </si>
   <si>
     <t>PND-301308</t>
   </si>
   <si>
     <t>017034004</t>
   </si>
   <si>
     <t>Ключ для фитингов ПНД 75-110  (1/68шт)</t>
   </si>
   <si>
-    <t>207.72 руб.</t>
+    <t>199.71 руб.</t>
   </si>
   <si>
     <t>PND-301309</t>
   </si>
   <si>
     <t>Ключ для фитингов ПНД 32-63  (5/115шт)</t>
   </si>
   <si>
-    <t>175.97 руб.</t>
+    <t>169.07 руб.</t>
   </si>
   <si>
     <t>PND-301310</t>
   </si>
   <si>
     <t>Ключ для фитингов ПНД 63-110  (5/40шт)</t>
   </si>
   <si>
-    <t>458.89 руб.</t>
+    <t>440.90 руб.</t>
   </si>
   <si>
     <t>ПНД - Фитинги латунные для полиэтиленовых труб</t>
   </si>
   <si>
     <t>ALT-122029</t>
   </si>
   <si>
     <t>T-КДН.А.1.CN</t>
   </si>
   <si>
     <t>Адаптер скважинный TEBO 1" (2/16шт)</t>
   </si>
   <si>
     <t>6 686.00 руб.</t>
   </si>
   <si>
     <t>NAS-410013</t>
   </si>
   <si>
     <t>VER361</t>
   </si>
   <si>
     <t>Скважный адаптер 1" VIEIR (1/12шт)</t>
   </si>
   <si>
-    <t>2 998.90 руб.</t>
+    <t>2 982.98 руб.</t>
   </si>
   <si>
     <t>PND-251001</t>
   </si>
   <si>
     <t>VER362</t>
   </si>
   <si>
-    <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 (5/50шт)</t>
-[...2 lines deleted...]
-    <t>555.81 руб.</t>
+    <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 (5/60шт)</t>
+  </si>
+  <si>
+    <t>552.86 руб.</t>
   </si>
   <si>
     <t>PND-251002</t>
   </si>
   <si>
     <t>VER363</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 1/4 (5/40шт)</t>
   </si>
   <si>
-    <t>548.07 руб.</t>
+    <t>545.16 руб.</t>
   </si>
   <si>
     <t>PND-251003</t>
   </si>
   <si>
     <t>VER364</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 (5/40шт)</t>
   </si>
   <si>
-    <t>713.73 руб.</t>
+    <t>709.94 руб.</t>
   </si>
   <si>
     <t>PND-251004</t>
   </si>
   <si>
     <t>VER365</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 1/4 (4/36шт)</t>
   </si>
   <si>
-    <t>676.57 руб.</t>
+    <t>672.98 руб.</t>
   </si>
   <si>
     <t>VER-000373</t>
   </si>
   <si>
     <t>VER370</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
-    <t>315.84 руб.</t>
+    <t>314.16 руб.</t>
   </si>
   <si>
     <t>VER-000374</t>
   </si>
   <si>
     <t>VER371</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
-    <t>356.09 руб.</t>
+    <t>354.20 руб.</t>
   </si>
   <si>
     <t>VER-000375</t>
   </si>
   <si>
     <t>VER372</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 32х1 (5/50шт)</t>
   </si>
   <si>
-    <t>554.26 руб.</t>
+    <t>551.32 руб.</t>
   </si>
   <si>
     <t>VER-000376</t>
   </si>
   <si>
     <t>VER373</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта 32х32 (5/40шт)</t>
   </si>
   <si>
-    <t>808.17 руб.</t>
+    <t>803.88 руб.</t>
   </si>
   <si>
     <t>VER-000377</t>
   </si>
   <si>
     <t>VER374</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 25Х25 (5/40шт)</t>
   </si>
   <si>
-    <t>769.47 руб.</t>
+    <t>765.38 руб.</t>
   </si>
   <si>
     <t>VER-000378</t>
   </si>
   <si>
     <t>VER375</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32Х32 (2/25шт)</t>
   </si>
   <si>
-    <t>1 127.10 руб.</t>
+    <t>1 121.12 руб.</t>
   </si>
   <si>
     <t>VER-000379</t>
   </si>
   <si>
     <t>VER376</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ тройник 32Х32Х32 (2/16шт)</t>
   </si>
   <si>
-    <t>1 376.37 руб.</t>
+    <t>1 369.06 руб.</t>
   </si>
   <si>
     <t>VER-001007</t>
   </si>
   <si>
     <t>VER390</t>
   </si>
   <si>
     <t>Cкваженный адаптер с встроенным сливным клапаном 1" (20/1шт)</t>
   </si>
   <si>
-    <t>3 257.46 руб.</t>
+    <t>3 240.16 руб.</t>
   </si>
   <si>
     <t>VER-001277</t>
   </si>
   <si>
     <t>VER377</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 25х3/4 внутр.  резьба (5/60шт)</t>
   </si>
   <si>
-    <t>568.20 руб.</t>
+    <t>565.18 руб.</t>
   </si>
   <si>
     <t>VER-001278</t>
   </si>
   <si>
     <t>VER378</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 внутр.  резьба (5/35шт)</t>
   </si>
   <si>
-    <t>848.42 руб.</t>
+    <t>843.92 руб.</t>
   </si>
   <si>
     <t>VER-001279</t>
   </si>
   <si>
     <t>VER379</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 нар.  резьба (5/40шт)</t>
   </si>
   <si>
-    <t>840.68 руб.</t>
+    <t>836.22 руб.</t>
   </si>
   <si>
     <t>VER-001346</t>
   </si>
   <si>
     <t>VER382</t>
   </si>
   <si>
     <t>Угольник для трубы ПНД 32 x 1"F (40/2шт)</t>
   </si>
   <si>
-    <t>829.85 руб.</t>
+    <t>825.44 руб.</t>
   </si>
   <si>
     <t>VER-001567</t>
   </si>
   <si>
     <t>VER381</t>
   </si>
   <si>
     <t>Угольник для трубы ПНД L32x1''M (40/2шт)</t>
   </si>
   <si>
-    <t>822.11 руб.</t>
+    <t>817.74 руб.</t>
   </si>
   <si>
     <t>VER-001705</t>
   </si>
   <si>
     <t>VR199-3</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 25мм (450/10шт)</t>
   </si>
   <si>
-    <t>60.38 руб.</t>
+    <t>60.06 руб.</t>
   </si>
   <si>
     <t>VER-001706</t>
   </si>
   <si>
     <t>VR199-4</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 32мм (180/10шт)</t>
   </si>
   <si>
-    <t>105.28 руб.</t>
+    <t>104.72 руб.</t>
   </si>
   <si>
     <t>VER-001707</t>
   </si>
   <si>
     <t>VR199-5</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 40мм (110/10шт)</t>
   </si>
   <si>
-    <t>176.50 руб.</t>
+    <t>175.56 руб.</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>PND-110150</t>
   </si>
   <si>
     <t>ПНД Ключ для фитингов 32-63</t>
   </si>
   <si>
     <t>194.34 руб.</t>
   </si>
   <si>
     <t>PND-110151</t>
   </si>
   <si>
     <t>ПНД Ключ для фитингов 63-110</t>
   </si>
   <si>
     <t>509.38 руб.</t>
   </si>
 </sst>
 </file>
 
@@ -15700,429 +15700,429 @@
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*62.41</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822268</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>27</v>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*104.64</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883963</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*0</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873571</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*72.20</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890460</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*72.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890461</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*72.20</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885565</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*34.04</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885566</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*49.59</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885567</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G14" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*81.27</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885568</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*125.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885569</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*194.53</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885570</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*308.07</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882926</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*51.84</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882928</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1"/>
@@ -16145,570 +16145,570 @@
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*120.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882929</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>73</v>
+      <c r="G20" s="2">
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*120.20</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822269</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*58.67</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822271</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*90.17</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885571</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*43.42</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885572</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*67.19</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885573</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*103.57</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>885574</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*159.91</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885575</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*254.97</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>882927</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*67.43</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>877731</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*53.98</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890462</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*53.98</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>822273</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*74.74</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>885576</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*56.63</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>885577</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="F35" s="2" t="s">
+      <c r="G35" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*85.68</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>885578</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="G36" s="2">
-        <v>0</v>
+      <c r="G36" s="2" t="s">
+        <v>124</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*131.74</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>885579</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D37" s="1" t="s">
@@ -16947,51 +16947,51 @@
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>827453</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*69.36</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>827538</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D47" s="1">
@@ -17017,51 +17017,51 @@
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*0.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>827615</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*0.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>827618</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D49" s="1" t="s">
@@ -17122,51 +17122,51 @@
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*99.25</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>827656</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*97.26</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>955152</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D52" s="1" t="s">
@@ -17191,87 +17191,87 @@
         <v>138</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*49.11</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>955153</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="G53" s="2" t="s">
-        <v>73</v>
+      <c r="G53" s="2">
+        <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*76.99</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>955154</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="G54" s="2" t="s">
-        <v>27</v>
+      <c r="G54" s="2">
+        <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*118.13</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>955155</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D55" s="1" t="s">
@@ -17297,296 +17297,296 @@
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*186.36</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>955156</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G56" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*293.08</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>955157</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="G57" s="2" t="s">
-        <v>159</v>
+      <c r="G57" s="2">
+        <v>8</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*449.71</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>955158</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*851.23</f>
+        <f>J58*818.42</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>955159</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*1249.19</f>
+        <f>J59*1201.03</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>955160</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*1921.93</f>
+        <f>J60*1847.83</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>955161</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*70.72</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>955162</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*108.49</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>955163</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*103.53</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>955164</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D64" s="1" t="s">
@@ -17647,51 +17647,51 @@
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*139.90</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>955166</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*156.89</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>955167</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D67" s="1" t="s">
@@ -17716,52 +17716,52 @@
         <v>138</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*216.09</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>955168</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="G68" s="2">
-        <v>1</v>
+      <c r="G68" s="2" t="s">
+        <v>177</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*230.43</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>955169</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D69" s="1" t="s">
@@ -17821,52 +17821,52 @@
         <v>138</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*318.03</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>955171</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="G71" s="2">
-        <v>5</v>
+      <c r="G71" s="2" t="s">
+        <v>159</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*318.03</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>955172</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D72" s="1" t="s">
@@ -17939,319 +17939,319 @@
       <c r="C74" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*614.29</f>
+        <f>J74*590.60</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>955175</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>268</v>
       </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*668.30</f>
+        <f>J75*642.54</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>955176</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>272</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*875.24</f>
+        <f>J76*841.50</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>955177</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>276</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*1034.42</f>
+        <f>J77*994.54</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>955178</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>280</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*1436.55</f>
+        <f>J78*1381.17</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>955179</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*1498.66</f>
+        <f>J79*1440.88</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>955180</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*1595.73</f>
+        <f>J80*1534.22</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>955181</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*34.29</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>955182</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*34.29</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>955183</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D83" s="1" t="s">
@@ -18277,86 +18277,86 @@
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*44.20</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>955184</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>303</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*45.13</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>955185</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>307</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*50.44</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>955186</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D86" s="1" t="s">
@@ -18382,86 +18382,86 @@
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*75.01</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>955187</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*76.99</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>955188</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>318</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*102.47</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>955189</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D89" s="1" t="s">
@@ -18639,529 +18639,529 @@
       <c r="C94" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>342</v>
       </c>
       <c r="G94" s="2">
         <v>0</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*535.48</f>
+        <f>J94*514.83</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>955195</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>342</v>
       </c>
       <c r="G95" s="2">
         <v>0</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*535.48</f>
+        <f>J95*514.83</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>955196</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D96" s="1">
         <v>6175</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>348</v>
       </c>
       <c r="G96" s="2">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*488.22</f>
+        <f>J96*469.07</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>955197</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D97" s="1">
         <v>6190</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>351</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*659.01</f>
+        <f>J97*633.17</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>955198</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D98" s="1">
         <v>6191</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>354</v>
       </c>
       <c r="G98" s="2">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*665.91</f>
+        <f>J98*639.80</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>955199</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>358</v>
       </c>
       <c r="G99" s="2">
         <v>0</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*1114.01</f>
+        <f>J99*1071.07</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>955200</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>362</v>
       </c>
       <c r="G100" s="2">
         <v>0</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*1122.36</f>
+        <f>J100*1079.09</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>955201</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>366</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*26.81</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>955202</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>370</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*28.66</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>955203</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>374</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>73</v>
+        <v>159</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*42.86</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>955204</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>378</v>
       </c>
-      <c r="G104" s="2" t="s">
-        <v>159</v>
+      <c r="G104" s="2">
+        <v>0</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*43.80</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>955205</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>382</v>
       </c>
-      <c r="G105" s="2" t="s">
-        <v>27</v>
+      <c r="G105" s="2">
+        <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*44.86</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>955206</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="G106" s="2" t="s">
-        <v>159</v>
+      <c r="G106" s="2">
+        <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*69.02</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>955207</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>390</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>73</v>
+        <v>177</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*70.08</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>955208</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>390</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*70.08</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>955209</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D109" s="1" t="s">
@@ -19221,52 +19221,52 @@
         <v>138</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*116.01</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>955211</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>404</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>405</v>
       </c>
-      <c r="G111" s="2" t="s">
-        <v>159</v>
+      <c r="G111" s="2">
+        <v>0</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*127.43</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>955212</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D112" s="1" t="s">
@@ -19514,319 +19514,319 @@
       <c r="C119" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>436</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*474.68</f>
+        <f>J119*456.38</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>955220</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>437</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>440</v>
       </c>
       <c r="G120" s="2">
         <v>0</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*477.55</f>
+        <f>J120*459.14</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>955221</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>444</v>
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*484.33</f>
+        <f>J121*465.66</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>955222</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>445</v>
       </c>
       <c r="D122" s="1">
         <v>6091</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>447</v>
       </c>
       <c r="G122" s="2">
         <v>0</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*98.38</f>
+        <f>J122*94.59</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>955223</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>451</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*738.50</f>
+        <f>J123*710.03</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>955224</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>455</v>
       </c>
       <c r="G124" s="2">
         <v>0</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*1167.25</f>
+        <f>J124*1122.25</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>955225</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*49.11</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>955226</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>462</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*75.66</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>955227</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>466</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*125.04</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>955228</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D128" s="1" t="s">
@@ -19851,204 +19851,204 @@
         <v>138</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*189.01</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>955229</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>474</v>
       </c>
-      <c r="G129" s="2" t="s">
-        <v>159</v>
+      <c r="G129" s="2">
+        <v>2</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*327.59</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>955230</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>478</v>
       </c>
       <c r="G130" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*506.25</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>955231</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>482</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*919.86</f>
+        <f>J131*884.40</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>955232</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>486</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*1424.03</f>
+        <f>J132*1369.13</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>955233</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>490</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*2567.53</f>
+        <f>J133*2468.54</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>955234</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D134" s="1">
         <v>8320</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>493</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>177</v>
       </c>
       <c r="H134" s="2">
@@ -20214,354 +20214,354 @@
       <c r="C139" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D139" s="1">
         <v>8363</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>508</v>
       </c>
       <c r="G139" s="2">
         <v>0</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*734.92</f>
+        <f>J139*706.10</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>955240</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D140" s="1">
         <v>8375</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>511</v>
       </c>
       <c r="G140" s="2">
         <v>0</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K140" s="2" t="str">
-        <f>J140*1107.55</f>
+        <f>J140*1064.12</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>955241</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D141" s="1">
         <v>8390</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>514</v>
       </c>
       <c r="G141" s="2">
         <v>0</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*1688.93</f>
+        <f>J141*1622.69</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>955242</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>518</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*40.18</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>955243</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>522</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K143" s="2" t="str">
         <f>J143*46.46</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>955244</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>526</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K144" s="2" t="str">
         <f>J144*53.58</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>955245</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>528</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="G145" s="2">
-        <v>4</v>
+      <c r="G145" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K145" s="2" t="str">
         <f>J145*53.09</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>955246</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>532</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>534</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K146" s="2" t="str">
         <f>J146*66.37</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>955247</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>538</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K147" s="2" t="str">
         <f>J147*91.08</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>955248</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>540</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>542</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*93.18</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>955249</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D149" s="1" t="s">
@@ -20809,529 +20809,529 @@
       <c r="C156" s="1" t="s">
         <v>568</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>571</v>
       </c>
       <c r="G156" s="2">
         <v>0</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*645.08</f>
+        <f>J156*620.21</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>955257</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>575</v>
       </c>
       <c r="G157" s="2">
         <v>0</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*653.43</f>
+        <f>J157*628.24</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>955258</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>579</v>
       </c>
       <c r="G158" s="2">
         <v>0</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*682.66</f>
+        <f>J158*656.34</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>955259</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D159" s="1">
         <v>8277</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>581</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>582</v>
       </c>
       <c r="G159" s="2">
         <v>0</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*976.44</f>
+        <f>J159*938.15</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>955260</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D160" s="1">
         <v>8290</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>585</v>
       </c>
       <c r="G160" s="2">
         <v>0</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*1038.55</f>
+        <f>J160*997.82</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>955261</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>586</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>589</v>
       </c>
       <c r="G161" s="2">
         <v>0</v>
       </c>
       <c r="H161" s="2">
         <v>0</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K161" s="2" t="str">
-        <f>J161*1146.37</f>
+        <f>J161*1102.18</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>955262</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>593</v>
       </c>
       <c r="G162" s="2">
         <v>0</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*1743.43</f>
+        <f>J162*1676.22</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>955263</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>594</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>597</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*36.16</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>955264</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>598</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>601</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*41.15</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>955265</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>603</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>605</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K165" s="2" t="str">
         <f>J165*56.25</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>955266</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>606</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>607</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>608</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>609</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K166" s="2" t="str">
         <f>J166*54.91</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>955267</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>610</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>612</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>613</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K167" s="2" t="str">
         <f>J167*58.40</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>955268</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>616</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>617</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K168" s="2" t="str">
         <f>J168*85.18</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>955269</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>620</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>621</v>
       </c>
       <c r="G169" s="2" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*86.54</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>955270</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D170" s="1">
         <v>8134</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>624</v>
       </c>
       <c r="G170" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*84.48</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>955271</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>625</v>
       </c>
       <c r="D171" s="1" t="s">
@@ -21509,261 +21509,261 @@
       <c r="C176" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>647</v>
       </c>
       <c r="G176" s="2">
         <v>0</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*572.27</f>
+        <f>J176*550.21</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>955277</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>651</v>
       </c>
       <c r="G177" s="2">
         <v>0</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*599.41</f>
+        <f>J177*576.30</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>955278</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>652</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>654</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>655</v>
       </c>
       <c r="G178" s="2">
         <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*604.11</f>
+        <f>J178*580.82</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>955279</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>656</v>
       </c>
       <c r="D179" s="1">
         <v>8177</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>582</v>
       </c>
       <c r="G179" s="2">
         <v>0</v>
       </c>
       <c r="H179" s="2">
         <v>0</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K179" s="2" t="str">
-        <f>J179*976.44</f>
+        <f>J179*938.15</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>955280</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>658</v>
       </c>
       <c r="D180" s="1">
         <v>8190</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>582</v>
       </c>
       <c r="G180" s="2">
         <v>0</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K180" s="2" t="str">
-        <f>J180*976.44</f>
+        <f>J180*938.15</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>955281</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>660</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>663</v>
       </c>
       <c r="G181" s="2">
         <v>0</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K181" s="2" t="str">
-        <f>J181*1077.74</f>
+        <f>J181*1036.19</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>955282</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D182" s="1">
         <v>8193</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>665</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>666</v>
       </c>
       <c r="G182" s="2">
         <v>0</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K182" s="2" t="str">
-        <f>J182*1552.64</f>
+        <f>J182*1491.75</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>955283</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>667</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>670</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>177</v>
       </c>
       <c r="H183" s="2">
@@ -21777,86 +21777,86 @@
       </c>
       <c r="K183" s="2" t="str">
         <f>J183*79.64</f>
         <v>0</v>
       </c>
       <c r="L183" s="5"/>
     </row>
     <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>955284</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>674</v>
       </c>
       <c r="G184" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H184" s="2">
         <v>0</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K184" s="2" t="str">
         <f>J184*116.28</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
     <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>955285</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>678</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="H185" s="2">
         <v>0</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K185" s="2" t="str">
         <f>J185*202.82</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
     <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>955286</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D186" s="1" t="s">
@@ -21882,51 +21882,51 @@
       </c>
       <c r="K186" s="2" t="str">
         <f>J186*293.08</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
     <row r="187" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>955287</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>682</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>685</v>
       </c>
       <c r="G187" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H187" s="2">
         <v>0</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K187" s="2" t="str">
         <f>J187*480.77</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
     <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>955288</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D188" s="1" t="s">
@@ -21964,121 +21964,121 @@
       <c r="C189" s="1" t="s">
         <v>690</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>693</v>
       </c>
       <c r="G189" s="2">
         <v>0</v>
       </c>
       <c r="H189" s="2">
         <v>0</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K189" s="2" t="str">
-        <f>J189*1413.85</f>
+        <f>J189*1359.34</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
     <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>955290</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>697</v>
       </c>
       <c r="G190" s="2">
         <v>0</v>
       </c>
       <c r="H190" s="2">
         <v>0</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K190" s="2" t="str">
-        <f>J190*2196.45</f>
+        <f>J190*2111.77</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
     <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>955291</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>698</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>701</v>
       </c>
       <c r="G191" s="2">
         <v>0</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K191" s="2" t="str">
-        <f>J191*3706.33</f>
+        <f>J191*3563.44</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
     <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>955292</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>705</v>
       </c>
       <c r="G192" s="2">
         <v>0</v>
       </c>
       <c r="H192" s="2">
@@ -22127,51 +22127,51 @@
       </c>
       <c r="K193" s="2" t="str">
         <f>J193*161.91</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>955294</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>708</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>710</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>711</v>
       </c>
       <c r="G194" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H194" s="2">
         <v>0</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K194" s="2" t="str">
         <f>J194*164.48</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>955295</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>712</v>
       </c>
       <c r="D195" s="1" t="s">
@@ -22524,354 +22524,354 @@
       <c r="C205" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>752</v>
       </c>
       <c r="G205" s="2">
         <v>0</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K205" s="2" t="str">
-        <f>J205*1221.79</f>
+        <f>J205*1174.68</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
     <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>955306</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>756</v>
       </c>
       <c r="G206" s="2">
         <v>0</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K206" s="2" t="str">
-        <f>J206*1309.21</f>
+        <f>J206*1258.73</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>955307</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>757</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>760</v>
       </c>
       <c r="G207" s="2">
         <v>0</v>
       </c>
       <c r="H207" s="2">
         <v>0</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K207" s="2" t="str">
-        <f>J207*2016.39</f>
+        <f>J207*1938.66</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
     <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>955308</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>761</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>764</v>
       </c>
       <c r="G208" s="2">
         <v>0</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K208" s="2" t="str">
-        <f>J208*2319.88</f>
+        <f>J208*2230.45</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
     <row r="209" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>955309</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D209" s="1">
         <v>9092</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>767</v>
       </c>
       <c r="G209" s="2">
         <v>0</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K209" s="2" t="str">
-        <f>J209*2899.99</f>
+        <f>J209*2786.26</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
     <row r="210" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>955310</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>771</v>
       </c>
       <c r="G210" s="2">
         <v>0</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K210" s="2" t="str">
-        <f>J210*3157.28</f>
+        <f>J210*3035.56</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
     <row r="211" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>955311</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>772</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>775</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
         <v>0</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K211" s="2" t="str">
-        <f>J211*3280.97</f>
+        <f>J211*3154.49</f>
         <v>0</v>
       </c>
       <c r="L211" s="5"/>
     </row>
     <row r="212" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>955312</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>776</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>779</v>
       </c>
       <c r="G212" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H212" s="2">
         <v>0</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K212" s="2" t="str">
         <f>J212*80.36</f>
         <v>0</v>
       </c>
       <c r="L212" s="5"/>
     </row>
     <row r="213" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>955313</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>780</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>783</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H213" s="2">
         <v>0</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K213" s="2" t="str">
         <f>J213*97.78</f>
         <v>0</v>
       </c>
       <c r="L213" s="5"/>
     </row>
     <row r="214" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>955314</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>784</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>787</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H214" s="2">
         <v>0</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K214" s="2" t="str">
         <f>J214*100.45</f>
         <v>0</v>
       </c>
       <c r="L214" s="5"/>
     </row>
     <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>955315</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>788</v>
       </c>
       <c r="D215" s="1" t="s">
@@ -22979,51 +22979,51 @@
       <c r="C218" s="1" t="s">
         <v>798</v>
       </c>
       <c r="D218" s="1">
         <v>7140</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>799</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>800</v>
       </c>
       <c r="G218" s="2">
         <v>0</v>
       </c>
       <c r="H218" s="2">
         <v>0</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K218" s="2" t="str">
-        <f>J218*257.05</f>
+        <f>J218*246.97</f>
         <v>0</v>
       </c>
       <c r="L218" s="5"/>
     </row>
     <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>955319</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>801</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>557</v>
       </c>
       <c r="G219" s="2">
         <v>8</v>
       </c>
       <c r="H219" s="2">
@@ -23364,424 +23364,424 @@
       <c r="C229" s="1" t="s">
         <v>835</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>838</v>
       </c>
       <c r="G229" s="2">
         <v>0</v>
       </c>
       <c r="H229" s="2">
         <v>0</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K229" s="2" t="str">
-        <f>J229*1196.74</f>
+        <f>J229*1150.60</f>
         <v>0</v>
       </c>
       <c r="L229" s="5"/>
     </row>
     <row r="230" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>955330</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>839</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>838</v>
       </c>
       <c r="G230" s="2">
         <v>0</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K230" s="2" t="str">
-        <f>J230*1196.74</f>
+        <f>J230*1150.60</f>
         <v>0</v>
       </c>
       <c r="L230" s="5"/>
     </row>
     <row r="231" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>955331</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>842</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>845</v>
       </c>
       <c r="G231" s="2">
         <v>0</v>
       </c>
       <c r="H231" s="2">
         <v>0</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K231" s="2" t="str">
-        <f>J231*1660.19</f>
+        <f>J231*1596.19</f>
         <v>0</v>
       </c>
       <c r="L231" s="5"/>
     </row>
     <row r="232" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>955332</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>846</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>849</v>
       </c>
       <c r="G232" s="2">
         <v>0</v>
       </c>
       <c r="H232" s="2">
         <v>0</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K232" s="2" t="str">
-        <f>J232*1702.20</f>
+        <f>J232*1636.58</f>
         <v>0</v>
       </c>
       <c r="L232" s="5"/>
     </row>
     <row r="233" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>955333</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>850</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>853</v>
       </c>
       <c r="G233" s="2">
         <v>0</v>
       </c>
       <c r="H233" s="2">
         <v>0</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K233" s="2" t="str">
-        <f>J233*2436.53</f>
+        <f>J233*2342.59</f>
         <v>0</v>
       </c>
       <c r="L233" s="5"/>
     </row>
     <row r="234" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>955334</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>854</v>
       </c>
       <c r="D234" s="1">
         <v>7198</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>855</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>856</v>
       </c>
       <c r="G234" s="2">
         <v>0</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K234" s="2" t="str">
-        <f>J234*2251.33</f>
+        <f>J234*2163.04</f>
         <v>0</v>
       </c>
       <c r="L234" s="5"/>
     </row>
     <row r="235" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>955335</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>860</v>
       </c>
       <c r="G235" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K235" s="2" t="str">
         <f>J235*61.61</f>
         <v>0</v>
       </c>
       <c r="L235" s="5"/>
     </row>
     <row r="236" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>955336</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>861</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>863</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>864</v>
       </c>
       <c r="G236" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H236" s="2">
         <v>0</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K236" s="2" t="str">
         <f>J236*62.95</f>
         <v>0</v>
       </c>
       <c r="L236" s="5"/>
     </row>
     <row r="237" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>955337</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>865</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>867</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>868</v>
       </c>
       <c r="G237" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H237" s="2">
         <v>0</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K237" s="2" t="str">
         <f>J237*89.74</f>
         <v>0</v>
       </c>
       <c r="L237" s="5"/>
     </row>
     <row r="238" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>955338</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>869</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>870</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>868</v>
       </c>
       <c r="G238" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H238" s="2">
         <v>0</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K238" s="2" t="str">
         <f>J238*89.74</f>
         <v>0</v>
       </c>
       <c r="L238" s="5"/>
     </row>
     <row r="239" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>955339</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>872</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>873</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>874</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>875</v>
       </c>
       <c r="G239" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H239" s="2">
         <v>0</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K239" s="2" t="str">
         <f>J239*92.91</f>
         <v>0</v>
       </c>
       <c r="L239" s="5"/>
     </row>
     <row r="240" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>955340</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>876</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>878</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>791</v>
       </c>
       <c r="G240" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H240" s="2">
         <v>0</v>
       </c>
       <c r="I240" s="1">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K240" s="2" t="str">
         <f>J240*151.08</f>
         <v>0</v>
       </c>
       <c r="L240" s="5"/>
     </row>
     <row r="241" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>955341</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>879</v>
       </c>
       <c r="D241" s="1" t="s">
@@ -24064,51 +24064,51 @@
       <c r="C249" s="1" t="s">
         <v>905</v>
       </c>
       <c r="D249" s="1">
         <v>7064</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>906</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>907</v>
       </c>
       <c r="G249" s="2">
         <v>0</v>
       </c>
       <c r="H249" s="2">
         <v>0</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K249" s="2" t="str">
-        <f>J249*548.60</f>
+        <f>J249*527.09</f>
         <v>0</v>
       </c>
       <c r="L249" s="5"/>
     </row>
     <row r="250" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>955350</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>908</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>909</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>911</v>
       </c>
       <c r="G250" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H250" s="2">
@@ -24169,296 +24169,296 @@
       <c r="C252" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>918</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>919</v>
       </c>
       <c r="G252" s="2">
         <v>0</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K252" s="2" t="str">
-        <f>J252*1043.29</f>
+        <f>J252*1003.07</f>
         <v>0</v>
       </c>
       <c r="L252" s="5"/>
     </row>
     <row r="253" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>955353</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>921</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>922</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>923</v>
       </c>
       <c r="G253" s="2">
         <v>0</v>
       </c>
       <c r="H253" s="2">
         <v>0</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K253" s="2" t="str">
-        <f>J253*1139.33</f>
+        <f>J253*1095.40</f>
         <v>0</v>
       </c>
       <c r="L253" s="5"/>
     </row>
     <row r="254" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>955354</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>924</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>927</v>
       </c>
       <c r="G254" s="2">
         <v>0</v>
       </c>
       <c r="H254" s="2">
         <v>0</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K254" s="2" t="str">
-        <f>J254*1153.16</f>
+        <f>J254*1108.70</f>
         <v>0</v>
       </c>
       <c r="L254" s="5"/>
     </row>
     <row r="255" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>955355</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D255" s="1">
         <v>7090</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>930</v>
       </c>
       <c r="G255" s="2">
         <v>0</v>
       </c>
       <c r="H255" s="2">
         <v>0</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K255" s="2" t="str">
-        <f>J255*1576.80</f>
+        <f>J255*1514.96</f>
         <v>0</v>
       </c>
       <c r="L255" s="5"/>
     </row>
     <row r="256" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>955356</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>931</v>
       </c>
       <c r="D256" s="1">
         <v>7091</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>930</v>
       </c>
       <c r="G256" s="2">
         <v>0</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K256" s="2" t="str">
-        <f>J256*1576.80</f>
+        <f>J256*1514.96</f>
         <v>0</v>
       </c>
       <c r="L256" s="5"/>
     </row>
     <row r="257" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>955357</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>933</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>936</v>
       </c>
       <c r="G257" s="2">
         <v>0</v>
       </c>
       <c r="H257" s="2">
         <v>0</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K257" s="2" t="str">
-        <f>J257*1825.90</f>
+        <f>J257*1755.50</f>
         <v>0</v>
       </c>
       <c r="L257" s="5"/>
     </row>
     <row r="258" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>955358</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>937</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>939</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>940</v>
       </c>
       <c r="G258" s="2">
         <v>0</v>
       </c>
       <c r="H258" s="2">
         <v>0</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K258" s="2" t="str">
-        <f>J258*2882.76</f>
+        <f>J258*2771.62</f>
         <v>0</v>
       </c>
       <c r="L258" s="5"/>
     </row>
     <row r="259" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>955359</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>941</v>
       </c>
       <c r="D259" s="1">
         <v>7095</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>942</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>943</v>
       </c>
       <c r="G259" s="2">
         <v>0</v>
       </c>
       <c r="H259" s="2">
         <v>0</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K259" s="2" t="str">
-        <f>J259*2629.14</f>
+        <f>J259*2526.03</f>
         <v>0</v>
       </c>
       <c r="L259" s="5"/>
     </row>
     <row r="260" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>955360</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>946</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>947</v>
       </c>
       <c r="G260" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H260" s="2">
@@ -24507,51 +24507,51 @@
       </c>
       <c r="K261" s="2" t="str">
         <f>J261*44.20</f>
         <v>0</v>
       </c>
       <c r="L261" s="5"/>
     </row>
     <row r="262" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>955362</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>951</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>953</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>954</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>73</v>
+        <v>177</v>
       </c>
       <c r="H262" s="2">
         <v>0</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K262" s="2" t="str">
         <f>J262*63.71</f>
         <v>0</v>
       </c>
       <c r="L262" s="5"/>
     </row>
     <row r="263" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>955363</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>955</v>
       </c>
       <c r="D263" s="1" t="s">
@@ -24612,168 +24612,168 @@
       </c>
       <c r="K264" s="2" t="str">
         <f>J264*173.09</f>
         <v>0</v>
       </c>
       <c r="L264" s="5"/>
     </row>
     <row r="265" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>955365</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>963</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>965</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>966</v>
       </c>
       <c r="G265" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H265" s="2">
         <v>0</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K265" s="2" t="str">
         <f>J265*247.68</f>
         <v>0</v>
       </c>
       <c r="L265" s="5"/>
     </row>
     <row r="266" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>955366</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>967</v>
       </c>
       <c r="D266" s="1">
         <v>9375</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>968</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>969</v>
       </c>
       <c r="G266" s="2">
         <v>0</v>
       </c>
       <c r="H266" s="2">
         <v>0</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K266" s="2" t="str">
-        <f>J266*391.61</f>
+        <f>J266*376.25</f>
         <v>0</v>
       </c>
       <c r="L266" s="5"/>
     </row>
     <row r="267" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>955367</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>970</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>971</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>972</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>973</v>
       </c>
       <c r="G267" s="2">
         <v>0</v>
       </c>
       <c r="H267" s="2">
         <v>0</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K267" s="2" t="str">
-        <f>J267*713.71</f>
+        <f>J267*686.19</f>
         <v>0</v>
       </c>
       <c r="L267" s="5"/>
     </row>
     <row r="268" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>955368</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>923</v>
       </c>
       <c r="G268" s="2">
         <v>0</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K268" s="2" t="str">
-        <f>J268*1139.33</f>
+        <f>J268*1095.40</f>
         <v>0</v>
       </c>
       <c r="L268" s="5"/>
     </row>
     <row r="269" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>955370</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>977</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>980</v>
       </c>
       <c r="G269" s="2">
         <v>6</v>
       </c>
       <c r="H269" s="2">
@@ -25067,401 +25067,401 @@
       </c>
       <c r="K277" s="2" t="str">
         <f>J277*5411.07</f>
         <v>0</v>
       </c>
       <c r="L277" s="5"/>
     </row>
     <row r="278" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>955387</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="G278" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H278" s="2">
         <v>0</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K278" s="2" t="str">
         <f>J278*181.05</f>
         <v>0</v>
       </c>
       <c r="L278" s="5"/>
     </row>
     <row r="279" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>955388</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1018</v>
       </c>
-      <c r="G279" s="2" t="s">
-        <v>27</v>
+      <c r="G279" s="2">
+        <v>-87</v>
       </c>
       <c r="H279" s="2">
         <v>0</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K279" s="2" t="str">
         <f>J279*261.22</f>
         <v>0</v>
       </c>
       <c r="L279" s="5"/>
     </row>
     <row r="280" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>955389</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="G280" s="2" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K280" s="2" t="str">
         <f>J280*406.17</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>955390</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1026</v>
       </c>
-      <c r="G281" s="2" t="s">
-        <v>159</v>
+      <c r="G281" s="2">
+        <v>9</v>
       </c>
       <c r="H281" s="2">
         <v>0</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K281" s="2" t="str">
         <f>J281*603.15</f>
         <v>0</v>
       </c>
       <c r="L281" s="5"/>
     </row>
     <row r="282" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>955391</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="G282" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="H282" s="2">
         <v>0</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K282" s="2" t="str">
         <f>J282*890.39</f>
         <v>0</v>
       </c>
       <c r="L282" s="5"/>
     </row>
     <row r="283" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>955392</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="G283" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H283" s="2">
         <v>0</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K283" s="2" t="str">
         <f>J283*1506.81</f>
         <v>0</v>
       </c>
       <c r="L283" s="5"/>
     </row>
     <row r="284" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>955393</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>73</v>
+        <v>159</v>
       </c>
       <c r="H284" s="2">
         <v>0</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K284" s="2" t="str">
         <f>J284*147.34</f>
         <v>0</v>
       </c>
       <c r="L284" s="5"/>
     </row>
     <row r="285" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>955394</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1042</v>
       </c>
-      <c r="G285" s="2" t="s">
-        <v>73</v>
+      <c r="G285" s="2">
+        <v>0</v>
       </c>
       <c r="H285" s="2">
         <v>0</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K285" s="2" t="str">
         <f>J285*209.99</f>
         <v>0</v>
       </c>
       <c r="L285" s="5"/>
     </row>
     <row r="286" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>955395</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1046</v>
       </c>
-      <c r="G286" s="2" t="s">
-        <v>177</v>
+      <c r="G286" s="2">
+        <v>0</v>
       </c>
       <c r="H286" s="2">
         <v>0</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K286" s="2" t="str">
         <f>J286*325.20</f>
         <v>0</v>
       </c>
       <c r="L286" s="5"/>
     </row>
     <row r="287" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>955396</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="G287" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H287" s="2">
         <v>0</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K287" s="2" t="str">
         <f>J287*150.52</f>
         <v>0</v>
       </c>
       <c r="L287" s="5"/>
     </row>
     <row r="288" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>955397</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1054</v>
       </c>
-      <c r="G288" s="2" t="s">
-        <v>177</v>
+      <c r="G288" s="2">
+        <v>-13</v>
       </c>
       <c r="H288" s="2">
         <v>0</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K288" s="2" t="str">
         <f>J288*233.61</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>955398</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="D289" s="1" t="s">
@@ -25814,51 +25814,51 @@
       <c r="C299" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="G299" s="2">
         <v>0</v>
       </c>
       <c r="H299" s="2">
         <v>0</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K299" s="2" t="str">
-        <f>J299*65.56</f>
+        <f>J299*62.99</f>
         <v>0</v>
       </c>
       <c r="L299" s="5"/>
     </row>
     <row r="300" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>955412</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H300" s="2">
@@ -25884,109 +25884,109 @@
       <c r="C301" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="G301" s="2">
         <v>0</v>
       </c>
       <c r="H301" s="2">
         <v>0</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K301" s="2" t="str">
-        <f>J301*120.76</f>
+        <f>J301*116.03</f>
         <v>0</v>
       </c>
       <c r="L301" s="5"/>
     </row>
     <row r="302" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>955414</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1108</v>
       </c>
-      <c r="G302" s="2" t="s">
-        <v>159</v>
+      <c r="G302" s="2">
+        <v>2</v>
       </c>
       <c r="H302" s="2">
         <v>0</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K302" s="2" t="str">
         <f>J302*112.63</f>
         <v>0</v>
       </c>
       <c r="L302" s="5"/>
     </row>
     <row r="303" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>955415</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1108</v>
       </c>
-      <c r="G303" s="2" t="s">
-        <v>159</v>
+      <c r="G303" s="2">
+        <v>0</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K303" s="2" t="str">
         <f>J303*112.63</f>
         <v>0</v>
       </c>
       <c r="L303" s="5"/>
     </row>
     <row r="304" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>955416</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="D304" s="1" t="s">
@@ -26059,51 +26059,51 @@
       <c r="C306" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="G306" s="2">
         <v>0</v>
       </c>
       <c r="H306" s="2">
         <v>0</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K306" s="2" t="str">
-        <f>J306*117.31</f>
+        <f>J306*112.71</f>
         <v>0</v>
       </c>
       <c r="L306" s="5"/>
     </row>
     <row r="307" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>955419</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H307" s="2">
@@ -26234,86 +26234,86 @@
       <c r="C311" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="G311" s="2">
         <v>0</v>
       </c>
       <c r="H311" s="2">
         <v>0</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K311" s="2" t="str">
-        <f>J311*210.47</f>
+        <f>J311*202.22</f>
         <v>0</v>
       </c>
       <c r="L311" s="5"/>
     </row>
     <row r="312" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>955424</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="G312" s="2">
         <v>0</v>
       </c>
       <c r="H312" s="2">
         <v>0</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K312" s="2" t="str">
-        <f>J312*229.45</f>
+        <f>J312*220.45</f>
         <v>0</v>
       </c>
       <c r="L312" s="5"/>
     </row>
     <row r="313" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>955425</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="G313" s="2">
         <v>8</v>
       </c>
       <c r="H313" s="2">
@@ -26362,51 +26362,51 @@
       </c>
       <c r="K314" s="2" t="str">
         <f>J314*244.63</f>
         <v>0</v>
       </c>
       <c r="L314" s="5"/>
     </row>
     <row r="315" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>955427</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="G315" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H315" s="2">
         <v>0</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K315" s="2" t="str">
         <f>J315*244.63</f>
         <v>0</v>
       </c>
       <c r="L315" s="5"/>
     </row>
     <row r="316" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>955428</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D316" s="1" t="s">
@@ -26444,86 +26444,86 @@
       <c r="C317" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="G317" s="2">
         <v>0</v>
       </c>
       <c r="H317" s="2">
         <v>0</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K317" s="2" t="str">
-        <f>J317*267.40</f>
+        <f>J317*256.91</f>
         <v>0</v>
       </c>
       <c r="L317" s="5"/>
     </row>
     <row r="318" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>955430</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="G318" s="2">
         <v>0</v>
       </c>
       <c r="H318" s="2">
         <v>0</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K318" s="2" t="str">
-        <f>J318*358.83</f>
+        <f>J318*344.76</f>
         <v>0</v>
       </c>
       <c r="L318" s="5"/>
     </row>
     <row r="319" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
         <v>955431</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="G319" s="2">
         <v>10</v>
       </c>
       <c r="H319" s="2">
@@ -26549,86 +26549,86 @@
       <c r="C320" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="G320" s="2">
         <v>0</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="1">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K320" s="2" t="str">
-        <f>J320*301.90</f>
+        <f>J320*290.06</f>
         <v>0</v>
       </c>
       <c r="L320" s="5"/>
     </row>
     <row r="321" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
         <v>955433</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1179</v>
       </c>
       <c r="G321" s="2">
         <v>0</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="1">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K321" s="2" t="str">
-        <f>J321*255.32</f>
+        <f>J321*245.31</f>
         <v>0</v>
       </c>
       <c r="L321" s="5"/>
     </row>
     <row r="322" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
         <v>955434</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="G322" s="2">
         <v>3</v>
       </c>
       <c r="H322" s="2">
@@ -26654,51 +26654,51 @@
       <c r="C323" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1186</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="G323" s="2">
         <v>0</v>
       </c>
       <c r="H323" s="2">
         <v>0</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K323" s="2" t="str">
-        <f>J323*420.94</f>
+        <f>J323*404.43</f>
         <v>0</v>
       </c>
       <c r="L323" s="5"/>
     </row>
     <row r="324" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
         <v>955436</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1190</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="G324" s="2">
         <v>8</v>
       </c>
       <c r="H324" s="2">
@@ -26759,51 +26759,51 @@
       <c r="C326" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1196</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1197</v>
       </c>
       <c r="G326" s="2">
         <v>0</v>
       </c>
       <c r="H326" s="2">
         <v>0</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K326" s="2" t="str">
-        <f>J326*360.56</f>
+        <f>J326*346.42</f>
         <v>0</v>
       </c>
       <c r="L326" s="5"/>
     </row>
     <row r="327" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
         <v>955439</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>1200</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>1201</v>
       </c>
       <c r="G327" s="2">
         <v>8</v>
       </c>
       <c r="H327" s="2">
@@ -26969,51 +26969,51 @@
       <c r="C332" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="G332" s="2">
         <v>0</v>
       </c>
       <c r="H332" s="2">
         <v>0</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K332" s="2" t="str">
-        <f>J332*438.19</f>
+        <f>J332*421.01</f>
         <v>0</v>
       </c>
       <c r="L332" s="5"/>
     </row>
     <row r="333" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
         <v>955445</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1221</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1222</v>
       </c>
       <c r="G333" s="2">
         <v>0</v>
       </c>
       <c r="H333" s="2">
@@ -27074,541 +27074,541 @@
       <c r="C335" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="G335" s="2">
         <v>0</v>
       </c>
       <c r="H335" s="2">
         <v>0</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K335" s="2" t="str">
-        <f>J335*512.37</f>
+        <f>J335*492.28</f>
         <v>0</v>
       </c>
       <c r="L335" s="5"/>
     </row>
     <row r="336" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
         <v>955448</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1232</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="G336" s="2">
         <v>0</v>
       </c>
       <c r="H336" s="2">
         <v>0</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K336" s="2" t="str">
-        <f>J336*410.59</f>
+        <f>J336*394.49</f>
         <v>0</v>
       </c>
       <c r="L336" s="5"/>
     </row>
     <row r="337" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
         <v>955449</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1236</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1237</v>
       </c>
       <c r="G337" s="2">
         <v>0</v>
       </c>
       <c r="H337" s="2">
         <v>0</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K337" s="2" t="str">
-        <f>J337*1349.08</f>
+        <f>J337*1296.17</f>
         <v>0</v>
       </c>
       <c r="L337" s="5"/>
     </row>
     <row r="338" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
         <v>955450</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1240</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="G338" s="2">
         <v>0</v>
       </c>
       <c r="H338" s="2">
         <v>0</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K338" s="2" t="str">
-        <f>J338*681.44</f>
+        <f>J338*654.71</f>
         <v>0</v>
       </c>
       <c r="L338" s="5"/>
     </row>
     <row r="339" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
         <v>955451</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="G339" s="2">
         <v>0</v>
       </c>
       <c r="H339" s="2">
         <v>0</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K339" s="2" t="str">
-        <f>J339*652.11</f>
+        <f>J339*626.54</f>
         <v>0</v>
       </c>
       <c r="L339" s="5"/>
     </row>
     <row r="340" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
         <v>955452</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="G340" s="2">
         <v>0</v>
       </c>
       <c r="H340" s="2">
         <v>0</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K340" s="2" t="str">
-        <f>J340*652.11</f>
+        <f>J340*626.54</f>
         <v>0</v>
       </c>
       <c r="L340" s="5"/>
     </row>
     <row r="341" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
         <v>955453</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1251</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1252</v>
       </c>
       <c r="G341" s="2">
         <v>0</v>
       </c>
       <c r="H341" s="2">
         <v>0</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K341" s="2" t="str">
-        <f>J341*483.04</f>
+        <f>J341*464.10</f>
         <v>0</v>
       </c>
       <c r="L341" s="5"/>
     </row>
     <row r="342" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
         <v>955454</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1255</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="G342" s="2">
         <v>0</v>
       </c>
       <c r="H342" s="2">
         <v>0</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K342" s="2" t="str">
-        <f>J342*1185.18</f>
+        <f>J342*1138.70</f>
         <v>0</v>
       </c>
       <c r="L342" s="5"/>
     </row>
     <row r="343" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
         <v>955455</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="G343" s="2">
         <v>0</v>
       </c>
       <c r="H343" s="2">
         <v>0</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K343" s="2" t="str">
-        <f>J343*1185.18</f>
+        <f>J343*1138.70</f>
         <v>0</v>
       </c>
       <c r="L343" s="5"/>
     </row>
     <row r="344" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
         <v>955456</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1263</v>
       </c>
       <c r="G344" s="2">
         <v>0</v>
       </c>
       <c r="H344" s="2">
         <v>0</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K344" s="2" t="str">
-        <f>J344*912.61</f>
+        <f>J344*876.82</f>
         <v>0</v>
       </c>
       <c r="L344" s="5"/>
     </row>
     <row r="345" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
         <v>955457</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1265</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="G345" s="2">
         <v>0</v>
       </c>
       <c r="H345" s="2">
         <v>0</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K345" s="2" t="str">
-        <f>J345*1202.44</f>
+        <f>J345*1155.28</f>
         <v>0</v>
       </c>
       <c r="L345" s="5"/>
     </row>
     <row r="346" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
         <v>955458</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1269</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="G346" s="2">
         <v>0</v>
       </c>
       <c r="H346" s="2">
         <v>0</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K346" s="2" t="str">
-        <f>J346*155.79</f>
+        <f>J346*149.78</f>
         <v>0</v>
       </c>
       <c r="L346" s="5"/>
     </row>
     <row r="347" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
         <v>955459</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="G347" s="2">
         <v>0</v>
       </c>
       <c r="H347" s="2">
         <v>0</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K347" s="2" t="str">
-        <f>J347*207.72</f>
+        <f>J347*199.71</f>
         <v>0</v>
       </c>
       <c r="L347" s="5"/>
     </row>
     <row r="348" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
         <v>955460</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="D348" s="1">
         <v>4011</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="G348" s="2">
         <v>0</v>
       </c>
       <c r="H348" s="2">
         <v>0</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K348" s="2" t="str">
-        <f>J348*175.97</f>
+        <f>J348*169.07</f>
         <v>0</v>
       </c>
       <c r="L348" s="5"/>
     </row>
     <row r="349" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
         <v>955461</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="D349" s="1">
         <v>4022</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="G349" s="2">
         <v>0</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K349" s="2" t="str">
-        <f>J349*458.89</f>
+        <f>J349*440.90</f>
         <v>0</v>
       </c>
       <c r="L349" s="5"/>
     </row>
     <row r="350" spans="1:12" outlineLevel="1">
       <c r="A350" s="7" t="s">
         <v>1281</v>
       </c>
       <c r="B350" s="7"/>
       <c r="C350" s="7"/>
       <c r="D350" s="7"/>
       <c r="E350" s="7"/>
       <c r="F350" s="7"/>
       <c r="G350" s="7"/>
       <c r="H350" s="7"/>
       <c r="I350" s="7"/>
       <c r="J350" s="7"/>
       <c r="K350" s="7"/>
       <c r="L350" s="5"/>
     </row>
     <row r="351" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
         <v>888638</v>
       </c>
@@ -27638,763 +27638,763 @@
       </c>
       <c r="K351" s="2" t="str">
         <f>J351*6686.00</f>
         <v>0</v>
       </c>
       <c r="L351" s="5"/>
     </row>
     <row r="352" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
         <v>829336</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="G352" s="2" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="H352" s="2">
         <v>0</v>
       </c>
       <c r="I352" s="1">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K352" s="2" t="str">
-        <f>J352*2998.90</f>
+        <f>J352*2982.98</f>
         <v>0</v>
       </c>
       <c r="L352" s="5"/>
     </row>
     <row r="353" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
         <v>829337</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="G353" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H353" s="2">
         <v>0</v>
       </c>
       <c r="I353" s="1">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K353" s="2" t="str">
-        <f>J353*555.81</f>
+        <f>J353*552.86</f>
         <v>0</v>
       </c>
       <c r="L353" s="5"/>
     </row>
     <row r="354" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
         <v>829338</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1297</v>
       </c>
-      <c r="G354" s="2">
-        <v>6</v>
+      <c r="G354" s="2" t="s">
+        <v>159</v>
       </c>
       <c r="H354" s="2">
         <v>0</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K354" s="2" t="str">
-        <f>J354*548.07</f>
+        <f>J354*545.16</f>
         <v>0</v>
       </c>
       <c r="L354" s="5"/>
     </row>
     <row r="355" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
         <v>829339</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1301</v>
       </c>
-      <c r="G355" s="2">
-        <v>3</v>
+      <c r="G355" s="2" t="s">
+        <v>159</v>
       </c>
       <c r="H355" s="2">
         <v>0</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K355" s="2" t="str">
-        <f>J355*713.73</f>
+        <f>J355*709.94</f>
         <v>0</v>
       </c>
       <c r="L355" s="5"/>
     </row>
     <row r="356" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
         <v>829340</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>1305</v>
       </c>
-      <c r="G356" s="2">
-        <v>7</v>
+      <c r="G356" s="2" t="s">
+        <v>159</v>
       </c>
       <c r="H356" s="2">
         <v>0</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K356" s="2" t="str">
-        <f>J356*676.57</f>
+        <f>J356*672.98</f>
         <v>0</v>
       </c>
       <c r="L356" s="5"/>
     </row>
     <row r="357" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
         <v>878105</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="G357" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H357" s="2">
         <v>0</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K357" s="2" t="str">
-        <f>J357*315.84</f>
+        <f>J357*314.16</f>
         <v>0</v>
       </c>
       <c r="L357" s="5"/>
     </row>
     <row r="358" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
         <v>878106</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1312</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="G358" s="2" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H358" s="2">
         <v>0</v>
       </c>
       <c r="I358" s="1">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K358" s="2" t="str">
-        <f>J358*356.09</f>
+        <f>J358*354.20</f>
         <v>0</v>
       </c>
       <c r="L358" s="5"/>
     </row>
     <row r="359" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
         <v>878107</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="G359" s="2" t="s">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="H359" s="2">
         <v>0</v>
       </c>
       <c r="I359" s="1">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K359" s="2" t="str">
-        <f>J359*554.26</f>
+        <f>J359*551.32</f>
         <v>0</v>
       </c>
       <c r="L359" s="5"/>
     </row>
     <row r="360" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
         <v>878108</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>1321</v>
       </c>
-      <c r="G360" s="2" t="s">
-        <v>177</v>
+      <c r="G360" s="2">
+        <v>9</v>
       </c>
       <c r="H360" s="2">
         <v>0</v>
       </c>
       <c r="I360" s="1">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K360" s="2" t="str">
-        <f>J360*808.17</f>
+        <f>J360*803.88</f>
         <v>0</v>
       </c>
       <c r="L360" s="5"/>
     </row>
     <row r="361" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
         <v>878109</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1324</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="G361" s="2" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="H361" s="2">
         <v>0</v>
       </c>
       <c r="I361" s="1">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K361" s="2" t="str">
-        <f>J361*769.47</f>
+        <f>J361*765.38</f>
         <v>0</v>
       </c>
       <c r="L361" s="5"/>
     </row>
     <row r="362" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
         <v>878110</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1328</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>1329</v>
       </c>
-      <c r="G362" s="2">
-        <v>5</v>
+      <c r="G362" s="2" t="s">
+        <v>177</v>
       </c>
       <c r="H362" s="2">
         <v>0</v>
       </c>
       <c r="I362" s="1">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K362" s="2" t="str">
-        <f>J362*1127.10</f>
+        <f>J362*1121.12</f>
         <v>0</v>
       </c>
       <c r="L362" s="5"/>
     </row>
     <row r="363" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
         <v>878111</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>1332</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="G363" s="2" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="H363" s="2">
         <v>0</v>
       </c>
       <c r="I363" s="1">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K363" s="2" t="str">
-        <f>J363*1376.37</f>
+        <f>J363*1369.06</f>
         <v>0</v>
       </c>
       <c r="L363" s="5"/>
     </row>
     <row r="364" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
         <v>883906</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="G364" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H364" s="2">
         <v>0</v>
       </c>
       <c r="I364" s="1">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K364" s="2" t="str">
-        <f>J364*3257.46</f>
+        <f>J364*3240.16</f>
         <v>0</v>
       </c>
       <c r="L364" s="5"/>
     </row>
     <row r="365" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
         <v>885066</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1340</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="G365" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="H365" s="2">
         <v>0</v>
       </c>
       <c r="I365" s="1">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K365" s="2" t="str">
-        <f>J365*568.20</f>
+        <f>J365*565.18</f>
         <v>0</v>
       </c>
       <c r="L365" s="5"/>
     </row>
     <row r="366" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
         <v>885067</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1344</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="G366" s="2" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="H366" s="2">
         <v>0</v>
       </c>
       <c r="I366" s="1">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K366" s="2" t="str">
-        <f>J366*848.42</f>
+        <f>J366*843.92</f>
         <v>0</v>
       </c>
       <c r="L366" s="5"/>
     </row>
     <row r="367" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
         <v>885068</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="G367" s="2" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="H367" s="2">
         <v>0</v>
       </c>
       <c r="I367" s="1">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K367" s="2" t="str">
-        <f>J367*840.68</f>
+        <f>J367*836.22</f>
         <v>0</v>
       </c>
       <c r="L367" s="5"/>
     </row>
     <row r="368" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
         <v>885977</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="G368" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H368" s="2">
         <v>0</v>
       </c>
       <c r="I368" s="1">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K368" s="2" t="str">
-        <f>J368*829.85</f>
+        <f>J368*825.44</f>
         <v>0</v>
       </c>
       <c r="L368" s="5"/>
     </row>
     <row r="369" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
         <v>885859</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1356</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="G369" s="2" t="s">
         <v>177</v>
       </c>
       <c r="H369" s="2">
         <v>0</v>
       </c>
       <c r="I369" s="1">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K369" s="2" t="str">
-        <f>J369*822.11</f>
+        <f>J369*817.74</f>
         <v>0</v>
       </c>
       <c r="L369" s="5"/>
     </row>
     <row r="370" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
         <v>955806</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1360</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="G370" s="2" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="1">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K370" s="2" t="str">
-        <f>J370*60.38</f>
+        <f>J370*60.06</f>
         <v>0</v>
       </c>
       <c r="L370" s="5"/>
     </row>
     <row r="371" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
         <v>955807</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1364</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="G371" s="2" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H371" s="2">
         <v>0</v>
       </c>
       <c r="I371" s="1">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K371" s="2" t="str">
-        <f>J371*105.28</f>
+        <f>J371*104.72</f>
         <v>0</v>
       </c>
       <c r="L371" s="5"/>
     </row>
     <row r="372" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
         <v>955808</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1368</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>1369</v>
       </c>
-      <c r="G372" s="2">
-        <v>8</v>
+      <c r="G372" s="2" t="s">
+        <v>177</v>
       </c>
       <c r="H372" s="2">
         <v>0</v>
       </c>
       <c r="I372" s="1">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="s">
         <v>138</v>
       </c>
       <c r="K372" s="2" t="str">
-        <f>J372*176.50</f>
+        <f>J372*175.56</f>
         <v>0</v>
       </c>
       <c r="L372" s="5"/>
     </row>
     <row r="373" spans="1:12" outlineLevel="1">
       <c r="A373" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="B373" s="7"/>
       <c r="C373" s="7"/>
       <c r="D373" s="7"/>
       <c r="E373" s="7"/>
       <c r="F373" s="7"/>
       <c r="G373" s="7"/>
       <c r="H373" s="7"/>
       <c r="I373" s="7"/>
       <c r="J373" s="7"/>
       <c r="K373" s="7"/>
       <c r="L373" s="5"/>
     </row>
     <row r="374" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
         <v>871416</v>
       </c>