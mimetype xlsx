--- v4 (2026-08-31)
+++ v5 (2026-11-05)
@@ -69,128 +69,128 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы и фитинги</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы</t>
   </si>
   <si>
     <t>Труба ПНД SDR 11 (16 атм.)</t>
   </si>
   <si>
     <t>PND-110001</t>
   </si>
   <si>
     <t>017010201-01</t>
   </si>
   <si>
     <t>ПНД труба 20х2,0 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
     <t>43.51 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>PND-110003</t>
+  </si>
+  <si>
+    <t>017010202-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,3 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>62.41 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>PND-110005</t>
+  </si>
+  <si>
+    <t>017010203-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>104.64 руб.</t>
+  </si>
+  <si>
+    <t>PND-110008</t>
+  </si>
+  <si>
+    <t>017010203-04</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (50 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>PND-111005</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (200 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>72.20 руб.</t>
+  </si>
+  <si>
+    <t>PND-111501</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 100 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-111502</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 50 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-141101</t>
+  </si>
+  <si>
+    <t>МП11 20-2.0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 20х2,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>34.04 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>пог. м</t>
-[...73 lines deleted...]
-  <si>
     <t>PND-141104</t>
   </si>
   <si>
     <t>МП11 25-2.3-100</t>
   </si>
   <si>
     <t>ПНД труба 25х2,3 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>49.59 руб.</t>
   </si>
   <si>
     <t>PND-141107</t>
   </si>
   <si>
     <t>МП11 32-3.0-100</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>81.27 руб.</t>
   </si>
   <si>
     <t>PND-141110</t>
@@ -276,165 +276,165 @@
   <si>
     <t>PND-120003</t>
   </si>
   <si>
     <t>017010303-01</t>
   </si>
   <si>
     <t>ПНД труба 32х2,4 ТЕВО ПЭ-100 SDR-13,6, 12,5 атм.(100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
     <t>90.17 руб.</t>
   </si>
   <si>
     <t>PND-141201</t>
   </si>
   <si>
     <t>МП13.6 25-2.0-100</t>
   </si>
   <si>
     <t>ПНД труба 25х2,0 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм.(100 м) ГОСТ</t>
   </si>
   <si>
     <t>43.42 руб.</t>
   </si>
   <si>
+    <t>PND-141204</t>
+  </si>
+  <si>
+    <t>00-00000091</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,4 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>67.19 руб.</t>
+  </si>
+  <si>
+    <t>PND-141207</t>
+  </si>
+  <si>
+    <t>МП13.6 40-3,0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 40х3,0 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>103.57 руб.</t>
+  </si>
+  <si>
+    <t>PND-141210</t>
+  </si>
+  <si>
+    <t>МП13.6 50-3,7-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 50х3,7 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>159.91 руб.</t>
+  </si>
+  <si>
+    <t>PND-141213</t>
+  </si>
+  <si>
+    <t>МП13.6 63-4,7-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 63х4,7 МЕГАПАЙП ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>254.97 руб.</t>
+  </si>
+  <si>
+    <t>PND-211501</t>
+  </si>
+  <si>
+    <t>017010302-09</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,0 PREMIUM ПЭ-100 SDR-13,6, 12,5 атм. (100 м) ГОСТ питьевая СИНЯЯ напорная</t>
+  </si>
+  <si>
+    <t>67.43 руб.</t>
+  </si>
+  <si>
+    <t>Труба ПНД SDR 17 (10 атм. )</t>
+  </si>
+  <si>
+    <t>PND-111003</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,0 ACR ПЭ-100 SDR-17, 10 атм.(200 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>53.98 руб.</t>
+  </si>
+  <si>
+    <t>PND-111503</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,0 ACR ПЭ-100 SDR-17, 10 атм.(100 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-130001</t>
+  </si>
+  <si>
+    <t>017010403-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,0 ТЕВО ПЭ-100 SDR-17, 10 атм.(100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>74.74 руб.</t>
+  </si>
+  <si>
+    <t>PND-141301</t>
+  </si>
+  <si>
+    <t>МП17 32-2,0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х2,0 МЕГАПАЙП ПЭ-100 SDR-17, 10 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>56.63 руб.</t>
+  </si>
+  <si>
+    <t>PND-141304</t>
+  </si>
+  <si>
+    <t>МП17 40-2,4-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 40х2,4 МЕГАПАЙП ПЭ-100 SDR-17, 10 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>85.68 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...112 lines deleted...]
-    <t>85.68 руб.</t>
   </si>
   <si>
     <t>PND-141307</t>
   </si>
   <si>
     <t>МП17 50-3,0-100</t>
   </si>
   <si>
     <t>ПНД труба 50х3,0 МЕГАПАЙП ПЭ-100 SDR-17, 10 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>131.74 руб.</t>
   </si>
   <si>
     <t>PND-141310</t>
   </si>
   <si>
     <t>МП17 63-3,8-100</t>
   </si>
   <si>
     <t>ПНД труба 63х3,8 МЕГАПАЙП ПЭ-100 SDR-17, 10 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>209.79 руб.</t>
   </si>
@@ -1978,323 +1978,323 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*62.41</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822268</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*104.64</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883963</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*0</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873571</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*72.20</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890460</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*72.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890461</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*72.20</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885565</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
-      <c r="I12" s="1">
-        <v>0</v>
+      <c r="I12" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*34.04</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885566</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*49.59</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885567</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>28</v>
+      <c r="G14" s="2">
+        <v>-200</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
-      <c r="I14" s="1">
-        <v>0</v>
+      <c r="I14" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*81.27</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885568</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*125.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885569</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -2355,51 +2355,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*308.07</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882926</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*51.84</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882928</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1"/>
@@ -2423,102 +2423,102 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*120.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882929</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*120.20</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822269</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="G22" s="2">
-        <v>0</v>
+      <c r="G22" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*58.67</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822271</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="1" t="s">
@@ -2544,448 +2544,448 @@
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*90.17</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885571</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*43.42</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885572</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
-      <c r="I25" s="1">
-        <v>0</v>
+      <c r="I25" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*67.19</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885573</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*103.57</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>885574</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*159.91</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885575</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*254.97</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>882927</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*67.43</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>877731</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*53.98</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890462</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>109</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*53.98</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>822273</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*74.74</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>885576</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*56.63</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>885577</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="F35" s="2" t="s">
+      <c r="G35" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="G35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
-      <c r="I35" s="1">
-        <v>0</v>
+      <c r="I35" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*85.68</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>885578</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*131.74</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>885579</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D37" s="1" t="s">