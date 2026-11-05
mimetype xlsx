--- v4 (2026-08-31)
+++ v5 (2026-11-05)
@@ -120,240 +120,240 @@
   <si>
     <t>PND-260005</t>
   </si>
   <si>
     <t>ПНД эл/св тройник 90* 32мм ПЭ100 SDR11</t>
   </si>
   <si>
     <t>636.96 руб.</t>
   </si>
   <si>
     <t>ПНД Фитинги TEBO обжимные (компрессионные)</t>
   </si>
   <si>
     <t>PND-211039</t>
   </si>
   <si>
     <t>72032000000F114</t>
   </si>
   <si>
     <t>ПНД Муфта с внутренней резьбой 32x1 1/4</t>
   </si>
   <si>
     <t>69.36 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>PND-211124</t>
+  </si>
+  <si>
+    <t>ПНД Отвод (угольник) с внутренней резьбой 32x1 1/4 (10/110шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>PND-211201</t>
+  </si>
+  <si>
+    <t>78020000020F034</t>
+  </si>
+  <si>
+    <t>ПНД Тройник с внутренней резьбой 20x3/4x20 (15/180шт)</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>PND-211124</t>
-[...19 lines deleted...]
-  <si>
     <t>PND-211204</t>
   </si>
   <si>
     <t>78025000025F100</t>
   </si>
   <si>
     <t>ПНД Тройник с внутренней резьбой 25x1x25 (10/120шт)</t>
   </si>
   <si>
     <t>PND-211209</t>
   </si>
   <si>
     <t>ПНД Тройник с внутренней резьбой 32x1 1/4 (6/60шт)</t>
   </si>
   <si>
     <t>99.25 руб.</t>
   </si>
   <si>
     <t>PND-211242</t>
   </si>
   <si>
     <t>77032000032M012</t>
   </si>
   <si>
     <t>ПНД Тройник с наружной резьбой 32x1/2x32 (6/72шт)</t>
   </si>
   <si>
     <t>97.26 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>PND-301001</t>
   </si>
   <si>
     <t>T-ПНД.М.0.20-20.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 20 x 20  (30/330шт)</t>
   </si>
   <si>
     <t>49.11 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>PND-301002</t>
   </si>
   <si>
     <t>017030103</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 25 x 25  (15/210шт)</t>
   </si>
   <si>
     <t>76.99 руб.</t>
   </si>
   <si>
     <t>PND-301003</t>
   </si>
   <si>
     <t>T-ПНД.М.0.32-32.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 32 x 32  (10/120шт)</t>
   </si>
   <si>
     <t>118.13 руб.</t>
   </si>
   <si>
     <t>PND-301004</t>
   </si>
   <si>
     <t>T-ПНД.М.0.40-40.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 40 x 40  (6/84шт)</t>
   </si>
   <si>
     <t>186.36 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>PND-301005</t>
   </si>
   <si>
-    <t>017030106</t>
+    <t>T-ПНД.М.0.50-50.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 50 x 50  (1/50шт)</t>
   </si>
   <si>
     <t>293.08 руб.</t>
   </si>
   <si>
     <t>PND-301006</t>
   </si>
   <si>
     <t>T-ПНД.М.0.63-63.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 63 x 63  (1/28шт)</t>
   </si>
   <si>
     <t>449.71 руб.</t>
   </si>
   <si>
     <t>PND-301007</t>
   </si>
   <si>
     <t>T-ПНД.М.0.75-75.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная  75 x 75 (1/16шт)</t>
   </si>
   <si>
-    <t>863.55 руб.</t>
+    <t>826.12 руб.</t>
   </si>
   <si>
     <t>PND-301008</t>
   </si>
   <si>
     <t>T-ПНД.М.0.90-90.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 90 x 90  (1/8шт)</t>
   </si>
   <si>
-    <t>1 267.26 руб.</t>
+    <t>1 212.33 руб.</t>
   </si>
   <si>
     <t>PND-301009</t>
   </si>
   <si>
     <t>T-ПНД.М.0.110-110.CN</t>
   </si>
   <si>
     <t>ПНД Муфта соединительная 110 x 110  (1/5шт)</t>
   </si>
   <si>
-    <t>1 949.73 руб.</t>
+    <t>1 865.23 руб.</t>
   </si>
   <si>
     <t>PND-301010</t>
   </si>
   <si>
     <t>017030201</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 25 x 20  (20/240шт)</t>
   </si>
   <si>
-    <t>69.89 руб.</t>
+    <t>70.72 руб.</t>
   </si>
   <si>
     <t>PND-301011</t>
   </si>
   <si>
     <t>T-ПНД.М.0.32-20.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 32 x 20  (10/180шт)</t>
   </si>
   <si>
-    <t>107.22 руб.</t>
+    <t>108.49 руб.</t>
   </si>
   <si>
     <t>PND-301012</t>
   </si>
   <si>
     <t>017030203</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 32 x 25  (10/160шт)</t>
   </si>
   <si>
     <t>103.53 руб.</t>
   </si>
   <si>
     <t>PND-301013</t>
   </si>
   <si>
     <t>017030215</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 40 x 20  (10/110шт)</t>
   </si>
   <si>
     <t>129.28 руб.</t>
   </si>
@@ -450,207 +450,207 @@
   <si>
     <t>368.47 руб.</t>
   </si>
   <si>
     <t>PND-301022</t>
   </si>
   <si>
     <t>T-ПНД.М.0.63-50.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 63 x 50  (1/30шт)</t>
   </si>
   <si>
     <t>379.36 руб.</t>
   </si>
   <si>
     <t>PND-301023</t>
   </si>
   <si>
     <t>T-ПНД.М.0.75-50.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 75 x 50  (1/18шт)</t>
   </si>
   <si>
-    <t>623.17 руб.</t>
+    <t>596.16 руб.</t>
   </si>
   <si>
     <t>PND-301024</t>
   </si>
   <si>
     <t>T-ПНД.М.0.75-63.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 75 x 63  (1/18шт)</t>
   </si>
   <si>
-    <t>677.97 руб.</t>
+    <t>648.59 руб.</t>
   </si>
   <si>
     <t>PND-301025</t>
   </si>
   <si>
     <t>T-ПНД.М.0.90-63.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 90 x 63  (1/10шт)</t>
   </si>
   <si>
-    <t>887.90 руб.</t>
+    <t>849.42 руб.</t>
   </si>
   <si>
     <t>PND-301026</t>
   </si>
   <si>
     <t>T-ПНД.М.0.90-75.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 90 x 75  (1/10шт)</t>
   </si>
   <si>
-    <t>1 049.39 руб.</t>
+    <t>1 003.90 руб.</t>
   </si>
   <si>
     <t>PND-301027</t>
   </si>
   <si>
     <t>T-ПНД.М.0.110-63.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 110 x 63  (1/8шт)</t>
   </si>
   <si>
-    <t>1 457.34 руб.</t>
+    <t>1 394.17 руб.</t>
   </si>
   <si>
     <t>PND-301028</t>
   </si>
   <si>
     <t>T-ПНД.М.0.110-75.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 110 x 75  (1/6шт)</t>
   </si>
   <si>
-    <t>1 520.34 руб.</t>
+    <t>1 454.45 руб.</t>
   </si>
   <si>
     <t>PND-301029</t>
   </si>
   <si>
     <t>T-ПНД.М.0.110-90.CN</t>
   </si>
   <si>
     <t>ПНД Муфта переxодная 110 x 90  (1/6шт)</t>
   </si>
   <si>
-    <t>1 618.82 руб.</t>
+    <t>1 548.66 руб.</t>
   </si>
   <si>
     <t>PND-301030</t>
   </si>
   <si>
     <t>T-ПНД.М.4.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 20 x 1/2"  (50/600шт)</t>
   </si>
   <si>
-    <t>33.89 руб.</t>
+    <t>34.29 руб.</t>
   </si>
   <si>
     <t>PND-301031</t>
   </si>
   <si>
     <t>017030303</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 20 x 3/4"  (40/560шт)</t>
   </si>
   <si>
     <t>PND-301032</t>
   </si>
   <si>
     <t>T-ПНД.М.4.25-12.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 25 x 1/2"  (30/360шт)</t>
   </si>
   <si>
-    <t>43.68 руб.</t>
+    <t>44.20 руб.</t>
   </si>
   <si>
     <t>PND-301033</t>
   </si>
   <si>
     <t>T-ПНД.М.4.25-34.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 25 x 3/4"  (30/360шт)</t>
   </si>
   <si>
     <t>45.13 руб.</t>
   </si>
   <si>
     <t>PND-301034</t>
   </si>
   <si>
     <t>T-ПНД.М.4.25-1.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 25 x 1"  (25/325шт)</t>
   </si>
   <si>
     <t>50.44 руб.</t>
   </si>
   <si>
     <t>PND-301035</t>
   </si>
   <si>
     <t>T-ПНД.М.4.32-34.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 32 x 3/4"  (15/210шт)</t>
   </si>
   <si>
-    <t>74.12 руб.</t>
+    <t>75.01 руб.</t>
   </si>
   <si>
     <t>PND-301036</t>
   </si>
   <si>
     <t>T-ПНД.М.4.32-1.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 32 x 1"  (15/210шт)</t>
   </si>
   <si>
     <t>PND-301037</t>
   </si>
   <si>
-    <t>017030310</t>
+    <t>T-ПНД.М.4.40-1.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 40 x 1"  (10/140шт)</t>
   </si>
   <si>
     <t>102.47 руб.</t>
   </si>
   <si>
     <t>PND-301038</t>
   </si>
   <si>
     <t>T-ПНД.М.4.40-114.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 40 x 1.1/4"  (10/130шт)</t>
   </si>
   <si>
     <t>110.44 руб.</t>
   </si>
   <si>
     <t>PND-301039</t>
   </si>
   <si>
     <t>T-ПНД.М.4.50-114.CN</t>
   </si>
@@ -684,147 +684,147 @@
   <si>
     <t>284.05 руб.</t>
   </si>
   <si>
     <t>PND-301042</t>
   </si>
   <si>
     <t>T-ПНД.М.4.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 63 x 2"  (1/42шт)</t>
   </si>
   <si>
     <t>299.72 руб.</t>
   </si>
   <si>
     <t>PND-301043</t>
   </si>
   <si>
     <t>T-ПНД.М.4.75-2.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 75 x 2"  (1/27шт)</t>
   </si>
   <si>
-    <t>543.22 руб.</t>
+    <t>519.68 руб.</t>
   </si>
   <si>
     <t>PND-301044</t>
   </si>
   <si>
     <t>T-ПНД.М.4.75-212.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба  75 x 2.1/2" (1/27шт)</t>
   </si>
   <si>
     <t>PND-301045</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 75 x 2.1/2"  (4/12шт)</t>
   </si>
   <si>
-    <t>496.01 руб.</t>
+    <t>473.23 руб.</t>
   </si>
   <si>
     <t>PND-301046</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 90 x 2.1/2"  (4/16шт)</t>
   </si>
   <si>
-    <t>669.52 руб.</t>
+    <t>638.78 руб.</t>
   </si>
   <si>
     <t>PND-301047</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 90 x 3"  (4/16шт)</t>
   </si>
   <si>
-    <t>676.53 руб.</t>
+    <t>645.47 руб.</t>
   </si>
   <si>
     <t>PND-301048</t>
   </si>
   <si>
     <t>017030321</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 110 x 3"  (1/8шт)</t>
   </si>
   <si>
-    <t>1 130.13 руб.</t>
+    <t>1 081.15 руб.</t>
   </si>
   <si>
     <t>PND-301049</t>
   </si>
   <si>
     <t>T-ПНД.М.4.110-4.CN</t>
   </si>
   <si>
     <t>ПНД Муфта вн. резьба 110 x 4"  (1/8шт)</t>
   </si>
   <si>
-    <t>1 138.60 руб.</t>
+    <t>1 089.25 руб.</t>
   </si>
   <si>
     <t>PND-301050</t>
   </si>
   <si>
     <t>T-ПНД.М.5.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 20 x 1/2"  (50/600шт)</t>
   </si>
   <si>
     <t>26.81 руб.</t>
   </si>
   <si>
     <t>PND-301051</t>
   </si>
   <si>
     <t>T-ПНД.М.5.20-34.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 20 x 3/4"  (50/600шт)</t>
   </si>
   <si>
-    <t>28.33 руб.</t>
+    <t>28.66 руб.</t>
   </si>
   <si>
     <t>PND-301052</t>
   </si>
   <si>
     <t>T-ПНД.М.5.25-12.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 25 x 1/2"  (30/360шт)</t>
   </si>
   <si>
-    <t>42.36 руб.</t>
+    <t>42.86 руб.</t>
   </si>
   <si>
     <t>PND-301053</t>
   </si>
   <si>
     <t>T-ПНД.М.5.25-34.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 25 x 3/4"  (30/360шт)</t>
   </si>
   <si>
     <t>43.80 руб.</t>
   </si>
   <si>
     <t>PND-301054</t>
   </si>
   <si>
     <t>T-ПНД.М.5.25-1.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 25 x1"  (30/330шт)</t>
   </si>
   <si>
     <t>44.86 руб.</t>
   </si>
@@ -849,51 +849,51 @@
   <si>
     <t>ПНД Муфта нар. резьба 32 x 3/4"  (15/240шт)</t>
   </si>
   <si>
     <t>70.08 руб.</t>
   </si>
   <si>
     <t>PND-301057</t>
   </si>
   <si>
     <t>T-ПНД.М.5.32-1.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 32 x 1"  (15/210шт)</t>
   </si>
   <si>
     <t>PND-301058</t>
   </si>
   <si>
     <t>T-ПНД.М.5.32-114.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 32 x 1.1/4"  (15/210шт)</t>
   </si>
   <si>
-    <t>71.21 руб.</t>
+    <t>72.06 руб.</t>
   </si>
   <si>
     <t>PND-301059</t>
   </si>
   <si>
     <t>T-ПНД.М.5.40-1.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 40 x 1"  (10/130шт)</t>
   </si>
   <si>
     <t>116.01 руб.</t>
   </si>
   <si>
     <t>PND-301060</t>
   </si>
   <si>
     <t>017030412</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 40 x 1.1/4"  (10/130шт)</t>
   </si>
   <si>
     <t>127.43 руб.</t>
   </si>
@@ -966,108 +966,108 @@
   <si>
     <t>273.70 руб.</t>
   </si>
   <si>
     <t>PND-301067</t>
   </si>
   <si>
     <t>T-ПНД.М.5.63-212.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 63 x 2.1/2"  (1/46шт)</t>
   </si>
   <si>
     <t>268.12 руб.</t>
   </si>
   <si>
     <t>PND-301068</t>
   </si>
   <si>
     <t>T-ПНД.М.5.75-2.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 75 x 2"  (1/27шт)</t>
   </si>
   <si>
-    <t>481.54 руб.</t>
+    <t>460.67 руб.</t>
   </si>
   <si>
     <t>PND-301069</t>
   </si>
   <si>
     <t>T-ПНД.М.5.75-212.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 75 x 2.1/2"  (1/27шт)</t>
   </si>
   <si>
-    <t>484.45 руб.</t>
+    <t>463.46 руб.</t>
   </si>
   <si>
     <t>PND-301070</t>
   </si>
   <si>
     <t>T-ПНД.М.5.75-3.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 75 x 3"  (1/24шт)</t>
   </si>
   <si>
-    <t>491.34 руб.</t>
+    <t>470.04 руб.</t>
   </si>
   <si>
     <t>PND-301071</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 90 x 2.1/2"  (4/16шт)</t>
   </si>
   <si>
-    <t>99.80 руб.</t>
+    <t>95.48 руб.</t>
   </si>
   <si>
     <t>PND-301072</t>
   </si>
   <si>
     <t>T-ПНД.М.5.90-3.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 90 x 3"  (1/14шт)</t>
   </si>
   <si>
-    <t>749.18 руб.</t>
+    <t>716.71 руб.</t>
   </si>
   <si>
     <t>PND-301073</t>
   </si>
   <si>
     <t>Т-ПНД.М.5.110-4.CN</t>
   </si>
   <si>
     <t>ПНД Муфта нар. резьба 110 x 4"  (1/10шт)</t>
   </si>
   <si>
-    <t>1 184.13 руб.</t>
+    <t>1 132.81 руб.</t>
   </si>
   <si>
     <t>PND-301074</t>
   </si>
   <si>
     <t>T-ПНД.О.0.20-20.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 20 x 20  (25/325шт)</t>
   </si>
   <si>
     <t>PND-301075</t>
   </si>
   <si>
     <t>T-ПНД.О.0.25-25.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 25 x 25  (15/180шт)</t>
   </si>
   <si>
     <t>75.66 руб.</t>
   </si>
   <si>
     <t>PND-301076</t>
   </si>
@@ -1104,75 +1104,75 @@
   <si>
     <t>327.59 руб.</t>
   </si>
   <si>
     <t>PND-301079</t>
   </si>
   <si>
     <t>T-ПНД.О.0.63-63.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 63 x 63  (1/20шт)</t>
   </si>
   <si>
     <t>506.25 руб.</t>
   </si>
   <si>
     <t>PND-301080</t>
   </si>
   <si>
     <t>T-ПНД.О.0.75-75.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 75 x 75  (1/10шт)</t>
   </si>
   <si>
-    <t>933.17 руб.</t>
+    <t>892.73 руб.</t>
   </si>
   <si>
     <t>PND-301081</t>
   </si>
   <si>
     <t>T-ПНД.О.0.90-90.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 90 x 90  (1/6шт)</t>
   </si>
   <si>
-    <t>1 444.63 руб.</t>
+    <t>1 382.02 руб.</t>
   </si>
   <si>
     <t>PND-301082</t>
   </si>
   <si>
     <t>T-ПНД.О.0.110-110.CN</t>
   </si>
   <si>
     <t>ПНД Отвод 110 x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>2 604.67 руб.</t>
+    <t>2 491.78 руб.</t>
   </si>
   <si>
     <t>PND-301083</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 25 x 20  (15/165шт)</t>
   </si>
   <si>
     <t>61.60 руб.</t>
   </si>
   <si>
     <t>PND-301084</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 32 x 25  (10/120шт)</t>
   </si>
   <si>
     <t>109.11 руб.</t>
   </si>
   <si>
     <t>PND-301085</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 40 x 32  (5/60шт)</t>
   </si>
@@ -1182,141 +1182,141 @@
   <si>
     <t>PND-301086</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 50 x 40  (4/36шт)</t>
   </si>
   <si>
     <t>249.91 руб.</t>
   </si>
   <si>
     <t>PND-301087</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 63 x 50  (4/24шт)</t>
   </si>
   <si>
     <t>408.30 руб.</t>
   </si>
   <si>
     <t>PND-301088</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 75 x 63  (2/16шт)</t>
   </si>
   <si>
-    <t>746.64 руб.</t>
+    <t>712.35 руб.</t>
   </si>
   <si>
     <t>PND-301089</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 90 x 75  (1/10шт)</t>
   </si>
   <si>
-    <t>1 125.22 руб.</t>
+    <t>1 073.55 руб.</t>
   </si>
   <si>
     <t>PND-301090</t>
   </si>
   <si>
     <t>ПНД Отвод переходной 110 x 90  (1/4шт)</t>
   </si>
   <si>
-    <t>1 715.87 руб.</t>
+    <t>1 637.08 руб.</t>
   </si>
   <si>
     <t>PND-301091</t>
   </si>
   <si>
     <t>T-ПНД.О.4.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 20 x 1/2"  (40/520шт)</t>
   </si>
   <si>
-    <t>39.71 руб.</t>
+    <t>40.18 руб.</t>
   </si>
   <si>
     <t>PND-301092</t>
   </si>
   <si>
     <t>T-ПНД.О.4.20-34.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 20 x 3/4"  (40/480шт)</t>
   </si>
   <si>
     <t>46.46 руб.</t>
   </si>
   <si>
     <t>PND-301093</t>
   </si>
   <si>
     <t>T-ПНД.О.4.25-12.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 25 x 1/2"  (25/325шт)</t>
   </si>
   <si>
-    <t>52.95 руб.</t>
+    <t>53.58 руб.</t>
   </si>
   <si>
     <t>PND-301094</t>
   </si>
   <si>
     <t>017030605</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 25 x 3/4"  (25/325шт)</t>
   </si>
   <si>
     <t>53.09 руб.</t>
   </si>
   <si>
     <t>PND-301095</t>
   </si>
   <si>
     <t>T-ПНД.О.4.25-1.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 25 x 1"  (20/260шт)</t>
   </si>
   <si>
     <t>66.37 руб.</t>
   </si>
   <si>
     <t>PND-301096</t>
   </si>
   <si>
     <t>T-ПНД.О.4.32-34.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 32 x 3/4"  (15/180шт)</t>
   </si>
   <si>
-    <t>90.01 руб.</t>
+    <t>91.08 руб.</t>
   </si>
   <si>
     <t>PND-301097</t>
   </si>
   <si>
     <t>T-ПНД.О.4.32-1.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 32 x 1"  (10/160шт)</t>
   </si>
   <si>
     <t>93.18 руб.</t>
   </si>
   <si>
     <t>PND-301098</t>
   </si>
   <si>
     <t>017030616</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 40 x 1"  (8/96шт)</t>
   </si>
   <si>
     <t>146.54 руб.</t>
   </si>
@@ -1371,189 +1371,189 @@
   <si>
     <t>ПНД Отвод вн. резьба 63 x 1.1/2"  (1/35шт)</t>
   </si>
   <si>
     <t>405.90 руб.</t>
   </si>
   <si>
     <t>PND-301104</t>
   </si>
   <si>
     <t>T-ПНД.О.4.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 63 x 2"  (1/35шт)</t>
   </si>
   <si>
     <t>PND-301105</t>
   </si>
   <si>
     <t>017030620</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 75 x 2"  (1/15шт)</t>
   </si>
   <si>
-    <t>654.41 руб.</t>
+    <t>626.05 руб.</t>
   </si>
   <si>
     <t>PND-301106</t>
   </si>
   <si>
     <t>017030612</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 75 x 2.1/2"  (1/15шт)</t>
   </si>
   <si>
-    <t>662.88 руб.</t>
+    <t>634.15 руб.</t>
   </si>
   <si>
     <t>PND-301107</t>
   </si>
   <si>
     <t>017030621</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 75 x 3"  (1/15шт)</t>
   </si>
   <si>
-    <t>692.53 руб.</t>
+    <t>662.52 руб.</t>
   </si>
   <si>
     <t>PND-301108</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 90 x 2.1/2"  (1/10шт)</t>
   </si>
   <si>
-    <t>992.01 руб.</t>
+    <t>946.46 руб.</t>
   </si>
   <si>
     <t>PND-301109</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 90 x 3"  (1/14шт)</t>
   </si>
   <si>
-    <t>1 055.11 руб.</t>
+    <t>1 006.66 руб.</t>
   </si>
   <si>
     <t>PND-301110</t>
   </si>
   <si>
     <t>T-ПНД.О.4.90-4.CN</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 90 x 4"  (1/10шт)</t>
   </si>
   <si>
-    <t>1 162.96 руб.</t>
+    <t>1 112.55 руб.</t>
   </si>
   <si>
     <t>PND-301111</t>
   </si>
   <si>
     <t>017030614</t>
   </si>
   <si>
     <t>ПНД Отвод вн. резьба 110 x 4"  (1/6шт)</t>
   </si>
   <si>
-    <t>1 768.66 руб.</t>
+    <t>1 692.00 руб.</t>
   </si>
   <si>
     <t>PND-301112</t>
   </si>
   <si>
     <t>T-ПНД.О.5.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 20 x 1/2"  (40/520шт)</t>
   </si>
   <si>
-    <t>35.74 руб.</t>
+    <t>36.16 руб.</t>
   </si>
   <si>
     <t>PND-301113</t>
   </si>
   <si>
     <t>T-ПНД.О.5.20-34.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 20 x 3/4"  (40/480шт)</t>
   </si>
   <si>
     <t>41.15 руб.</t>
   </si>
   <si>
     <t>PND-301114</t>
   </si>
   <si>
     <t>T-ПНД.О.5.25-12.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 25 x 1/2"  (25/325шт)</t>
   </si>
   <si>
-    <t>55.59 руб.</t>
+    <t>56.25 руб.</t>
   </si>
   <si>
     <t>PND-301115</t>
   </si>
   <si>
     <t>T-ПНД.О.5.25-34.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 25 x 3/4"  (25/325шт)</t>
   </si>
   <si>
-    <t>54.27 руб.</t>
+    <t>54.91 руб.</t>
   </si>
   <si>
     <t>PND-301116</t>
   </si>
   <si>
     <t>T-ПНД.О.5.25-1.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 25 x 1"  (25/250шт)</t>
   </si>
   <si>
     <t>58.40 руб.</t>
   </si>
   <si>
     <t>PND-301117</t>
   </si>
   <si>
     <t>T-ПНД.О.5.32-34.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 32 x 3/4"  (15/210шт)</t>
   </si>
   <si>
-    <t>84.18 руб.</t>
+    <t>85.18 руб.</t>
   </si>
   <si>
     <t>PND-301118</t>
   </si>
   <si>
     <t>T-ПНД.О.5.32-1.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 32 x 1"  (15/180шт)</t>
   </si>
   <si>
     <t>86.54 руб.</t>
   </si>
   <si>
     <t>PND-301119</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 32 x1.1/4"  (10/100шт)</t>
   </si>
   <si>
     <t>84.48 руб.</t>
   </si>
   <si>
     <t>PND-301120</t>
   </si>
@@ -1599,108 +1599,108 @@
   <si>
     <t>340.07 руб.</t>
   </si>
   <si>
     <t>PND-301124</t>
   </si>
   <si>
     <t>T-ПНД.О.5.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 63 x 2"  (1/40шт)</t>
   </si>
   <si>
     <t>332.90 руб.</t>
   </si>
   <si>
     <t>PND-301125</t>
   </si>
   <si>
     <t>017030719</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 75 x 2"  (1/15шт)</t>
   </si>
   <si>
-    <t>580.55 руб.</t>
+    <t>555.39 руб.</t>
   </si>
   <si>
     <t>PND-301126</t>
   </si>
   <si>
     <t>017030714</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 75 x 2.1/2"  (1/15шт)</t>
   </si>
   <si>
-    <t>608.08 руб.</t>
+    <t>581.73 руб.</t>
   </si>
   <si>
     <t>PND-301127</t>
   </si>
   <si>
     <t>017030720</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 75 x 3"  (1/15шт)</t>
   </si>
   <si>
-    <t>612.85 руб.</t>
+    <t>586.29 руб.</t>
   </si>
   <si>
     <t>PND-301128</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 90 x 2.1/2"  (1/10шт)</t>
   </si>
   <si>
     <t>PND-301129</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 90 x 3"  (1/14шт)</t>
   </si>
   <si>
     <t>PND-301130</t>
   </si>
   <si>
     <t>017030722</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 90 x 4"  (1/10шт)</t>
   </si>
   <si>
-    <t>1 093.33 руб.</t>
+    <t>1 045.95 руб.</t>
   </si>
   <si>
     <t>PND-301131</t>
   </si>
   <si>
     <t>ПНД Отвод нар. резьба 110 x 4"  (1/6шт)</t>
   </si>
   <si>
-    <t>1 577.41 руб.</t>
+    <t>1 504.97 руб.</t>
   </si>
   <si>
     <t>PND-301132</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.20-20-20.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 20 x 20 x 20  (15/195шт)</t>
   </si>
   <si>
     <t>79.64 руб.</t>
   </si>
   <si>
     <t>PND-301133</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.25-25-25.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 25 x 25 x 25  (10/110шт)</t>
   </si>
   <si>
     <t>116.28 руб.</t>
   </si>
@@ -1737,117 +1737,117 @@
   <si>
     <t>480.77 руб.</t>
   </si>
   <si>
     <t>PND-301137</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.63-63-63.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 63 x 63 x 63  (1/17шт)</t>
   </si>
   <si>
     <t>776.23 руб.</t>
   </si>
   <si>
     <t>PND-301138</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.75-75-75.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 75 x 75 x 75  (1/7шт)</t>
   </si>
   <si>
-    <t>1 434.30 руб.</t>
+    <t>1 372.14 руб.</t>
   </si>
   <si>
     <t>PND-301139</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.90-90-90.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 90 x 90 x 90  (1/5шт)</t>
   </si>
   <si>
-    <t>2 228.23 руб.</t>
+    <t>2 131.65 руб.</t>
   </si>
   <si>
     <t>PND-301140</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.110-110-110.CN</t>
   </si>
   <si>
     <t>ПНД Тройник 110 x 110 x 110  (1/2шт)</t>
   </si>
   <si>
-    <t>3 759.95 руб.</t>
+    <t>3 596.99 руб.</t>
   </si>
   <si>
     <t>PND-301141</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.25-20-25.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 25 x 20 x 25  (10/140шт)</t>
   </si>
   <si>
-    <t>119.13 руб.</t>
+    <t>120.54 руб.</t>
   </si>
   <si>
     <t>PND-301142</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 25 x 32 x 25  (10/70шт)</t>
   </si>
   <si>
     <t>PND-301143</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.32-20-32.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 32 x 20 x 32  (6/90шт)</t>
   </si>
   <si>
-    <t>162.54 руб.</t>
+    <t>164.48 руб.</t>
   </si>
   <si>
     <t>PND-301144</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.32-25-32.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 32 x 25 x 32  (6/84шт)</t>
   </si>
   <si>
-    <t>171.81 руб.</t>
+    <t>173.85 руб.</t>
   </si>
   <si>
     <t>PND-301145</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.40-25-40.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 40 x 25 x 40  (4/52шт)</t>
   </si>
   <si>
     <t>263.61 руб.</t>
   </si>
   <si>
     <t>PND-301146</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 40 x 32 x 40  (5/30шт)</t>
   </si>
   <si>
     <t>255.19 руб.</t>
   </si>
   <si>
     <t>PND-301147</t>
   </si>
@@ -1914,195 +1914,195 @@
   <si>
     <t>719.16 руб.</t>
   </si>
   <si>
     <t>PND-301153</t>
   </si>
   <si>
     <t>017031136</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 63 x 50 x 63  (1/17шт)</t>
   </si>
   <si>
     <t>785.79 руб.</t>
   </si>
   <si>
     <t>PND-301154</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.75-50-75.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 75 x 50 x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 239.46 руб.</t>
+    <t>1 185.74 руб.</t>
   </si>
   <si>
     <t>PND-301155</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.75-63-75.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 75 x 63 x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 328.15 руб.</t>
+    <t>1 270.58 руб.</t>
   </si>
   <si>
     <t>PND-301156</t>
   </si>
   <si>
     <t>T-ПНД.Тр.0.90-63-90.CN</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 90 x 63 x 90  (1/4шт)</t>
   </si>
   <si>
-    <t>2 045.56 руб.</t>
+    <t>1 956.90 руб.</t>
   </si>
   <si>
     <t>PND-301157</t>
   </si>
   <si>
     <t>017031146</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 90 x 75 x 90  (1/4шт)</t>
   </si>
   <si>
-    <t>2 353.44 руб.</t>
+    <t>2 251.44 руб.</t>
   </si>
   <si>
     <t>PND-301158</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 110 x 63 x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>2 946.25 руб.</t>
+    <t>2 810.95 руб.</t>
   </si>
   <si>
     <t>PND-301159</t>
   </si>
   <si>
     <t>017031150</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 110 x 75 x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>3 202.96 руб.</t>
+    <t>3 064.14 руб.</t>
   </si>
   <si>
     <t>PND-301160</t>
   </si>
   <si>
     <t>017031151</t>
   </si>
   <si>
     <t>ПНД Тройник переxодной 110 x 90 x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>3 328.44 руб.</t>
+    <t>3 184.18 руб.</t>
   </si>
   <si>
     <t>PND-301161</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 20 x 1/2" x 20  (20/280шт)</t>
   </si>
   <si>
-    <t>79.42 руб.</t>
+    <t>80.36 руб.</t>
   </si>
   <si>
     <t>PND-301162</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.25-12.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 25 x 1/2" x 25  (10/180шт)</t>
   </si>
   <si>
-    <t>96.63 руб.</t>
+    <t>97.78 руб.</t>
   </si>
   <si>
     <t>PND-301163</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.25-34.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 25 x 3/4" x 25  (10/160шт)</t>
   </si>
   <si>
-    <t>99.27 руб.</t>
+    <t>100.45 руб.</t>
   </si>
   <si>
     <t>PND-301164</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.32-12.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 32 x 1/2" x 32  (8/96шт)</t>
   </si>
   <si>
-    <t>149.31 руб.</t>
+    <t>151.08 руб.</t>
   </si>
   <si>
     <t>PND-301165</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.32-34.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 32 x 3/4" x 32  (8/96шт)</t>
   </si>
   <si>
     <t>PND-301166</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.32-1.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 32 x 1" x 32  (8/96шт)</t>
   </si>
   <si>
     <t>PND-301167</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 40 x 3/4" x 40  (5/40шт)</t>
   </si>
   <si>
-    <t>261.15 руб.</t>
+    <t>249.16 руб.</t>
   </si>
   <si>
     <t>PND-301168</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.40-1.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 40 x 1" x 40  (4/60шт)</t>
   </si>
   <si>
     <t>PND-301169</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.40-114.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 40 x 1.1/4" x 40  (4/60шт)</t>
   </si>
   <si>
     <t>258.30 руб.</t>
   </si>
   <si>
     <t>PND-301170</t>
   </si>
@@ -2172,183 +2172,183 @@
   <si>
     <t>564.93 руб.</t>
   </si>
   <si>
     <t>PND-301177</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 63 x 2" x 63  (1/18шт)</t>
   </si>
   <si>
     <t>617.48 руб.</t>
   </si>
   <si>
     <t>PND-301178</t>
   </si>
   <si>
     <t>T-ПНД.Тр.4.75-2.CN</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 75 x 2" x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 214.05 руб.</t>
+    <t>1 161.43 руб.</t>
   </si>
   <si>
     <t>PND-301179</t>
   </si>
   <si>
     <t>017031211</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 75 x 2.1/2" x 75  (1/9шт)</t>
   </si>
   <si>
     <t>PND-301180</t>
   </si>
   <si>
     <t>017031223</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 90 x 2.1/2" x 90  (1/6шт)</t>
   </si>
   <si>
-    <t>1 684.21 руб.</t>
+    <t>1 611.21 руб.</t>
   </si>
   <si>
     <t>PND-301181</t>
   </si>
   <si>
     <t>017031212</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 90 x 3" x 90  (1/6шт)</t>
   </si>
   <si>
-    <t>1 726.83 руб.</t>
+    <t>1 651.99 руб.</t>
   </si>
   <si>
     <t>PND-301182</t>
   </si>
   <si>
     <t>017031224</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 110 x 3" x 110  (1/4шт)</t>
   </si>
   <si>
-    <t>2 471.78 руб.</t>
+    <t>2 364.65 руб.</t>
   </si>
   <si>
     <t>PND-301183</t>
   </si>
   <si>
     <t>ПНД Тройник вн. резьба 110 x 4" x 110  (1/3шт)</t>
   </si>
   <si>
-    <t>2 287.24 руб.</t>
+    <t>2 182.21 руб.</t>
   </si>
   <si>
     <t>PND-301184</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.20-12.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 20 x 1/2" x 20  (20/280шт)</t>
   </si>
   <si>
-    <t>60.89 руб.</t>
+    <t>61.61 руб.</t>
   </si>
   <si>
     <t>PND-301185</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.20-34.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 20 x 3/4" x 20  (20/260шт)</t>
   </si>
   <si>
-    <t>62.21 руб.</t>
+    <t>62.95 руб.</t>
   </si>
   <si>
     <t>PND-301186</t>
   </si>
   <si>
     <t>017031304</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 25 x 1/2" x 25  (10/160шт)</t>
   </si>
   <si>
-    <t>88.68 руб.</t>
+    <t>89.74 руб.</t>
   </si>
   <si>
     <t>PND-301187</t>
   </si>
   <si>
     <t>017031305</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 25 x 3/4" x 25  (10/160шт)</t>
   </si>
   <si>
     <t>PND-301188</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.25-1.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 25 x 1" x 25  (10/160шт)</t>
   </si>
   <si>
     <t>92.91 руб.</t>
   </si>
   <si>
     <t>PND-301189</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.32-34.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 32 x 3/4" x 32  (8/88шт)</t>
   </si>
   <si>
     <t>PND-301190</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.32-1.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 32 x 1" x 32  (8/88шт)</t>
   </si>
   <si>
-    <t>153.28 руб.</t>
+    <t>155.10 руб.</t>
   </si>
   <si>
     <t>PND-301191</t>
   </si>
   <si>
     <t>017031315</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 40 x 1" x 40  (4/64шт)</t>
   </si>
   <si>
     <t>PND-301192</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.40-114.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 40 x 1.1/4" x 40  (4/64шт)</t>
   </si>
   <si>
     <t>PND-301193</t>
   </si>
   <si>
     <t>017031316</t>
   </si>
@@ -2379,171 +2379,171 @@
   <si>
     <t>PND-301196</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.50-112.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 50 x 1.1/2" x 50  (1/35шт)</t>
   </si>
   <si>
     <t>PND-301197</t>
   </si>
   <si>
     <t>017031319</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 50 x 2" x 50  (1/35шт)</t>
   </si>
   <si>
     <t>PND-301198</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 63 x 1.1/2" x 63  (3/21шт)</t>
   </si>
   <si>
-    <t>557.35 руб.</t>
+    <t>531.76 руб.</t>
   </si>
   <si>
     <t>PND-301199</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.63-112.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба  63 x 1.1/2" x 63 (1/18шт)</t>
   </si>
   <si>
     <t>612.70 руб.</t>
   </si>
   <si>
     <t>PND-301200</t>
   </si>
   <si>
     <t>T-ПНД.Тр.5.63-2.CN</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 63 x 2" x 63  (1/18шт)</t>
   </si>
   <si>
     <t>639.25 руб.</t>
   </si>
   <si>
     <t>PND-301201</t>
   </si>
   <si>
     <t>017031321</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 75 x 2" x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 058.39 руб.</t>
+    <t>1 012.52 руб.</t>
   </si>
   <si>
     <t>PND-301202</t>
   </si>
   <si>
     <t>017031311</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 75 x 2.1/2" x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 155.81 руб.</t>
+    <t>1 105.71 руб.</t>
   </si>
   <si>
     <t>PND-301203</t>
   </si>
   <si>
     <t>017031322</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 75 x 3" x 75  (1/9шт)</t>
   </si>
   <si>
-    <t>1 169.84 руб.</t>
+    <t>1 119.14 руб.</t>
   </si>
   <si>
     <t>PND-301204</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 90 x 2.1/2" x 90  (1/8шт)</t>
   </si>
   <si>
-    <t>1 601.94 руб.</t>
+    <t>1 528.38 руб.</t>
   </si>
   <si>
     <t>PND-301205</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 90 x 3" x 90  (1/8шт)</t>
   </si>
   <si>
     <t>PND-301206</t>
   </si>
   <si>
     <t>017031324</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 90 x 4" x 90  (1/5шт)</t>
   </si>
   <si>
-    <t>1 852.31 руб.</t>
+    <t>1 772.03 руб.</t>
   </si>
   <si>
     <t>PND-301207</t>
   </si>
   <si>
     <t>017031325</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 110 x 3" x 110  (1/4шт)</t>
   </si>
   <si>
-    <t>2 924.47 руб.</t>
+    <t>2 797.71 руб.</t>
   </si>
   <si>
     <t>PND-301208</t>
   </si>
   <si>
     <t>ПНД Тройник нар. резьба 110 x 4" x 110  (1/4шт)</t>
   </si>
   <si>
-    <t>2 671.08 руб.</t>
+    <t>2 548.42 руб.</t>
   </si>
   <si>
     <t>PND-301209</t>
   </si>
   <si>
     <t>017033002</t>
   </si>
   <si>
     <t>ПНД Заглушка 20  (40/640шт)</t>
   </si>
   <si>
-    <t>29.65 руб.</t>
+    <t>30.00 руб.</t>
   </si>
   <si>
     <t>PND-301210</t>
   </si>
   <si>
     <t>T-ПНД.З.0.25.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 25  (30/390шт)</t>
   </si>
   <si>
     <t>PND-301211</t>
   </si>
   <si>
     <t>T-ПНД.З.0.32.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 32  (20/240шт)</t>
   </si>
   <si>
     <t>63.71 руб.</t>
   </si>
   <si>
     <t>PND-301212</t>
   </si>
@@ -2565,63 +2565,63 @@
   <si>
     <t>ПНД Заглушка 50  (1/84шт)</t>
   </si>
   <si>
     <t>173.09 руб.</t>
   </si>
   <si>
     <t>PND-301214</t>
   </si>
   <si>
     <t>T-ПНД.З.0.63.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 63  (1/56шт)</t>
   </si>
   <si>
     <t>247.68 руб.</t>
   </si>
   <si>
     <t>PND-301215</t>
   </si>
   <si>
     <t>ПНД Заглушка 75  (4/32шт)</t>
   </si>
   <si>
-    <t>397.86 руб.</t>
+    <t>379.59 руб.</t>
   </si>
   <si>
     <t>PND-301216</t>
   </si>
   <si>
     <t>T-ПНД.З.0.90.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 90  (1/16шт)</t>
   </si>
   <si>
-    <t>724.04 руб.</t>
+    <t>692.65 руб.</t>
   </si>
   <si>
     <t>PND-301217</t>
   </si>
   <si>
     <t>T-ПНД.З.0.110.CN</t>
   </si>
   <si>
     <t>ПНД Заглушка 110  (1/10шт)</t>
   </si>
   <si>
     <t>PND-301219</t>
   </si>
   <si>
     <t>017033207</t>
   </si>
   <si>
     <t>ПНД Фланцевое соединение 50x1.1/2" с ответн. фланц. кольцом ст.3  (1/22шт)</t>
   </si>
   <si>
     <t>865.70 руб.</t>
   </si>
   <si>
     <t>PND-301221</t>
   </si>
@@ -2949,72 +2949,72 @@
   <si>
     <t>ПНД Кран шаровой вн./нар. 1"  (10/120шт)</t>
   </si>
   <si>
     <t>PND-301259</t>
   </si>
   <si>
     <t>PK-25-02</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 25x1/2" болт  (5/100шт)</t>
   </si>
   <si>
     <t>107.35 руб.</t>
   </si>
   <si>
     <t>PND-301260</t>
   </si>
   <si>
     <t>PK-26-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 25x3/4" болт  (1/180шт)</t>
   </si>
   <si>
-    <t>66.60 руб.</t>
+    <t>63.54 руб.</t>
   </si>
   <si>
     <t>PND-301261</t>
   </si>
   <si>
     <t>PK-26-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 25x3/4" болт  (5/100шт)</t>
   </si>
   <si>
     <t>PND-301262</t>
   </si>
   <si>
     <t>PK-34-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 32x1" болт  (1/180шт)</t>
   </si>
   <si>
-    <t>122.69 руб.</t>
+    <t>117.05 руб.</t>
   </si>
   <si>
     <t>PND-301263</t>
   </si>
   <si>
     <t>PK-32-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 32x1/2" болт  (5/90шт)</t>
   </si>
   <si>
     <t>112.63 руб.</t>
   </si>
   <si>
     <t>PND-301264</t>
   </si>
   <si>
     <t>PK-33-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 32x3/4" болт  (5/90шт)</t>
   </si>
   <si>
     <t>PND-301265</t>
   </si>
@@ -3027,51 +3027,51 @@
   <si>
     <t>137.27 руб.</t>
   </si>
   <si>
     <t>PND-301266</t>
   </si>
   <si>
     <t>PK-41-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 40x 3/4" болт  (4/60шт)</t>
   </si>
   <si>
     <t>140.79 руб.</t>
   </si>
   <si>
     <t>PND-301267</t>
   </si>
   <si>
     <t>PK-42-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 40x1" болт  (1/150шт)</t>
   </si>
   <si>
-    <t>119.18 руб.</t>
+    <t>113.71 руб.</t>
   </si>
   <si>
     <t>PND-301268</t>
   </si>
   <si>
     <t>PK-42</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 40x1" болт  (4/60шт)</t>
   </si>
   <si>
     <t>149.59 руб.</t>
   </si>
   <si>
     <t>PND-301269</t>
   </si>
   <si>
     <t>PK-50-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x 1/2" болт  (5/70шт)</t>
   </si>
   <si>
     <t>228.79 руб.</t>
   </si>
@@ -3081,63 +3081,63 @@
   <si>
     <t>PK-51-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x 3/4" болт  (5/70шт)</t>
   </si>
   <si>
     <t>PND-301271</t>
   </si>
   <si>
     <t>PK-52-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x1" болт  (4/40шт)</t>
   </si>
   <si>
     <t>PND-301272</t>
   </si>
   <si>
     <t>PK-53-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x1.1/4" болт  (1/100шт)</t>
   </si>
   <si>
-    <t>213.83 руб.</t>
+    <t>204.01 руб.</t>
   </si>
   <si>
     <t>PND-301273</t>
   </si>
   <si>
     <t>PK-52-04-1</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 50x1.1/4" болт  (1/40шт)</t>
   </si>
   <si>
-    <t>233.11 руб.</t>
+    <t>222.40 руб.</t>
   </si>
   <si>
     <t>PND-301274</t>
   </si>
   <si>
     <t>PK-63-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x 1/2" болт  (2/30шт)</t>
   </si>
   <si>
     <t>244.63 руб.</t>
   </si>
   <si>
     <t>PND-301275</t>
   </si>
   <si>
     <t>PK-64-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x 3/4" болт  (2/30шт)</t>
   </si>
   <si>
     <t>PND-301276</t>
   </si>
@@ -3147,153 +3147,153 @@
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x1" болт  (2/30шт)</t>
   </si>
   <si>
     <t>PND-301277</t>
   </si>
   <si>
     <t>PK-66</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x1.1/ 4" болт  (1/25шт)</t>
   </si>
   <si>
     <t>269.27 руб.</t>
   </si>
   <si>
     <t>PND-301278</t>
   </si>
   <si>
     <t>PK-63-05</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 63x11/2" болт  (2/25шт)</t>
   </si>
   <si>
-    <t>271.66 руб.</t>
+    <t>259.19 руб.</t>
   </si>
   <si>
     <t>PND-301279</t>
   </si>
   <si>
     <t>PK-75-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x 1/2" болт  (1/80шт)</t>
   </si>
   <si>
-    <t>364.56 руб.</t>
+    <t>347.82 руб.</t>
   </si>
   <si>
     <t>PND-301280</t>
   </si>
   <si>
     <t>PK-76-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x 3/4" болт  (2/20шт)</t>
   </si>
   <si>
     <t>307.98 руб.</t>
   </si>
   <si>
     <t>PND-301281</t>
   </si>
   <si>
     <t>PK-77-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x1" болт  (2/20шт)</t>
   </si>
   <si>
-    <t>306.72 руб.</t>
+    <t>292.63 руб.</t>
   </si>
   <si>
     <t>PND-301282</t>
   </si>
   <si>
     <t>PK-78-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x1.1/2" болт  (1/80шт)</t>
   </si>
   <si>
-    <t>259.40 руб.</t>
+    <t>247.48 руб.</t>
   </si>
   <si>
     <t>PND-301283</t>
   </si>
   <si>
     <t>PK-76-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x1.1/4" болт  (2/20шт)</t>
   </si>
   <si>
     <t>367.82 руб.</t>
   </si>
   <si>
     <t>PND-301284</t>
   </si>
   <si>
     <t>PK-75-06</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 75x2" болт  (2/20шт)</t>
   </si>
   <si>
-    <t>427.65 руб.</t>
+    <t>408.01 руб.</t>
   </si>
   <si>
     <t>PND-301285</t>
   </si>
   <si>
     <t>#########</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90 x 1/2" болт  (1/15шт)</t>
   </si>
   <si>
     <t>PND-301286</t>
   </si>
   <si>
     <t>PK-90-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90 х 3/4" болт  (1/15шт)</t>
   </si>
   <si>
     <t>PND-301287</t>
   </si>
   <si>
     <t>PK-91-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90 х1" болт  (1/15шт)</t>
   </si>
   <si>
-    <t>366.31 руб.</t>
+    <t>349.49 руб.</t>
   </si>
   <si>
     <t>PND-301288</t>
   </si>
   <si>
     <t>PK-90-06</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90x 1.1/4" болт  (2/15шт)</t>
   </si>
   <si>
     <t>466.38 руб.</t>
   </si>
   <si>
     <t>PND-301289</t>
   </si>
   <si>
     <t>PK-90-05</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 90x1.1/2" болт  (1/15шт)</t>
   </si>
   <si>
     <t>PND-301290</t>
   </si>
@@ -3312,237 +3312,237 @@
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 x1/2" болт  (1/15шт)</t>
   </si>
   <si>
     <t>447.02 руб.</t>
   </si>
   <si>
     <t>PND-301292</t>
   </si>
   <si>
     <t>PK-110-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 х 3/4" болт  (1/15шт)</t>
   </si>
   <si>
     <t>PND-301293</t>
   </si>
   <si>
     <t>PK-111-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 х1" болт  (1/15шт)</t>
   </si>
   <si>
-    <t>445.18 руб.</t>
+    <t>424.74 руб.</t>
   </si>
   <si>
     <t>PND-301294</t>
   </si>
   <si>
     <t>PK-112-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 х1.1/ 4" болт  (1/15шт)</t>
   </si>
   <si>
     <t>522.69 руб.</t>
   </si>
   <si>
     <t>PND-301295</t>
   </si>
   <si>
     <t>PK-113-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110 х1.1/2" болт  (2/15шт)</t>
   </si>
   <si>
     <t>PND-301296</t>
   </si>
   <si>
     <t>PK-110-06</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110x 2" болт  (2/15шт)</t>
   </si>
   <si>
-    <t>520.54 руб.</t>
+    <t>496.64 руб.</t>
   </si>
   <si>
     <t>PND-301297</t>
   </si>
   <si>
     <t>PK-116-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110х2.1/2" болт  (1/35шт)</t>
   </si>
   <si>
-    <t>417.14 руб.</t>
+    <t>397.98 руб.</t>
   </si>
   <si>
     <t>PND-301298</t>
   </si>
   <si>
     <t>PK-117-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 110х3" болт  (1/25шт)</t>
   </si>
   <si>
-    <t>1 370.59 руб.</t>
+    <t>1 307.65 руб.</t>
   </si>
   <si>
     <t>PND-301299</t>
   </si>
   <si>
     <t>PK-125-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 125 x 1/2" болт  (1/10шт)</t>
   </si>
   <si>
-    <t>692.31 руб.</t>
+    <t>660.52 руб.</t>
   </si>
   <si>
     <t>PND-301300</t>
   </si>
   <si>
     <t>PK-129-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 125 х 1" болт  (1/10шт)</t>
   </si>
   <si>
-    <t>662.51 руб.</t>
+    <t>632.09 руб.</t>
   </si>
   <si>
     <t>PND-301301</t>
   </si>
   <si>
     <t>PK-125-06</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 125x 2" болт  (1/10шт)</t>
   </si>
   <si>
     <t>PND-301302</t>
   </si>
   <si>
     <t>PK-126-04</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 125х1.1/2" болт  (1/25шт)</t>
   </si>
   <si>
-    <t>490.75 руб.</t>
+    <t>468.21 руб.</t>
   </si>
   <si>
     <t>PND-301303</t>
   </si>
   <si>
     <t>PK-160-03</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 160х 1" болт  (1/20шт)</t>
   </si>
   <si>
-    <t>1 204.09 руб.</t>
+    <t>1 148.80 руб.</t>
   </si>
   <si>
     <t>PND-301304</t>
   </si>
   <si>
     <t>PK-160-01</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 160х 11/4" болт  (1/20шт)</t>
   </si>
   <si>
     <t>PND-301305</t>
   </si>
   <si>
     <t>PK-160-3/4</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 160х 3/4" болт  (1/20шт)</t>
   </si>
   <si>
-    <t>927.16 руб.</t>
+    <t>884.59 руб.</t>
   </si>
   <si>
     <t>PND-301306</t>
   </si>
   <si>
     <t>ПНД Водоотвод врезка (седелка) 160х2" болт  (1/20шт)</t>
   </si>
   <si>
-    <t>1 221.61 руб.</t>
+    <t>1 165.52 руб.</t>
   </si>
   <si>
     <t>PND-301307</t>
   </si>
   <si>
     <t>017034001</t>
   </si>
   <si>
     <t>Ключ для фитингов ПНД 20-32  (1/600шт)</t>
   </si>
   <si>
-    <t>158.04 руб.</t>
+    <t>151.19 руб.</t>
   </si>
   <si>
     <t>PND-301308</t>
   </si>
   <si>
     <t>017034004</t>
   </si>
   <si>
     <t>Ключ для фитингов ПНД 75-110  (1/68шт)</t>
   </si>
   <si>
-    <t>210.72 руб.</t>
+    <t>201.59 руб.</t>
   </si>
   <si>
     <t>PND-301309</t>
   </si>
   <si>
     <t>Ключ для фитингов ПНД 32-63  (5/115шт)</t>
   </si>
   <si>
-    <t>178.77 руб.</t>
+    <t>170.56 руб.</t>
   </si>
   <si>
     <t>PND-301310</t>
   </si>
   <si>
     <t>Ключ для фитингов ПНД 63-110  (5/40шт)</t>
   </si>
   <si>
-    <t>466.21 руб.</t>
+    <t>444.80 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -13396,51 +13396,51 @@
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1433.20</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882925</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*843.60</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882922</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1"/>
@@ -13583,751 +13583,751 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827615</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*0.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827618</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2">
         <v>10</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*0.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827623</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" s="1">
         <v>10008334</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*99.25</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827656</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*97.26</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955152</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*49.11</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>955153</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>61</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*76.99</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>955154</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>65</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*118.13</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>955155</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*186.36</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>955156</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>38</v>
+      <c r="G21" s="2">
+        <v>7</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*293.08</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>955157</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>38</v>
+      <c r="G22" s="2">
+        <v>8</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*449.71</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955158</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*863.55</f>
+        <f>J23*826.12</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>955159</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1267.26</f>
+        <f>J24*1212.33</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>955160</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1949.73</f>
+        <f>J25*1865.23</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955161</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*69.89</f>
+        <f>J26*70.72</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955162</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*107.22</f>
+        <f>J27*108.49</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>955163</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*103.53</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>955164</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*129.28</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955165</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*139.90</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>955166</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*156.89</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>955167</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*216.09</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955168</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*230.43</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955169</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D34" s="1" t="s">
@@ -14387,52 +14387,52 @@
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*318.03</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>955171</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="G36" s="2">
-        <v>8</v>
+      <c r="G36" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*318.03</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>955172</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="1" t="s">
@@ -14505,389 +14505,389 @@
       <c r="C39" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*623.17</f>
+        <f>J39*596.16</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>955175</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*677.97</f>
+        <f>J40*648.59</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>955176</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*887.90</f>
+        <f>J41*849.42</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>955177</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1049.39</f>
+        <f>J42*1003.90</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>955178</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*1457.34</f>
+        <f>J43*1394.17</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>955179</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1520.34</f>
+        <f>J44*1454.45</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>955180</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1618.82</f>
+        <f>J45*1548.66</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>955181</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*33.89</f>
+        <f>J46*34.29</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>955182</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*33.89</f>
+        <f>J47*34.29</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>955183</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*43.68</f>
+        <f>J48*44.20</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>955184</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*45.13</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>955185</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D50" s="1" t="s">
@@ -14925,144 +14925,144 @@
       <c r="C51" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*74.12</f>
+        <f>J51*75.01</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>955187</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*76.99</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>955188</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*102.47</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>955189</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="G54" s="2">
-        <v>7</v>
+      <c r="G54" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*110.44</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>955190</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D55" s="1" t="s">
@@ -15157,309 +15157,309 @@
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*284.05</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>955193</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="G58" s="2" t="s">
-        <v>38</v>
+      <c r="G58" s="2">
+        <v>9</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*299.72</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>955194</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*543.22</f>
+        <f>J59*519.68</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>955195</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*543.22</f>
+        <f>J60*519.68</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>955196</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D61" s="1">
         <v>6175</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*496.01</f>
+        <f>J61*473.23</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>955197</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D62" s="1">
         <v>6190</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>231</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*669.52</f>
+        <f>J62*638.78</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>955198</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D63" s="1">
         <v>6191</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*676.53</f>
+        <f>J63*645.47</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>955199</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*1130.13</f>
+        <f>J64*1081.15</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>955200</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*1138.60</f>
+        <f>J65*1089.25</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>955201</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H66" s="2">
@@ -15473,308 +15473,308 @@
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*26.81</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>955202</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*28.33</f>
+        <f>J67*28.66</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>955203</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="G68" s="2" t="s">
-        <v>52</v>
+      <c r="G68" s="2">
+        <v>4</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*42.36</f>
+        <f>J68*42.86</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>955204</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="G69" s="2" t="s">
-        <v>38</v>
+      <c r="G69" s="2">
+        <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*43.80</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>955205</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="G70" s="2" t="s">
-        <v>34</v>
+      <c r="G70" s="2">
+        <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*44.86</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>955206</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="G71" s="2" t="s">
-        <v>38</v>
+      <c r="G71" s="2">
+        <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*69.02</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>955207</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>270</v>
       </c>
       <c r="G72" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*70.08</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>955208</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>270</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*70.08</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>955209</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G74" s="2">
         <v>-1</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*71.21</f>
+        <f>J74*72.06</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>955210</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>281</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H75" s="2">
@@ -15787,52 +15787,52 @@
         <v>16</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*116.01</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>955211</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="G76" s="2" t="s">
-        <v>38</v>
+      <c r="G76" s="2">
+        <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*127.43</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>955212</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D77" s="1" t="s">
@@ -15997,52 +15997,52 @@
         <v>16</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*258.83</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>955217</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="G82" s="2" t="s">
-        <v>38</v>
+      <c r="G82" s="2">
+        <v>6</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*273.70</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>955218</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D83" s="1" t="s">
@@ -16080,226 +16080,226 @@
       <c r="C84" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>316</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*481.54</f>
+        <f>J84*460.67</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>955220</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*484.45</f>
+        <f>J85*463.46</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>955221</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*491.34</f>
+        <f>J86*470.04</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>955222</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D87" s="1">
         <v>6091</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>327</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*99.80</f>
+        <f>J87*95.48</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>955223</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>331</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*749.18</f>
+        <f>J88*716.71</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>955224</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>335</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*1184.13</f>
+        <f>J89*1132.81</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>955225</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H90" s="2">
@@ -16313,366 +16313,366 @@
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*49.11</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>955226</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>342</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*75.66</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>955227</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="G92" s="2" t="s">
-        <v>34</v>
+      <c r="G92" s="2">
+        <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*125.04</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>955228</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>350</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*189.01</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>955229</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="G94" s="2">
-        <v>3</v>
+      <c r="G94" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*327.59</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>955230</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>358</v>
       </c>
       <c r="G95" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*506.25</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>955231</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>362</v>
       </c>
       <c r="G96" s="2">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*933.17</f>
+        <f>J96*892.73</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>955232</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>366</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*1444.63</f>
+        <f>J97*1382.02</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>955233</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>370</v>
       </c>
       <c r="G98" s="2">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*2604.67</f>
+        <f>J98*2491.78</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>955234</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D99" s="1">
         <v>8320</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>373</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*61.60</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>955235</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D100" s="1">
         <v>8325</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>376</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*109.11</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>955236</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D101" s="1">
@@ -16780,249 +16780,249 @@
       <c r="C104" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D104" s="1">
         <v>8363</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>388</v>
       </c>
       <c r="G104" s="2">
         <v>0</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*746.64</f>
+        <f>J104*712.35</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>955240</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D105" s="1">
         <v>8375</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>391</v>
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*1125.22</f>
+        <f>J105*1073.55</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>955241</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D106" s="1">
         <v>8390</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>394</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*1715.87</f>
+        <f>J106*1637.08</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>955242</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>398</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*39.71</f>
+        <f>J107*40.18</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>955243</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>402</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*46.46</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>955244</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>404</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>406</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*52.95</f>
+        <f>J109*53.58</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>955245</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>410</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*53.09</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>955246</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D111" s="1" t="s">
@@ -17048,191 +17048,191 @@
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*66.37</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>955247</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>418</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*90.01</f>
+        <f>J112*91.08</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>955248</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>422</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*93.18</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>955249</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>426</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*146.54</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>955250</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>426</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*146.54</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>955251</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>433</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*238.39</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>955252</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D117" s="1" t="s">
@@ -17375,599 +17375,599 @@
       <c r="C121" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>451</v>
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*654.41</f>
+        <f>J121*626.05</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>955257</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>455</v>
       </c>
       <c r="G122" s="2">
         <v>0</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*662.88</f>
+        <f>J122*634.15</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>955258</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>459</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*692.53</f>
+        <f>J123*662.52</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>955259</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D124" s="1">
         <v>8277</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>462</v>
       </c>
       <c r="G124" s="2">
         <v>0</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*992.01</f>
+        <f>J124*946.46</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>955260</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D125" s="1">
         <v>8290</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>465</v>
       </c>
       <c r="G125" s="2">
         <v>0</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*1055.11</f>
+        <f>J125*1006.66</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>955261</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*1162.96</f>
+        <f>J126*1112.55</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>955262</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>473</v>
       </c>
       <c r="G127" s="2">
         <v>0</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*1768.66</f>
+        <f>J127*1692.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>955263</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>477</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*35.74</f>
+        <f>J128*36.16</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>955264</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>480</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>481</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*41.15</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>955265</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>485</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*55.59</f>
+        <f>J130*56.25</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>955266</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>486</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>488</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>489</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*54.27</f>
+        <f>J131*54.91</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>955267</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>490</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>493</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*58.40</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>955268</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>497</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*84.18</f>
+        <f>J133*85.18</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>955269</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>498</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>501</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*86.54</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>955270</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D135" s="1">
         <v>8134</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>504</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*84.48</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>955271</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>508</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*137.25</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>955272</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>508</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*137.25</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>955273</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D138" s="1" t="s">
@@ -18075,319 +18075,319 @@
       <c r="C141" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>525</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>527</v>
       </c>
       <c r="G141" s="2">
         <v>0</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*580.55</f>
+        <f>J141*555.39</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>955277</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>528</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>531</v>
       </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K142" s="2" t="str">
-        <f>J142*608.08</f>
+        <f>J142*581.73</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>955278</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>532</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>535</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K143" s="2" t="str">
-        <f>J143*612.85</f>
+        <f>J143*586.29</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>955279</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D144" s="1">
         <v>8177</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>462</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K144" s="2" t="str">
-        <f>J144*992.01</f>
+        <f>J144*946.46</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>955280</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>538</v>
       </c>
       <c r="D145" s="1">
         <v>8190</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>462</v>
       </c>
       <c r="G145" s="2">
         <v>0</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K145" s="2" t="str">
-        <f>J145*992.01</f>
+        <f>J145*946.46</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>955281</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>543</v>
       </c>
       <c r="G146" s="2">
         <v>0</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*1093.33</f>
+        <f>J146*1045.95</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>955282</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="D147" s="1">
         <v>8193</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>546</v>
       </c>
       <c r="G147" s="2">
         <v>0</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K147" s="2" t="str">
-        <f>J147*1577.41</f>
+        <f>J147*1504.97</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>955283</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>550</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*79.64</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>955284</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>554</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K149" s="2" t="str">
         <f>J149*116.28</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>955285</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D150" s="1" t="s">
@@ -18448,51 +18448,51 @@
       </c>
       <c r="K151" s="2" t="str">
         <f>J151*293.08</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>955287</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>562</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>565</v>
       </c>
       <c r="G152" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K152" s="2" t="str">
         <f>J152*480.77</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>955288</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>566</v>
       </c>
       <c r="D153" s="1" t="s">
@@ -18530,261 +18530,261 @@
       <c r="C154" s="1" t="s">
         <v>570</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>573</v>
       </c>
       <c r="G154" s="2">
         <v>0</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K154" s="2" t="str">
-        <f>J154*1434.30</f>
+        <f>J154*1372.14</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>955290</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>574</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>577</v>
       </c>
       <c r="G155" s="2">
         <v>0</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*2228.23</f>
+        <f>J155*2131.65</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>955291</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>581</v>
       </c>
       <c r="G156" s="2">
         <v>0</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*3759.95</f>
+        <f>J156*3596.99</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>955292</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>582</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>585</v>
       </c>
       <c r="G157" s="2">
         <v>0</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*119.13</f>
+        <f>J157*120.54</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>955293</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>586</v>
       </c>
       <c r="D158" s="1">
         <v>9026</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>379</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K158" s="2" t="str">
         <f>J158*161.91</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>955294</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>591</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*162.54</f>
+        <f>J159*164.48</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>955295</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>595</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*171.81</f>
+        <f>J160*173.85</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>955296</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>599</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H161" s="2">
@@ -18833,51 +18833,51 @@
       </c>
       <c r="K162" s="2" t="str">
         <f>J162*255.19</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>955298</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>606</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*414.13</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>955299</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D164" s="1" t="s">
@@ -19090,506 +19090,506 @@
       <c r="C170" s="1" t="s">
         <v>629</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>630</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>632</v>
       </c>
       <c r="G170" s="2">
         <v>0</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K170" s="2" t="str">
-        <f>J170*1239.46</f>
+        <f>J170*1185.74</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>955306</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>633</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>634</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>636</v>
       </c>
       <c r="G171" s="2">
         <v>0</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K171" s="2" t="str">
-        <f>J171*1328.15</f>
+        <f>J171*1270.58</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>955307</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>637</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>640</v>
       </c>
       <c r="G172" s="2">
         <v>0</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K172" s="2" t="str">
-        <f>J172*2045.56</f>
+        <f>J172*1956.90</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>955308</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>641</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>642</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>644</v>
       </c>
       <c r="G173" s="2">
         <v>0</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*2353.44</f>
+        <f>J173*2251.44</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>955309</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D174" s="1">
         <v>9092</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>647</v>
       </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*2946.25</f>
+        <f>J174*2810.95</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>955310</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>651</v>
       </c>
       <c r="G175" s="2">
         <v>0</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*3202.96</f>
+        <f>J175*3064.14</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>955311</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>652</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>654</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>655</v>
       </c>
       <c r="G176" s="2">
         <v>0</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*3328.44</f>
+        <f>J176*3184.18</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>955312</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>656</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>659</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*79.42</f>
+        <f>J177*80.36</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>955313</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>660</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>663</v>
       </c>
       <c r="G178" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*96.63</f>
+        <f>J178*97.78</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>955314</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>667</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H179" s="2">
         <v>0</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K179" s="2" t="str">
-        <f>J179*99.27</f>
+        <f>J179*100.45</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>955315</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>668</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>671</v>
       </c>
       <c r="G180" s="2">
         <v>0</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K180" s="2" t="str">
-        <f>J180*149.31</f>
+        <f>J180*151.08</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>955316</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>672</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>671</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K181" s="2" t="str">
-        <f>J181*149.31</f>
+        <f>J181*151.08</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>955317</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>671</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K182" s="2" t="str">
-        <f>J182*149.31</f>
+        <f>J182*151.08</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>955318</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>678</v>
       </c>
       <c r="D183" s="1">
         <v>7140</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>680</v>
       </c>
       <c r="G183" s="2">
         <v>0</v>
       </c>
       <c r="H183" s="2">
         <v>0</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K183" s="2" t="str">
-        <f>J183*261.15</f>
+        <f>J183*249.16</f>
         <v>0</v>
       </c>
       <c r="L183" s="5"/>
     </row>
     <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>955319</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>437</v>
       </c>
       <c r="G184" s="2">
         <v>8</v>
       </c>
       <c r="H184" s="2">
@@ -19930,471 +19930,471 @@
       <c r="C194" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>718</v>
       </c>
       <c r="G194" s="2">
         <v>0</v>
       </c>
       <c r="H194" s="2">
         <v>0</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K194" s="2" t="str">
-        <f>J194*1214.05</f>
+        <f>J194*1161.43</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>955330</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>718</v>
       </c>
       <c r="G195" s="2">
         <v>0</v>
       </c>
       <c r="H195" s="2">
         <v>0</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K195" s="2" t="str">
-        <f>J195*1214.05</f>
+        <f>J195*1161.43</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
     <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>955331</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>722</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>725</v>
       </c>
       <c r="G196" s="2">
         <v>0</v>
       </c>
       <c r="H196" s="2">
         <v>0</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K196" s="2" t="str">
-        <f>J196*1684.21</f>
+        <f>J196*1611.21</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>955332</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>729</v>
       </c>
       <c r="G197" s="2">
         <v>0</v>
       </c>
       <c r="H197" s="2">
         <v>0</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K197" s="2" t="str">
-        <f>J197*1726.83</f>
+        <f>J197*1651.99</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>955333</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>730</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>733</v>
       </c>
       <c r="G198" s="2">
         <v>0</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K198" s="2" t="str">
-        <f>J198*2471.78</f>
+        <f>J198*2364.65</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>955334</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>734</v>
       </c>
       <c r="D199" s="1">
         <v>7198</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>735</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>736</v>
       </c>
       <c r="G199" s="2">
         <v>0</v>
       </c>
       <c r="H199" s="2">
         <v>0</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K199" s="2" t="str">
-        <f>J199*2287.24</f>
+        <f>J199*2182.21</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>955335</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>737</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>740</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K200" s="2" t="str">
-        <f>J200*60.89</f>
+        <f>J200*61.61</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>955336</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>741</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>743</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>744</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K201" s="2" t="str">
-        <f>J201*62.21</f>
+        <f>J201*62.95</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
     <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>955337</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>745</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>747</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>748</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="H202" s="2">
         <v>0</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K202" s="2" t="str">
-        <f>J202*88.68</f>
+        <f>J202*89.74</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
     <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>955338</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>748</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H203" s="2">
         <v>0</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K203" s="2" t="str">
-        <f>J203*88.68</f>
+        <f>J203*89.74</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
     <row r="204" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>955339</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>752</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>753</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>754</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>755</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H204" s="2">
         <v>0</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K204" s="2" t="str">
         <f>J204*92.91</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
     <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>955340</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>756</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>671</v>
       </c>
       <c r="G205" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K205" s="2" t="str">
-        <f>J205*149.31</f>
+        <f>J205*151.08</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
     <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>955341</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>762</v>
       </c>
       <c r="G206" s="2">
         <v>0</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K206" s="2" t="str">
-        <f>J206*153.28</f>
+        <f>J206*155.10</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>955342</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>763</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H207" s="2">
@@ -20630,51 +20630,51 @@
       <c r="C214" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D214" s="1">
         <v>7064</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>787</v>
       </c>
       <c r="G214" s="2">
         <v>0</v>
       </c>
       <c r="H214" s="2">
         <v>0</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K214" s="2" t="str">
-        <f>J214*557.35</f>
+        <f>J214*531.76</f>
         <v>0</v>
       </c>
       <c r="L214" s="5"/>
     </row>
     <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>955350</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>788</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>791</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H215" s="2">
@@ -20735,424 +20735,424 @@
       <c r="C217" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>799</v>
       </c>
       <c r="G217" s="2">
         <v>0</v>
       </c>
       <c r="H217" s="2">
         <v>0</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K217" s="2" t="str">
-        <f>J217*1058.39</f>
+        <f>J217*1012.52</f>
         <v>0</v>
       </c>
       <c r="L217" s="5"/>
     </row>
     <row r="218" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>955353</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>800</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>801</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>803</v>
       </c>
       <c r="G218" s="2">
         <v>0</v>
       </c>
       <c r="H218" s="2">
         <v>0</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K218" s="2" t="str">
-        <f>J218*1155.81</f>
+        <f>J218*1105.71</f>
         <v>0</v>
       </c>
       <c r="L218" s="5"/>
     </row>
     <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>955354</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>804</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>807</v>
       </c>
       <c r="G219" s="2">
         <v>0</v>
       </c>
       <c r="H219" s="2">
         <v>0</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K219" s="2" t="str">
-        <f>J219*1169.84</f>
+        <f>J219*1119.14</f>
         <v>0</v>
       </c>
       <c r="L219" s="5"/>
     </row>
     <row r="220" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>955355</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>808</v>
       </c>
       <c r="D220" s="1">
         <v>7090</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>810</v>
       </c>
       <c r="G220" s="2">
         <v>0</v>
       </c>
       <c r="H220" s="2">
         <v>0</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K220" s="2" t="str">
-        <f>J220*1601.94</f>
+        <f>J220*1528.38</f>
         <v>0</v>
       </c>
       <c r="L220" s="5"/>
     </row>
     <row r="221" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>955356</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>811</v>
       </c>
       <c r="D221" s="1">
         <v>7091</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>810</v>
       </c>
       <c r="G221" s="2">
         <v>0</v>
       </c>
       <c r="H221" s="2">
         <v>0</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K221" s="2" t="str">
-        <f>J221*1601.94</f>
+        <f>J221*1528.38</f>
         <v>0</v>
       </c>
       <c r="L221" s="5"/>
     </row>
     <row r="222" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>955357</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>813</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>815</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>816</v>
       </c>
       <c r="G222" s="2">
         <v>0</v>
       </c>
       <c r="H222" s="2">
         <v>0</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K222" s="2" t="str">
-        <f>J222*1852.31</f>
+        <f>J222*1772.03</f>
         <v>0</v>
       </c>
       <c r="L222" s="5"/>
     </row>
     <row r="223" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>955358</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>819</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>820</v>
       </c>
       <c r="G223" s="2">
         <v>0</v>
       </c>
       <c r="H223" s="2">
         <v>0</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K223" s="2" t="str">
-        <f>J223*2924.47</f>
+        <f>J223*2797.71</f>
         <v>0</v>
       </c>
       <c r="L223" s="5"/>
     </row>
     <row r="224" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>955359</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>821</v>
       </c>
       <c r="D224" s="1">
         <v>7095</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>823</v>
       </c>
       <c r="G224" s="2">
         <v>0</v>
       </c>
       <c r="H224" s="2">
         <v>0</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K224" s="2" t="str">
-        <f>J224*2671.08</f>
+        <f>J224*2548.42</f>
         <v>0</v>
       </c>
       <c r="L224" s="5"/>
     </row>
     <row r="225" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>955360</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>824</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>825</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>827</v>
       </c>
-      <c r="G225" s="2" t="s">
-        <v>38</v>
+      <c r="G225" s="2">
+        <v>10</v>
       </c>
       <c r="H225" s="2">
         <v>0</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K225" s="2" t="str">
-        <f>J225*29.65</f>
+        <f>J225*30.00</f>
         <v>0</v>
       </c>
       <c r="L225" s="5"/>
     </row>
     <row r="226" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>955361</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>828</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>830</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G226" s="2">
         <v>-30</v>
       </c>
       <c r="H226" s="2">
         <v>0</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K226" s="2" t="str">
-        <f>J226*43.68</f>
+        <f>J226*44.20</f>
         <v>0</v>
       </c>
       <c r="L226" s="5"/>
     </row>
     <row r="227" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>955362</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>831</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>833</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>834</v>
       </c>
-      <c r="G227" s="2" t="s">
-        <v>52</v>
+      <c r="G227" s="2">
+        <v>0</v>
       </c>
       <c r="H227" s="2">
         <v>0</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K227" s="2" t="str">
         <f>J227*63.71</f>
         <v>0</v>
       </c>
       <c r="L227" s="5"/>
     </row>
     <row r="228" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>955363</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>835</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>838</v>
       </c>
       <c r="G228" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H228" s="2">
         <v>0</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K228" s="2" t="str">
         <f>J228*106.45</f>
         <v>0</v>
       </c>
       <c r="L228" s="5"/>
     </row>
     <row r="229" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>955364</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>839</v>
       </c>
       <c r="D229" s="1" t="s">
@@ -21225,121 +21225,121 @@
       <c r="C231" s="1" t="s">
         <v>847</v>
       </c>
       <c r="D231" s="1">
         <v>9375</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>849</v>
       </c>
       <c r="G231" s="2">
         <v>0</v>
       </c>
       <c r="H231" s="2">
         <v>0</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K231" s="2" t="str">
-        <f>J231*397.86</f>
+        <f>J231*379.59</f>
         <v>0</v>
       </c>
       <c r="L231" s="5"/>
     </row>
     <row r="232" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>955367</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>850</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>853</v>
       </c>
       <c r="G232" s="2">
         <v>0</v>
       </c>
       <c r="H232" s="2">
         <v>0</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K232" s="2" t="str">
-        <f>J232*724.04</f>
+        <f>J232*692.65</f>
         <v>0</v>
       </c>
       <c r="L232" s="5"/>
     </row>
     <row r="233" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>955368</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>854</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>803</v>
       </c>
       <c r="G233" s="2">
         <v>0</v>
       </c>
       <c r="H233" s="2">
         <v>0</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K233" s="2" t="str">
-        <f>J233*1155.81</f>
+        <f>J233*1105.71</f>
         <v>0</v>
       </c>
       <c r="L233" s="5"/>
     </row>
     <row r="234" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>955370</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>860</v>
       </c>
       <c r="G234" s="2">
         <v>6</v>
       </c>
       <c r="H234" s="2">
@@ -21667,52 +21667,52 @@
         <v>16</v>
       </c>
       <c r="K243" s="2" t="str">
         <f>J243*181.05</f>
         <v>0</v>
       </c>
       <c r="L243" s="5"/>
     </row>
     <row r="244" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>955388</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>895</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>897</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>898</v>
       </c>
-      <c r="G244" s="2" t="s">
-        <v>34</v>
+      <c r="G244" s="2">
+        <v>-87</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K244" s="2" t="str">
         <f>J244*261.22</f>
         <v>0</v>
       </c>
       <c r="L244" s="5"/>
     </row>
     <row r="245" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>955389</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>899</v>
       </c>
       <c r="D245" s="1" t="s">
@@ -21808,331 +21808,331 @@
       </c>
       <c r="K247" s="2" t="str">
         <f>J247*890.39</f>
         <v>0</v>
       </c>
       <c r="L247" s="5"/>
     </row>
     <row r="248" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>955392</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>911</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>914</v>
       </c>
       <c r="G248" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H248" s="2">
         <v>0</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K248" s="2" t="str">
         <f>J248*1506.81</f>
         <v>0</v>
       </c>
       <c r="L248" s="5"/>
     </row>
     <row r="249" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>955393</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>915</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>917</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>918</v>
       </c>
       <c r="G249" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H249" s="2">
         <v>0</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K249" s="2" t="str">
         <f>J249*147.34</f>
         <v>0</v>
       </c>
       <c r="L249" s="5"/>
     </row>
     <row r="250" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>955394</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>919</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>921</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>922</v>
       </c>
-      <c r="G250" s="2" t="s">
-        <v>52</v>
+      <c r="G250" s="2">
+        <v>0</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K250" s="2" t="str">
         <f>J250*209.99</f>
         <v>0</v>
       </c>
       <c r="L250" s="5"/>
     </row>
     <row r="251" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>955395</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>923</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>925</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>926</v>
       </c>
-      <c r="G251" s="2" t="s">
-        <v>69</v>
+      <c r="G251" s="2">
+        <v>0</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K251" s="2" t="str">
         <f>J251*325.20</f>
         <v>0</v>
       </c>
       <c r="L251" s="5"/>
     </row>
     <row r="252" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>955396</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>927</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>930</v>
       </c>
       <c r="G252" s="2" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K252" s="2" t="str">
         <f>J252*150.52</f>
         <v>0</v>
       </c>
       <c r="L252" s="5"/>
     </row>
     <row r="253" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>955397</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>931</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>934</v>
       </c>
-      <c r="G253" s="2" t="s">
-        <v>52</v>
+      <c r="G253" s="2">
+        <v>-13</v>
       </c>
       <c r="H253" s="2">
         <v>0</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K253" s="2" t="str">
         <f>J253*233.61</f>
         <v>0</v>
       </c>
       <c r="L253" s="5"/>
     </row>
     <row r="254" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>955398</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>935</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>936</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>937</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>938</v>
       </c>
-      <c r="G254" s="2">
-        <v>0</v>
+      <c r="G254" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H254" s="2">
         <v>0</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K254" s="2" t="str">
         <f>J254*365.82</f>
         <v>0</v>
       </c>
       <c r="L254" s="5"/>
     </row>
     <row r="255" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>955399</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>939</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>941</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>942</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H255" s="2">
         <v>0</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K255" s="2" t="str">
         <f>J255*117.60</f>
         <v>0</v>
       </c>
       <c r="L255" s="5"/>
     </row>
     <row r="256" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>955400</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>943</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>946</v>
       </c>
       <c r="G256" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K256" s="2" t="str">
         <f>J256*183.70</f>
         <v>0</v>
       </c>
       <c r="L256" s="5"/>
     </row>
     <row r="257" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>955401</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>947</v>
       </c>
       <c r="D257" s="1" t="s">
@@ -22193,156 +22193,156 @@
       </c>
       <c r="K258" s="2" t="str">
         <f>J258*518.20</f>
         <v>0</v>
       </c>
       <c r="L258" s="5"/>
     </row>
     <row r="259" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>955403</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>955</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>957</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>958</v>
       </c>
       <c r="G259" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H259" s="2">
         <v>0</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K259" s="2" t="str">
         <f>J259*816.58</f>
         <v>0</v>
       </c>
       <c r="L259" s="5"/>
     </row>
     <row r="260" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>955404</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>959</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>960</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>961</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>962</v>
       </c>
       <c r="G260" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K260" s="2" t="str">
         <f>J260*119.46</f>
         <v>0</v>
       </c>
       <c r="L260" s="5"/>
     </row>
     <row r="261" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>955405</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>963</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>965</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>966</v>
       </c>
       <c r="G261" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H261" s="2">
         <v>0</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K261" s="2" t="str">
         <f>J261*195.39</f>
         <v>0</v>
       </c>
       <c r="L261" s="5"/>
     </row>
     <row r="262" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>955406</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>967</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>969</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="H262" s="2">
         <v>0</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K262" s="2" t="str">
         <f>J262*230.43</f>
         <v>0</v>
       </c>
       <c r="L262" s="5"/>
     </row>
     <row r="263" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>955410</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>970</v>
       </c>
       <c r="D263" s="1" t="s">
@@ -22380,51 +22380,51 @@
       <c r="C264" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>977</v>
       </c>
       <c r="G264" s="2">
         <v>0</v>
       </c>
       <c r="H264" s="2">
         <v>0</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K264" s="2" t="str">
-        <f>J264*66.60</f>
+        <f>J264*63.54</f>
         <v>0</v>
       </c>
       <c r="L264" s="5"/>
     </row>
     <row r="265" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>955412</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>980</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>973</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H265" s="2">
@@ -22450,109 +22450,109 @@
       <c r="C266" s="1" t="s">
         <v>981</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>983</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>984</v>
       </c>
       <c r="G266" s="2">
         <v>0</v>
       </c>
       <c r="H266" s="2">
         <v>0</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K266" s="2" t="str">
-        <f>J266*122.69</f>
+        <f>J266*117.05</f>
         <v>0</v>
       </c>
       <c r="L266" s="5"/>
     </row>
     <row r="267" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>955414</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>985</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>988</v>
       </c>
-      <c r="G267" s="2" t="s">
-        <v>38</v>
+      <c r="G267" s="2">
+        <v>1</v>
       </c>
       <c r="H267" s="2">
         <v>0</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K267" s="2" t="str">
         <f>J267*112.63</f>
         <v>0</v>
       </c>
       <c r="L267" s="5"/>
     </row>
     <row r="268" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>955415</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>989</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>990</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>988</v>
       </c>
-      <c r="G268" s="2" t="s">
-        <v>38</v>
+      <c r="G268" s="2">
+        <v>0</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K268" s="2" t="str">
         <f>J268*112.63</f>
         <v>0</v>
       </c>
       <c r="L268" s="5"/>
     </row>
     <row r="269" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>955416</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>992</v>
       </c>
       <c r="D269" s="1" t="s">
@@ -22577,122 +22577,122 @@
         <v>16</v>
       </c>
       <c r="K269" s="2" t="str">
         <f>J269*137.27</f>
         <v>0</v>
       </c>
       <c r="L269" s="5"/>
     </row>
     <row r="270" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>955417</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>998</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>999</v>
       </c>
-      <c r="G270" s="2" t="s">
-        <v>38</v>
+      <c r="G270" s="2">
+        <v>10</v>
       </c>
       <c r="H270" s="2">
         <v>0</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K270" s="2" t="str">
         <f>J270*140.79</f>
         <v>0</v>
       </c>
       <c r="L270" s="5"/>
     </row>
     <row r="271" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>955418</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="G271" s="2">
         <v>0</v>
       </c>
       <c r="H271" s="2">
         <v>0</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K271" s="2" t="str">
-        <f>J271*119.18</f>
+        <f>J271*113.71</f>
         <v>0</v>
       </c>
       <c r="L271" s="5"/>
     </row>
     <row r="272" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>955419</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1007</v>
       </c>
-      <c r="G272" s="2" t="s">
-        <v>38</v>
+      <c r="G272" s="2">
+        <v>10</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K272" s="2" t="str">
         <f>J272*149.59</f>
         <v>0</v>
       </c>
       <c r="L272" s="5"/>
     </row>
     <row r="273" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>955420</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="D273" s="1" t="s">
@@ -22753,133 +22753,133 @@
       </c>
       <c r="K274" s="2" t="str">
         <f>J274*228.79</f>
         <v>0</v>
       </c>
       <c r="L274" s="5"/>
     </row>
     <row r="275" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>955422</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="G275" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H275" s="2">
         <v>0</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K275" s="2" t="str">
         <f>J275*228.79</f>
         <v>0</v>
       </c>
       <c r="L275" s="5"/>
     </row>
     <row r="276" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>955423</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="G276" s="2">
         <v>0</v>
       </c>
       <c r="H276" s="2">
         <v>0</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K276" s="2" t="str">
-        <f>J276*213.83</f>
+        <f>J276*204.01</f>
         <v>0</v>
       </c>
       <c r="L276" s="5"/>
     </row>
     <row r="277" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>955424</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="G277" s="2">
         <v>0</v>
       </c>
       <c r="H277" s="2">
         <v>0</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K277" s="2" t="str">
-        <f>J277*233.11</f>
+        <f>J277*222.40</f>
         <v>0</v>
       </c>
       <c r="L277" s="5"/>
     </row>
     <row r="278" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>955425</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="G278" s="2">
         <v>8</v>
       </c>
       <c r="H278" s="2">
@@ -22893,86 +22893,86 @@
       </c>
       <c r="K278" s="2" t="str">
         <f>J278*244.63</f>
         <v>0</v>
       </c>
       <c r="L278" s="5"/>
     </row>
     <row r="279" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>955426</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="G279" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H279" s="2">
         <v>0</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K279" s="2" t="str">
         <f>J279*244.63</f>
         <v>0</v>
       </c>
       <c r="L279" s="5"/>
     </row>
     <row r="280" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>955427</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="G280" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K280" s="2" t="str">
         <f>J280*244.63</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>955428</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D281" s="1" t="s">
@@ -23010,86 +23010,86 @@
       <c r="C282" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="G282" s="2">
         <v>0</v>
       </c>
       <c r="H282" s="2">
         <v>0</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K282" s="2" t="str">
-        <f>J282*271.66</f>
+        <f>J282*259.19</f>
         <v>0</v>
       </c>
       <c r="L282" s="5"/>
     </row>
     <row r="283" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>955430</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="G283" s="2">
         <v>0</v>
       </c>
       <c r="H283" s="2">
         <v>0</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K283" s="2" t="str">
-        <f>J283*364.56</f>
+        <f>J283*347.82</f>
         <v>0</v>
       </c>
       <c r="L283" s="5"/>
     </row>
     <row r="284" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>955431</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="G284" s="2">
         <v>10</v>
       </c>
       <c r="H284" s="2">
@@ -23115,86 +23115,86 @@
       <c r="C285" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1055</v>
       </c>
       <c r="G285" s="2">
         <v>0</v>
       </c>
       <c r="H285" s="2">
         <v>0</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K285" s="2" t="str">
-        <f>J285*306.72</f>
+        <f>J285*292.63</f>
         <v>0</v>
       </c>
       <c r="L285" s="5"/>
     </row>
     <row r="286" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>955433</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="G286" s="2">
         <v>0</v>
       </c>
       <c r="H286" s="2">
         <v>0</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K286" s="2" t="str">
-        <f>J286*259.40</f>
+        <f>J286*247.48</f>
         <v>0</v>
       </c>
       <c r="L286" s="5"/>
     </row>
     <row r="287" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>955434</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="G287" s="2">
         <v>3</v>
       </c>
       <c r="H287" s="2">
@@ -23220,51 +23220,51 @@
       <c r="C288" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="G288" s="2">
         <v>0</v>
       </c>
       <c r="H288" s="2">
         <v>0</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K288" s="2" t="str">
-        <f>J288*427.65</f>
+        <f>J288*408.01</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>955436</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="G289" s="2">
         <v>8</v>
       </c>
       <c r="H289" s="2">
@@ -23325,51 +23325,51 @@
       <c r="C291" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="G291" s="2">
         <v>0</v>
       </c>
       <c r="H291" s="2">
         <v>0</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K291" s="2" t="str">
-        <f>J291*366.31</f>
+        <f>J291*349.49</f>
         <v>0</v>
       </c>
       <c r="L291" s="5"/>
     </row>
     <row r="292" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>955439</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="G292" s="2">
         <v>8</v>
       </c>
       <c r="H292" s="2">
@@ -23535,51 +23535,51 @@
       <c r="C297" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="G297" s="2">
         <v>0</v>
       </c>
       <c r="H297" s="2">
         <v>0</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K297" s="2" t="str">
-        <f>J297*445.18</f>
+        <f>J297*424.74</f>
         <v>0</v>
       </c>
       <c r="L297" s="5"/>
     </row>
     <row r="298" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>955445</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="G298" s="2">
         <v>0</v>
       </c>
       <c r="H298" s="2">
@@ -23640,541 +23640,541 @@
       <c r="C300" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="G300" s="2">
         <v>0</v>
       </c>
       <c r="H300" s="2">
         <v>0</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K300" s="2" t="str">
-        <f>J300*520.54</f>
+        <f>J300*496.64</f>
         <v>0</v>
       </c>
       <c r="L300" s="5"/>
     </row>
     <row r="301" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>955448</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="G301" s="2">
         <v>0</v>
       </c>
       <c r="H301" s="2">
         <v>0</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K301" s="2" t="str">
-        <f>J301*417.14</f>
+        <f>J301*397.98</f>
         <v>0</v>
       </c>
       <c r="L301" s="5"/>
     </row>
     <row r="302" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>955449</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="G302" s="2">
         <v>0</v>
       </c>
       <c r="H302" s="2">
         <v>0</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K302" s="2" t="str">
-        <f>J302*1370.59</f>
+        <f>J302*1307.65</f>
         <v>0</v>
       </c>
       <c r="L302" s="5"/>
     </row>
     <row r="303" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>955450</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="G303" s="2">
         <v>0</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K303" s="2" t="str">
-        <f>J303*692.31</f>
+        <f>J303*660.52</f>
         <v>0</v>
       </c>
       <c r="L303" s="5"/>
     </row>
     <row r="304" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>955451</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="G304" s="2">
         <v>0</v>
       </c>
       <c r="H304" s="2">
         <v>0</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K304" s="2" t="str">
-        <f>J304*662.51</f>
+        <f>J304*632.09</f>
         <v>0</v>
       </c>
       <c r="L304" s="5"/>
     </row>
     <row r="305" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>955452</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="G305" s="2">
         <v>0</v>
       </c>
       <c r="H305" s="2">
         <v>0</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K305" s="2" t="str">
-        <f>J305*662.51</f>
+        <f>J305*632.09</f>
         <v>0</v>
       </c>
       <c r="L305" s="5"/>
     </row>
     <row r="306" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>955453</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="G306" s="2">
         <v>0</v>
       </c>
       <c r="H306" s="2">
         <v>0</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K306" s="2" t="str">
-        <f>J306*490.75</f>
+        <f>J306*468.21</f>
         <v>0</v>
       </c>
       <c r="L306" s="5"/>
     </row>
     <row r="307" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>955454</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="G307" s="2">
         <v>0</v>
       </c>
       <c r="H307" s="2">
         <v>0</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K307" s="2" t="str">
-        <f>J307*1204.09</f>
+        <f>J307*1148.80</f>
         <v>0</v>
       </c>
       <c r="L307" s="5"/>
     </row>
     <row r="308" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>955455</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="G308" s="2">
         <v>0</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K308" s="2" t="str">
-        <f>J308*1204.09</f>
+        <f>J308*1148.80</f>
         <v>0</v>
       </c>
       <c r="L308" s="5"/>
     </row>
     <row r="309" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>955456</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1142</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="G309" s="2">
         <v>0</v>
       </c>
       <c r="H309" s="2">
         <v>0</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K309" s="2" t="str">
-        <f>J309*927.16</f>
+        <f>J309*884.59</f>
         <v>0</v>
       </c>
       <c r="L309" s="5"/>
     </row>
     <row r="310" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>955457</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1146</v>
       </c>
       <c r="G310" s="2">
         <v>0</v>
       </c>
       <c r="H310" s="2">
         <v>0</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K310" s="2" t="str">
-        <f>J310*1221.61</f>
+        <f>J310*1165.52</f>
         <v>0</v>
       </c>
       <c r="L310" s="5"/>
     </row>
     <row r="311" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>955458</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="G311" s="2">
         <v>0</v>
       </c>
       <c r="H311" s="2">
         <v>0</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K311" s="2" t="str">
-        <f>J311*158.04</f>
+        <f>J311*151.19</f>
         <v>0</v>
       </c>
       <c r="L311" s="5"/>
     </row>
     <row r="312" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>955459</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="G312" s="2">
         <v>0</v>
       </c>
       <c r="H312" s="2">
         <v>0</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K312" s="2" t="str">
-        <f>J312*210.72</f>
+        <f>J312*201.59</f>
         <v>0</v>
       </c>
       <c r="L312" s="5"/>
     </row>
     <row r="313" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>955460</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="D313" s="1">
         <v>4011</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="G313" s="2">
         <v>0</v>
       </c>
       <c r="H313" s="2">
         <v>0</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K313" s="2" t="str">
-        <f>J313*178.77</f>
+        <f>J313*170.56</f>
         <v>0</v>
       </c>
       <c r="L313" s="5"/>
     </row>
     <row r="314" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>955461</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="D314" s="1">
         <v>4022</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1159</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="G314" s="2">
         <v>0</v>
       </c>
       <c r="H314" s="2">
         <v>0</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K314" s="2" t="str">
-        <f>J314*466.21</f>
+        <f>J314*444.80</f>
         <v>0</v>
       </c>
       <c r="L314" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A10:K10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>