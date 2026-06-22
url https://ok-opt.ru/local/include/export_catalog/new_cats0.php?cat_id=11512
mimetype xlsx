--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -66,138 +66,138 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Предохранительные клапана</t>
   </si>
   <si>
     <t>Предохранительные клапанa VALTEC</t>
   </si>
   <si>
     <t>VLC-1142008</t>
   </si>
   <si>
     <t>VT.1831.N.04</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 1/2" (6 /96шт)</t>
   </si>
   <si>
-    <t>1 291.00 руб.</t>
+    <t>1 407.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1142009</t>
+  </si>
+  <si>
+    <t>VT.1831.N.05</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-12 бар 3/4" (5 /60шт)</t>
+  </si>
+  <si>
+    <t>2 410.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...16 lines deleted...]
-  <si>
     <t>VLC-1142010</t>
   </si>
   <si>
     <t>VT.1831.N.06</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 1" (4 /36шт)</t>
   </si>
   <si>
-    <t>3 229.00 руб.</t>
+    <t>3 519.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142011</t>
   </si>
   <si>
     <t>VT.1831.N.07</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 1 1/4" (2 /18шт)</t>
   </si>
   <si>
-    <t>5 523.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>6 020.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-1142012</t>
   </si>
   <si>
     <t>VT.1831.N.08</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 1 1/2" (1 /12шт)</t>
   </si>
   <si>
-    <t>8 171.00 руб.</t>
+    <t>8 906.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142013</t>
   </si>
   <si>
     <t>VT.1831.N.09</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 2" (1 /6шт)</t>
   </si>
   <si>
-    <t>13 484.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>14 023.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142014</t>
   </si>
   <si>
     <t>VT.496.N.0430</t>
   </si>
   <si>
     <t>Клапан предохр. 1/2" х3 бара, вн.-нар.</t>
   </si>
   <si>
-    <t>606.00 руб.</t>
+    <t>660.00 руб.</t>
   </si>
   <si>
     <t>VLC-900176</t>
   </si>
   <si>
     <t>VT.1831.RG.04</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-16 Бар, 1/2"</t>
   </si>
   <si>
     <t>2 523.00 руб.</t>
   </si>
   <si>
     <t>VLC-900177</t>
   </si>
   <si>
     <t>VT.1831.RG.05</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-16 Бар, 3/4"</t>
   </si>
   <si>
     <t>3 791.00 руб.</t>
   </si>
@@ -279,51 +279,51 @@
   <si>
     <t>VT.496.N.0415</t>
   </si>
   <si>
     <t>Предохранительный клапан, вн.-нар. PN10, DN15,1/2", Pн 1,5 бар</t>
   </si>
   <si>
     <t>VLC-901133</t>
   </si>
   <si>
     <t>VT.496.N.0460</t>
   </si>
   <si>
     <t>Предохранительный клапан, вн.-нар. PN10, DN15,1/2", Pн 6,0 бар</t>
   </si>
   <si>
     <t>VLC-901134</t>
   </si>
   <si>
     <t>VT.0490.N.0415</t>
   </si>
   <si>
     <t>Предохранительный клапан, вн.-вн. PN10, DN15,1/2", Pн 1,5 бар</t>
   </si>
   <si>
-    <t>579.00 руб.</t>
+    <t>627.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-901135</t>
   </si>
   <si>
     <t>VT.0490.N.0430</t>
   </si>
   <si>
     <t>Предохранительный клапан, вн.-вн. PN10, DN15,1/2", Pн 3,0 бар</t>
   </si>
   <si>
     <t>VLC-901136</t>
   </si>
   <si>
     <t>VT.0490.N.0460</t>
   </si>
   <si>
     <t>Предохранительный клапан, вн.-вн. PN10, DN15,1/2", Pн 6,0 бар</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
@@ -1479,261 +1479,261 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1291.00</f>
+        <f>J5*1407.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821366</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2212.00</f>
+        <f>J6*2410.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821367</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*3229.00</f>
+        <f>J7*3519.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821368</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*5523.00</f>
+        <f>J8*6020.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821369</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8171.00</f>
+        <f>J9*8906.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821370</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>41</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*13484.00</f>
+        <f>J10*14023.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825519</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*606.00</f>
+        <f>J11*660.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836242</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
@@ -1991,204 +1991,204 @@
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*56247.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>956458</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="G20" s="2">
-        <v>10</v>
+      <c r="G20" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*606.00</f>
+        <f>J20*660.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>956459</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G21" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*606.00</f>
+        <f>J21*660.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>956460</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G22" s="2">
-        <v>10</v>
+      <c r="G22" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*579.00</f>
+        <f>J22*627.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>956461</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G23" s="2">
-        <v>3</v>
+      <c r="G23" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*579.00</f>
+        <f>J23*627.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>956462</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G24" s="2">
-        <v>3</v>
+      <c r="G24" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*579.00</f>
+        <f>J24*627.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>