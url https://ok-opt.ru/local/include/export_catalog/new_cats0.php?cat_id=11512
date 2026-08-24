--- v1 (2026-06-22)
+++ v2 (2026-08-24)
@@ -16,338 +16,317 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Предохранительные клапана</t>
   </si>
   <si>
     <t>Предохранительные клапанa VALTEC</t>
   </si>
   <si>
     <t>VLC-1142008</t>
   </si>
   <si>
     <t>VT.1831.N.04</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 1/2" (6 /96шт)</t>
   </si>
   <si>
-    <t>1 407.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>1 482.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1142009</t>
   </si>
   <si>
     <t>VT.1831.N.05</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 3/4" (5 /60шт)</t>
   </si>
   <si>
     <t>2 410.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1142010</t>
   </si>
   <si>
     <t>VT.1831.N.06</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 1" (4 /36шт)</t>
   </si>
   <si>
     <t>3 519.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142011</t>
   </si>
   <si>
     <t>VT.1831.N.07</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 1 1/4" (2 /18шт)</t>
   </si>
   <si>
-    <t>6 020.00 руб.</t>
+    <t>6 341.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-1142012</t>
   </si>
   <si>
     <t>VT.1831.N.08</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 1 1/2" (1 /12шт)</t>
   </si>
   <si>
-    <t>8 906.00 руб.</t>
+    <t>9 381.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142013</t>
   </si>
   <si>
     <t>VT.1831.N.09</t>
   </si>
   <si>
     <t>Клапан предохр. регул. 1-12 бар 2" (1 /6шт)</t>
   </si>
   <si>
-    <t>14 023.00 руб.</t>
+    <t>14 771.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142014</t>
   </si>
   <si>
     <t>VT.496.N.0430</t>
   </si>
   <si>
     <t>Клапан предохр. 1/2" х3 бара, вн.-нар.</t>
   </si>
   <si>
+    <t>719.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900176</t>
+  </si>
+  <si>
+    <t>VT.1831.RG.04</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-16 Бар, 1/2"</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900177</t>
+  </si>
+  <si>
+    <t>VT.1831.RG.05</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-16 Бар, 3/4"</t>
+  </si>
+  <si>
+    <t>VLC-900178</t>
+  </si>
+  <si>
+    <t>VT.1831.RG.06</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-16 Бар, 1"</t>
+  </si>
+  <si>
+    <t>VLC-900179</t>
+  </si>
+  <si>
+    <t>VT.1831.RG.07</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-16 Бар, 1 1/4"</t>
+  </si>
+  <si>
+    <t>VLC-900180</t>
+  </si>
+  <si>
+    <t>VT.1831.RG.08</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-16 Бар, 1 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-900181</t>
+  </si>
+  <si>
+    <t>VT.1831.RG.09</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-16 Бар, 2"</t>
+  </si>
+  <si>
+    <t>VLC-900182</t>
+  </si>
+  <si>
+    <t>VT.1831.RG.10</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-16 Бар, 2 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-900183</t>
+  </si>
+  <si>
+    <t>VT.1831.RG.11</t>
+  </si>
+  <si>
+    <t>Клапан предохр. регул. 1-16 Бар, 3"</t>
+  </si>
+  <si>
+    <t>VLC-901132</t>
+  </si>
+  <si>
+    <t>VT.496.N.0415</t>
+  </si>
+  <si>
+    <t>Предохранительный клапан, вн.-нар. PN10, DN15,1/2", Pн 1,5 бар</t>
+  </si>
+  <si>
+    <t>696.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901133</t>
+  </si>
+  <si>
+    <t>VT.496.N.0460</t>
+  </si>
+  <si>
+    <t>Предохранительный клапан, вн.-нар. PN10, DN15,1/2", Pн 6,0 бар</t>
+  </si>
+  <si>
+    <t>VLC-901134</t>
+  </si>
+  <si>
+    <t>VT.0490.N.0415</t>
+  </si>
+  <si>
+    <t>Предохранительный клапан, вн.-вн. PN10, DN15,1/2", Pн 1,5 бар</t>
+  </si>
+  <si>
     <t>660.00 руб.</t>
   </si>
   <si>
-    <t>VLC-900176</t>
-[...124 lines deleted...]
-  <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-901135</t>
   </si>
   <si>
     <t>VT.0490.N.0430</t>
   </si>
   <si>
     <t>Предохранительный клапан, вн.-вн. PN10, DN15,1/2", Pн 3,0 бар</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>VLC-901136</t>
   </si>
   <si>
     <t>VT.0490.N.0460</t>
   </si>
   <si>
     <t>Предохранительный клапан, вн.-вн. PN10, DN15,1/2", Pн 6,0 бар</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1479,716 +1458,716 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1407.00</f>
+        <f>J5*1482.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821366</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2410.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821367</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3519.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821368</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*6020.00</f>
+        <f>J8*6341.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821369</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8906.00</f>
+        <f>J9*9381.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821370</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G10" s="2">
+        <v>9</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*14023.00</f>
+        <f>J10*14771.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825519</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*660.00</f>
+        <f>J11*719.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836242</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2523.00</f>
+        <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>836243</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3791.00</f>
+        <f>J13*0.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836244</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*5128.00</f>
+        <f>J14*0.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836245</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*7858.00</f>
+        <f>J15*0.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836246</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*9725.00</f>
+        <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836247</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*13391.00</f>
+        <f>J17*0.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836248</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*44763.00</f>
+        <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836249</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*56247.00</f>
+        <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>956458</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*660.00</f>
+        <f>J20*696.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>956459</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G21" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*660.00</f>
+        <f>J21*719.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>956460</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*627.00</f>
+        <f>J22*660.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>956461</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*627.00</f>
+        <f>J23*660.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>956462</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*627.00</f>
+        <f>J24*660.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>