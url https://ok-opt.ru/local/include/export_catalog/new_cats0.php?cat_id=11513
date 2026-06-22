--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -84,105 +84,105 @@
   <si>
     <t>VR33FFK-1.5</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн красный VR 1,5 бара (100/10шт)</t>
   </si>
   <si>
     <t>395.43 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SOS-110002</t>
   </si>
   <si>
     <t>VR33FFK-3</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн красный VR 3 бара (100/10шт)</t>
   </si>
   <si>
+    <t>SOS-110003</t>
+  </si>
+  <si>
+    <t>VR33FFK-6</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х1/2"вн красный VR 6 бар (100/10шт)</t>
+  </si>
+  <si>
+    <t>SOS-110004</t>
+  </si>
+  <si>
+    <t>VR34FFK-3</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х3/4"вн красный VR 3 бара (100/10шт)</t>
+  </si>
+  <si>
+    <t>474.81 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>SOS-110005</t>
+  </si>
+  <si>
+    <t>VR33FMK-1.5</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х1/2"нар красный VR 1,5 бара (100/10шт)</t>
+  </si>
+  <si>
+    <t>SOS-110006</t>
+  </si>
+  <si>
+    <t>VR33FMK-3</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х1/2"нар красный VR 3 бара (100/10шт)</t>
+  </si>
+  <si>
+    <t>SOS-110007</t>
+  </si>
+  <si>
+    <t>VR33FFC-6</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х1/2"вн синий VR 6 бар (100/10шт)</t>
+  </si>
+  <si>
+    <t>396.90 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...52 lines deleted...]
-    <t>396.90 руб.</t>
   </si>
   <si>
     <t>SOS-110008</t>
   </si>
   <si>
     <t>VR33FFC-8</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн синий VR 8 бар (100/10шт)</t>
   </si>
   <si>
     <t>SOS-110009</t>
   </si>
   <si>
     <t>BL10</t>
   </si>
   <si>
     <t>Клапан предохранительный для водонагревателя 1/2 7 бар (200/10шт)</t>
   </si>
   <si>
     <t>263.13 руб.</t>
   </si>
   <si>
     <t>SOS-110013</t>
   </si>
@@ -1519,297 +1519,297 @@
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*395.43</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821372</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>6</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*395.43</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821373</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>22</v>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*395.43</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821374</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*474.81</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821375</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*395.43</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821376</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*395.43</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821377</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*396.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821378</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*396.90</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821379</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>30</v>
+      <c r="G13" s="2">
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*263.13</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824108</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -1905,296 +1905,296 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*421.89</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>857751</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*399.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885003</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*529.20</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885004</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>22</v>
+      <c r="G19" s="2">
+        <v>9</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*549.78</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885005</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*549.78</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885030</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G21" s="2">
         <v>8</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*396.90</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885031</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>22</v>
+      <c r="G22" s="2">
+        <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*455.70</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>885032</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*455.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885033</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G24" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*455.70</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885837</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="1" t="s">