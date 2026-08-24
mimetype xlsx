--- v1 (2026-06-22)
+++ v2 (2026-08-24)
@@ -16,326 +16,323 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Предохранительные клапана</t>
   </si>
   <si>
     <t>Предохранительные клапана VIEIR</t>
   </si>
   <si>
     <t>SOS-110001</t>
   </si>
   <si>
     <t>VR33FFK-1.5</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн красный VR 1,5 бара (100/10шт)</t>
   </si>
   <si>
-    <t>395.43 руб.</t>
+    <t>423.50 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SOS-110002</t>
   </si>
   <si>
     <t>VR33FFK-3</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн красный VR 3 бара (100/10шт)</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SOS-110003</t>
   </si>
   <si>
     <t>VR33FFK-6</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн красный VR 6 бар (100/10шт)</t>
   </si>
   <si>
     <t>SOS-110004</t>
   </si>
   <si>
     <t>VR34FFK-3</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х3/4"вн красный VR 3 бара (100/10шт)</t>
   </si>
   <si>
-    <t>474.81 руб.</t>
+    <t>508.20 руб.</t>
+  </si>
+  <si>
+    <t>SOS-110005</t>
+  </si>
+  <si>
+    <t>VR33FMK-1.5</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х1/2"нар красный VR 1,5 бара (100/10шт)</t>
+  </si>
+  <si>
+    <t>SOS-110006</t>
+  </si>
+  <si>
+    <t>VR33FMK-3</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х1/2"нар красный VR 3 бара (100/10шт)</t>
+  </si>
+  <si>
+    <t>SOS-110007</t>
+  </si>
+  <si>
+    <t>VR33FFC-6</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х1/2"вн синий VR 6 бар (100/10шт)</t>
+  </si>
+  <si>
+    <t>SOS-110008</t>
+  </si>
+  <si>
+    <t>VR33FFC-8</t>
+  </si>
+  <si>
+    <t>Клапан предохранительный 1/2"вн х1/2"вн синий VR 8 бар (100/10шт)</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>SOS-110005</t>
-[...40 lines deleted...]
-  <si>
     <t>SOS-110009</t>
   </si>
   <si>
     <t>BL10</t>
   </si>
   <si>
     <t>Клапан предохранительный для водонагревателя 1/2 7 бар (200/10шт)</t>
   </si>
   <si>
-    <t>263.13 руб.</t>
+    <t>280.28 руб.</t>
   </si>
   <si>
     <t>SOS-110013</t>
   </si>
   <si>
     <t>BL11</t>
   </si>
   <si>
     <t>Клапан предохранительный для водонагревателя 3/4 7 бар (200/10шт)</t>
   </si>
   <si>
-    <t>420.42 руб.</t>
+    <t>449.68 руб.</t>
   </si>
   <si>
     <t>SOS-110015</t>
   </si>
   <si>
     <t>VR11KFM-1.5</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"нар  красный VR 1,5 бара (100/10шт)</t>
   </si>
   <si>
-    <t>421.89 руб.</t>
+    <t>451.22 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>SOS-110016</t>
   </si>
   <si>
     <t>VR11KFM-3</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"нар  красный VR 3 бара (100/10шт)</t>
   </si>
   <si>
     <t>VER-000209</t>
   </si>
   <si>
     <t>VR33FMK-3N</t>
   </si>
   <si>
     <t>Предохранительный  клапан 3 бара 1/2"гх1/2"ш красный "ViEiR" НИКЕЛЬ"(100/1шт)</t>
   </si>
   <si>
-    <t>399.84 руб.</t>
+    <t>428.12 руб.</t>
   </si>
   <si>
     <t>VER-001084</t>
   </si>
   <si>
     <t>VR45FFK-8</t>
   </si>
   <si>
     <t>Предохранительный  клапан 3/4"х1" красный 8 BAR  (100/1шт)</t>
   </si>
   <si>
-    <t>529.20 руб.</t>
+    <t>566.72 руб.</t>
   </si>
   <si>
     <t>VER-001085</t>
   </si>
   <si>
     <t>VR45FFC-6</t>
   </si>
   <si>
     <t>Предохранительный  клапан 3/4"х1" синий 6 BAR  (100/1шт)</t>
   </si>
   <si>
-    <t>549.78 руб.</t>
+    <t>586.74 руб.</t>
   </si>
   <si>
     <t>VER-001086</t>
   </si>
   <si>
     <t>VR45FFC-8</t>
   </si>
   <si>
     <t>Предохранительный  клапан 3/4"х1" синий 8 BAR  (100/1шт)</t>
   </si>
   <si>
     <t>VER-001114</t>
   </si>
   <si>
     <t>VR33FFK-2</t>
   </si>
   <si>
     <t>Предохранительный  клапан 1/2"х2" красный 2 BAR  (100/1шт)</t>
   </si>
   <si>
     <t>VER-001115</t>
   </si>
   <si>
     <t>VR34FFC-6</t>
   </si>
   <si>
     <t>Предохранительный  клапан 1/2"х3/4" синий 6 BAR  (100/1шт)</t>
   </si>
   <si>
-    <t>455.70 руб.</t>
+    <t>486.64 руб.</t>
   </si>
   <si>
     <t>VER-001116</t>
   </si>
   <si>
     <t>VR34FFC-8</t>
   </si>
   <si>
     <t>Предохранительный  клапан 1/2"х3/4" синий 8 BAR  (100/1шт)</t>
   </si>
   <si>
     <t>VER-001117</t>
   </si>
   <si>
     <t>VR34FFC-10</t>
   </si>
   <si>
     <t>Предохранительный  клапан 1/2"х3/4" синий 10 BAR  (100/1шт)</t>
   </si>
   <si>
     <t>VER-001530</t>
   </si>
   <si>
     <t>AM15</t>
   </si>
   <si>
     <t>AM15 Группа безопасности для бойлера 3/4" (30/1шт)</t>
   </si>
   <si>
-    <t>951.09 руб.</t>
+    <t>1 014.86 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1497,751 +1494,751 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*395.43</f>
+        <f>J5*423.50</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821372</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="2">
-        <v>6</v>
+      <c r="G6" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*395.43</f>
+        <f>J6*423.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821373</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*395.43</f>
+        <f>J7*423.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821374</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*474.81</f>
+        <f>J8*508.20</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821375</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*395.43</f>
+        <f>J9*423.50</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821376</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*395.43</f>
+        <f>J10*423.50</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821377</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*396.90</f>
+        <f>J11*423.50</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821378</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*396.90</f>
+        <f>J12*423.50</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821379</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*263.13</f>
+        <f>J13*280.28</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824108</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G14" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*420.42</f>
+        <f>J14*449.68</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>828502</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*421.89</f>
+        <f>J15*451.22</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>828503</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*421.89</f>
+        <f>J16*451.22</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>857751</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*399.84</f>
+        <f>J17*428.12</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885003</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*529.20</f>
+        <f>J18*566.72</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885004</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*549.78</f>
+        <f>J19*586.74</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885005</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>70</v>
+      </c>
+      <c r="G20" s="2">
+        <v>4</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*549.78</f>
+        <f>J20*586.74</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885030</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="2" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="G21" s="2">
         <v>8</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*396.90</f>
+        <f>J21*423.50</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885031</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*455.70</f>
+        <f>J22*486.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>885032</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="2" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>80</v>
+      </c>
+      <c r="G23" s="2">
+        <v>10</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*455.70</f>
+        <f>J23*486.64</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885033</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>80</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*455.70</f>
+        <f>J24*486.64</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885837</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*951.09</f>
+        <f>J25*1014.86</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>