--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -17,302 +17,323 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Группы безопасности</t>
   </si>
   <si>
     <t>Группы безопасности VIEIR</t>
   </si>
   <si>
     <t>SOS-310001</t>
   </si>
   <si>
     <t>AQ1058</t>
   </si>
   <si>
     <t>Настенная группа безопасности расширительного бака в сборе (1/10шт)</t>
   </si>
   <si>
-    <t>2 342.81 руб.</t>
+    <t>2 315.25 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SOS-310002</t>
   </si>
   <si>
     <t>AQ1063</t>
   </si>
   <si>
     <t>Группа безопасности для котла  в сборе VR (1/20шт)</t>
   </si>
   <si>
-    <t>2 298.19 руб.</t>
+    <t>2 271.15 руб.</t>
   </si>
   <si>
     <t>SOS-310003</t>
   </si>
   <si>
     <t>AQ1123</t>
   </si>
   <si>
     <t>Группа безопасности 3 бара для котла VR в сборе мини (1/20шт)</t>
   </si>
   <si>
-    <t>1 613.94 руб.</t>
+    <t>1 594.95 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>SOS-310004</t>
   </si>
   <si>
     <t>AQ1124</t>
   </si>
   <si>
     <t>Группа безопасности для котла VR в сборе никель (1/20шт)</t>
   </si>
   <si>
-    <t>2 302.65 руб.</t>
+    <t>2 275.56 руб.</t>
   </si>
   <si>
     <t>SOS-310005</t>
   </si>
   <si>
     <t>AQ1113</t>
   </si>
   <si>
     <t>Группа безопасности для котла ViEiR стальная (1/20шт)</t>
   </si>
   <si>
-    <t>2 202.99 руб.</t>
+    <t>2 177.07 руб.</t>
   </si>
   <si>
     <t>SOS-310006</t>
   </si>
   <si>
     <t>AQ1063A</t>
   </si>
   <si>
     <t>Группа безопасности для котла  ЛАТУНЬ ViEiR  (20/1шт) 1,5BAR</t>
   </si>
   <si>
     <t>SOS-310007</t>
   </si>
   <si>
     <t>AQ1123A</t>
   </si>
   <si>
     <t>Группа безопасности МИНИ  ViEiR (20/1шт) 1,5BAR</t>
   </si>
   <si>
     <t>VER-000210</t>
   </si>
   <si>
     <t>AQ1123N</t>
   </si>
   <si>
     <t xml:space="preserve">Группа безопасности МИНИ никелированная "ViEiR"(20/1шт) 3BAR </t>
   </si>
   <si>
-    <t>1 637.74 руб.</t>
+    <t>1 618.47 руб.</t>
   </si>
   <si>
     <t>VER-000304</t>
   </si>
   <si>
     <t>AQ1063N</t>
   </si>
   <si>
     <t>Группа безопасности для котла  ЛАТУНЬ"ViEiR" (20/1шт) 3BAR НИКЕЛЬ</t>
   </si>
   <si>
-    <t>2 330.91 руб.</t>
+    <t>2 303.49 руб.</t>
   </si>
   <si>
     <t>VER-000380</t>
   </si>
   <si>
     <t>AQ1063B</t>
   </si>
   <si>
     <t>Группа безопасности в теплоизоляции "ViEiR"(20/1шт)</t>
   </si>
   <si>
-    <t>2 457.35 руб.</t>
+    <t>2 428.44 руб.</t>
   </si>
   <si>
     <t>VER-001012</t>
   </si>
   <si>
     <t>AQ1059-A</t>
   </si>
   <si>
     <t>Группа безопасности, 1.5bar 1"(20/1шт)</t>
   </si>
   <si>
-    <t>2 705.76 руб.</t>
+    <t>2 673.93 руб.</t>
   </si>
   <si>
     <t>VER-001013</t>
   </si>
   <si>
     <t>AQ1059</t>
   </si>
   <si>
     <t>Группа безопасности, 3bar 1"(20/1шт)</t>
   </si>
   <si>
     <t>VER-001101</t>
   </si>
   <si>
     <t>AM1163</t>
   </si>
   <si>
     <t>Группа безопасности 1" 3 BAR  (20/1шт)</t>
   </si>
   <si>
-    <t>1 786.49 руб.</t>
+    <t>1 765.47 руб.</t>
   </si>
   <si>
     <t>VER-001102</t>
   </si>
   <si>
     <t>AM1223</t>
   </si>
   <si>
-    <t>1 395.28 руб.</t>
+    <t>1 378.86 руб.</t>
   </si>
   <si>
     <t>VER-001240</t>
   </si>
   <si>
     <t>AM15</t>
   </si>
   <si>
     <t>Группа безопасности для бойлера 3/4" (30/1шт)</t>
   </si>
   <si>
-    <t>962.41 руб.</t>
+    <t>951.09 руб.</t>
+  </si>
+  <si>
+    <t>VER-001401</t>
+  </si>
+  <si>
+    <t>AQ1125</t>
+  </si>
+  <si>
+    <t>Группа безопасности (компакт) 3BAR 1" (20/1шт)</t>
+  </si>
+  <si>
+    <t>1 639.05 руб.</t>
+  </si>
+  <si>
+    <t>VER-001402</t>
+  </si>
+  <si>
+    <t>AQ1125-A</t>
+  </si>
+  <si>
+    <t>Группа безопасности (компакт) 1,5BAR 1" (20/1шт)</t>
   </si>
   <si>
     <t>Группы безопасности ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000099</t>
   </si>
   <si>
     <t>QS-5801</t>
   </si>
   <si>
     <t>Группа безопасности котла ZEGOR КОМПАКТ (3 бара) в сборе (1/12шт)</t>
   </si>
   <si>
     <t>2 196.66 руб.</t>
   </si>
   <si>
     <t>ZGR-000100</t>
   </si>
   <si>
     <t>QS-5802</t>
   </si>
   <si>
     <t>Группа безопасности котла ZEGOR ЭКО (3 бара) в сборе (1/30шт)</t>
   </si>
   <si>
     <t>1 656.92 руб.</t>
   </si>
   <si>
     <t>ZGR-000155</t>
   </si>
   <si>
     <t>QS-5802Е</t>
   </si>
   <si>
     <t>Группа безопасности котла ZEGOR ЭКОНОМ (3 бара) в сборе (1/30шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-000233</t>
   </si>
   <si>
     <t>QS-5803</t>
   </si>
   <si>
     <t>Настенная группа безопасности консольная в сборе, с отсекающим клапаном 3/4" (1/12шт)</t>
   </si>
   <si>
     <t>2 948.65 руб.</t>
   </si>
   <si>
     <t>Группы безопасности VALTEC</t>
   </si>
   <si>
     <t>VLC-1142001</t>
   </si>
   <si>
     <t>VT.460.0.3</t>
   </si>
   <si>
     <t>Группа безопасности с латунным корпусом (с манометрами 0-4 бар ) (1 /20шт)</t>
   </si>
@@ -512,51 +533,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862a2_86a6_11e9_8101_003048fd731b_189ece0f_a59f_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862a6_86a6_11e9_8101_003048fd731b_189ece10_a59f_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862aa_86a6_11e9_8101_003048fd731b_189ece11_a59f_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862ae_86a6_11e9_8101_003048fd731b_189ece12_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f15_7c9e_11ea_8111_003048fd731b_189ece13_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb313a_5f91_11eb_822d_003048fd731b_189ece14_a59f_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb313c_5f91_11eb_822d_003048fd731b_189ece15_a59f_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a73_7762_11ec_a212_00259070b487_189ece16_a59f_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ca4c_5853_11ed_a364_047c1617b143_6f54f1a5_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d91_0af9_11ee_a45c_047c1617b143_6f54f1a1_11fe_11ef_a5b8_047c1617b14310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811367b_37d2_11ef_a5e9_047c1617b143_14e1e196_f93d_11ef_a6ea_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811367d_37d2_11ef_a5e9_047c1617b143_14e1e194_f93d_11ef_a6ea_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083be7_526f_11ef_a60b_047c1617b143_21d4f5bd_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083be9_526f_11ef_a60b_047c1617b143_21d4f5be_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84721a_afd7_11ef_a68d_047c1617b143_64c8bbab_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7a3_f5a0_11eb_8302_003048fd731b_6f54f1a7_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7a5_f5a0_11eb_8302_003048fd731b_a1555442_602e_11ec_a20b_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f1_1867_11ed_a2f9_00259070b487_6f54f1a8_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa77_cb53_11ef_a6b0_047c1617b143_14e1e0ce_f93d_11ef_a6ea_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21186219_86a6_11e9_8101_003048fd731b_189ece18_a59f_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118622e_86a6_11e9_8101_003048fd731b_189ece24_a59f_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec59b_f88e_11ee_a597_047c1617b143_85119bb7_fcc8_11ef_a6ef_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38586c_ce99_11ef_a6b4_047c1617b143_1b5db498_f93d_11ef_a6ea_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995f9b_96ee_11f0_a7c5_047c1617b143_fafd768c_b70d_11f0_a7ef_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebcef3_d2f6_11ed_a411_047c1617b143_d43ed666_f115_11ee_a58b_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80274dc_2e67_11ef_a5dc_047c1617b143_d159fa0d_42c7_11ef_a5f7_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80274de_2e67_11ef_a5dc_047c1617b143_d159fa0e_42c7_11ef_a5f7_047c1617b14327.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862a2_86a6_11e9_8101_003048fd731b_189ece0f_a59f_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862a6_86a6_11e9_8101_003048fd731b_189ece10_a59f_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862aa_86a6_11e9_8101_003048fd731b_189ece11_a59f_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862ae_86a6_11e9_8101_003048fd731b_189ece12_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f15_7c9e_11ea_8111_003048fd731b_189ece13_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb313a_5f91_11eb_822d_003048fd731b_189ece14_a59f_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb313c_5f91_11eb_822d_003048fd731b_189ece15_a59f_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a73_7762_11ec_a212_00259070b487_189ece16_a59f_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ca4c_5853_11ed_a364_047c1617b143_6f54f1a5_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d91_0af9_11ee_a45c_047c1617b143_6f54f1a1_11fe_11ef_a5b8_047c1617b14310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811367b_37d2_11ef_a5e9_047c1617b143_14e1e196_f93d_11ef_a6ea_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811367d_37d2_11ef_a5e9_047c1617b143_14e1e194_f93d_11ef_a6ea_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083be7_526f_11ef_a60b_047c1617b143_21d4f5bd_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083be9_526f_11ef_a60b_047c1617b143_21d4f5be_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84721a_afd7_11ef_a68d_047c1617b143_64c8bbab_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3e_eeb6_11ef_a6dd_047c1617b143_ab7d8f74_d05b_11f0_a810_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be40_eeb6_11ef_a6dd_047c1617b143_a562d1b9_d05b_11f0_a810_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7a3_f5a0_11eb_8302_003048fd731b_6f54f1a7_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7a5_f5a0_11eb_8302_003048fd731b_a1555442_602e_11ec_a20b_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f1_1867_11ed_a2f9_00259070b487_6f54f1a8_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa77_cb53_11ef_a6b0_047c1617b143_14e1e0ce_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21186219_86a6_11e9_8101_003048fd731b_189ece18_a59f_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118622e_86a6_11e9_8101_003048fd731b_189ece24_a59f_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec59b_f88e_11ee_a597_047c1617b143_85119bb7_fcc8_11ef_a6ef_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38586c_ce99_11ef_a6b4_047c1617b143_1b5db498_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995f9b_96ee_11f0_a7c5_047c1617b143_fafd768c_b70d_11f0_a7ef_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebcef3_d2f6_11ed_a411_047c1617b143_0a6f3afc_310d_11f1_a89b_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80274dc_2e67_11ef_a5dc_047c1617b143_d159fa0d_42c7_11ef_a5f7_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80274de_2e67_11ef_a5dc_047c1617b143_d159fa0e_42c7_11ef_a5f7_047c1617b14329.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -971,87 +992,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="17" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1091,87 +1112,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPr id="20" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="21" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1241,123 +1262,183 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1624,51 +1705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L35"/>
+  <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1676,51 +1757,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J35)</f>
+        <f>SUM(J2:J37)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1750,1046 +1831,1116 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>821390</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2342.81</f>
+        <f>J5*2315.25</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821391</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2298.19</f>
+        <f>J6*2271.15</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821392</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="2">
-        <v>1</v>
+      <c r="G7" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1613.94</f>
+        <f>J7*1594.95</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821393</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2302.65</f>
+        <f>J8*2275.56</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826774</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2202.99</f>
+        <f>J9*2177.07</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>834454</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="2">
         <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2298.19</f>
+        <f>J10*2271.15</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>834455</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1613.94</f>
+        <f>J11*1594.95</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>839811</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G12" s="2">
         <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1637.74</f>
+        <f>J12*1618.47</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>871398</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G13" s="2">
         <v>5</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2330.91</f>
+        <f>J13*2303.49</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878112</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2457.35</f>
+        <f>J14*2428.44</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>884716</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G15" s="2">
         <v>5</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2705.76</f>
+        <f>J15*2673.93</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>884717</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G16" s="2">
         <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2705.76</f>
+        <f>J16*2673.93</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885019</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G17" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1786.49</f>
+        <f>J17*1765.47</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885020</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G18" s="2">
         <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1395.28</f>
+        <f>J18*1378.86</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885045</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G19" s="2">
         <v>8</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*962.41</f>
+        <f>J19*951.09</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K20" s="8"/>
+    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
+        <v>955719</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="2" t="str">
+        <f>J20*1639.05</f>
+        <v>0</v>
+      </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>837038</v>
+        <v>955720</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G21" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*2196.66</f>
+        <f>J21*1639.05</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F22" s="2" t="s">
+    <row r="22" spans="1:12" outlineLevel="2">
+      <c r="A22" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="G22" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>868667</v>
+        <v>837038</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>83</v>
+      <c r="G23" s="2">
+        <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*0.00</f>
+        <f>J23*2196.66</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>885130</v>
+        <v>837039</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="G24" s="2">
+        <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*2948.65</f>
+        <f>J24*1656.92</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="2">
-      <c r="A25" s="8" t="s">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>868667</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="8"/>
-[...8 lines deleted...]
-      <c r="K25" s="8"/>
+      <c r="E25" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*0.00</f>
+        <v>0</v>
+      </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>821358</v>
+        <v>885130</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>94</v>
+      </c>
+      <c r="G26" s="2">
+        <v>10</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2962.00</f>
+        <f>J26*2948.65</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...7 lines deleted...]
-      <c r="D27" s="1" t="s">
+    <row r="27" spans="1:12" outlineLevel="2">
+      <c r="A27" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>889953</v>
+        <v>821358</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="F28" s="2" t="s">
+      <c r="G28" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" s="2" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*1410.00</f>
+        <f>J28*2962.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>889740</v>
+        <v>821364</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G29" s="2">
+        <v>10</v>
+      </c>
+      <c r="H29" s="2" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1410.00</f>
+        <f>J29*2962.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>890199</v>
+        <v>889953</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="F30" s="2" t="s">
+      <c r="G30" s="2">
+        <v>8</v>
+      </c>
+      <c r="H30" s="2" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*3859.00</f>
+        <f>J30*1410.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="2">
-      <c r="A31" s="8" t="s">
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>889740</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B31" s="8"/>
-[...8 lines deleted...]
-      <c r="K31" s="8"/>
+      <c r="D31" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*1410.00</f>
+        <v>0</v>
+      </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>877729</v>
+        <v>890199</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="E32" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G32" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>108</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2500.00</f>
+        <f>J32*3859.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>883294</v>
+        <v>877729</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>119</v>
+      </c>
+      <c r="G34" s="2">
+        <v>6</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*1317.50</f>
+        <f>J34*2500.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...1 lines deleted...]
-      <c r="B35" s="1">
+    <row r="35" spans="1:12" outlineLevel="2">
+      <c r="A35" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>883294</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*1317.50</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
         <v>883295</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...18 lines deleted...]
-      <c r="J35" s="3" t="s">
+      <c r="C37" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" s="1"/>
+      <c r="E37" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G37" s="2">
+        <v>2</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="K35" s="2" t="str">
-[...3 lines deleted...]
-      <c r="L35" s="5"/>
+      <c r="K37" s="2" t="str">
+        <f>J37*1997.50</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A20:K20"/>
-[...1 lines deleted...]
-    <mergeCell ref="A31:K31"/>
+    <mergeCell ref="A22:K22"/>
+    <mergeCell ref="A27:K27"/>
     <mergeCell ref="A33:K33"/>
+    <mergeCell ref="A35:K35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>