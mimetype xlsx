--- v1 (2026-04-20)
+++ v2 (2026-06-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -265,183 +265,225 @@
   <si>
     <t>1 639.05 руб.</t>
   </si>
   <si>
     <t>VER-001402</t>
   </si>
   <si>
     <t>AQ1125-A</t>
   </si>
   <si>
     <t>Группа безопасности (компакт) 1,5BAR 1" (20/1шт)</t>
   </si>
   <si>
     <t>Группы безопасности ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000099</t>
   </si>
   <si>
     <t>QS-5801</t>
   </si>
   <si>
     <t>Группа безопасности котла ZEGOR КОМПАКТ (3 бара) в сборе (1/12шт)</t>
   </si>
   <si>
-    <t>2 196.66 руб.</t>
+    <t>2 108.99 руб.</t>
   </si>
   <si>
     <t>ZGR-000100</t>
   </si>
   <si>
     <t>QS-5802</t>
   </si>
   <si>
     <t>Группа безопасности котла ZEGOR ЭКО (3 бара) в сборе (1/30шт)</t>
   </si>
   <si>
-    <t>1 656.92 руб.</t>
+    <t>1 499.62 руб.</t>
   </si>
   <si>
     <t>ZGR-000155</t>
   </si>
   <si>
     <t>QS-5802Е</t>
   </si>
   <si>
     <t>Группа безопасности котла ZEGOR ЭКОНОМ (3 бара) в сборе (1/30шт)</t>
   </si>
   <si>
-    <t>0.00 руб.</t>
+    <t>1 373.84 руб.</t>
   </si>
   <si>
     <t>ZGR-000233</t>
   </si>
   <si>
     <t>QS-5803</t>
   </si>
   <si>
     <t>Настенная группа безопасности консольная в сборе, с отсекающим клапаном 3/4" (1/12шт)</t>
   </si>
   <si>
-    <t>2 948.65 руб.</t>
+    <t>2 830.97 руб.</t>
   </si>
   <si>
     <t>Группы безопасности VALTEC</t>
   </si>
   <si>
     <t>VLC-1142001</t>
   </si>
   <si>
     <t>VT.460.0.3</t>
   </si>
   <si>
     <t>Группа безопасности с латунным корпусом (с манометрами 0-4 бар ) (1 /20шт)</t>
   </si>
   <si>
-    <t>2 962.00 руб.</t>
+    <t>3 229.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-1142007</t>
   </si>
   <si>
     <t>VT.495.0.3</t>
   </si>
   <si>
     <t>Настенная группа безопасности стальная консольная с манометром  0-4 бар (1 /9шт)</t>
   </si>
   <si>
     <t>VLC-900555</t>
   </si>
   <si>
     <t>VT.461.NC.05</t>
   </si>
   <si>
     <t>Группа безопасности бойлера  3/4"</t>
   </si>
   <si>
+    <t>1 536.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-900923</t>
+  </si>
+  <si>
+    <t>VT.461.NE.05</t>
+  </si>
+  <si>
+    <t>Группа безопасности бойлера (евроконус)</t>
+  </si>
+  <si>
     <t>1 410.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-901111</t>
   </si>
   <si>
     <t>VT.495.SS.03</t>
   </si>
   <si>
     <t>Группа безопасности из нержавеющей стали консольная</t>
   </si>
   <si>
-    <t>3 859.00 руб.</t>
+    <t>4 206.00 руб.</t>
   </si>
   <si>
     <t>Группа безопасности ALTSTREAM</t>
   </si>
   <si>
     <t>УТ000001842</t>
   </si>
   <si>
     <t>Группа безопасности 3 бара для котла ALT в теплоизоляции</t>
   </si>
   <si>
     <t>2 500.00 руб.</t>
   </si>
   <si>
     <t>Группы безопасности E-LINE</t>
   </si>
   <si>
     <t>ELT-101009</t>
   </si>
   <si>
     <t>Группа безопасности мини 1" (20/1)</t>
   </si>
   <si>
     <t>1 317.50 руб.</t>
   </si>
   <si>
     <t>ELT-101010</t>
   </si>
   <si>
     <t>Группа безопасности настенная  3/4" (3 bar) (10/1)</t>
   </si>
   <si>
     <t>1 997.50 руб.</t>
+  </si>
+  <si>
+    <t>Группы безопасности UNIPUMP</t>
+  </si>
+  <si>
+    <t>UNI-101788</t>
+  </si>
+  <si>
+    <t>Группа безопасности котла 1" - 1/2"</t>
+  </si>
+  <si>
+    <t>2 498.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101789</t>
+  </si>
+  <si>
+    <t>Группа безопасности котла 1" - 1/2" СЛИМ</t>
+  </si>
+  <si>
+    <t>1 328.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101790</t>
+  </si>
+  <si>
+    <t>Группа безопасности котла 1" - 3/4"</t>
+  </si>
+  <si>
+    <t>2 543.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101791</t>
+  </si>
+  <si>
+    <t>Группа безопасности котла 1" - 3/4" КОМПАКТ</t>
+  </si>
+  <si>
+    <t>1 791.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1705,51 +1747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L37"/>
+  <dimension ref="A1:L42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1757,51 +1799,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J37)</f>
+        <f>SUM(J2:J42)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1831,86 +1873,86 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>821390</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2315.25</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821391</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2271.15</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821392</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -1936,86 +1978,86 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1594.95</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821393</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2275.56</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826774</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2177.07</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>834454</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -2111,51 +2153,51 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1618.47</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>871398</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2303.49</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878112</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -2251,51 +2293,51 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2673.93</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885019</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1765.47</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885020</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -2321,51 +2363,51 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1378.86</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885045</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*951.09</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>955719</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -2454,493 +2496,650 @@
       <c r="C23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G23" s="2">
         <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2196.66</f>
+        <f>J23*2108.99</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>837039</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1656.92</f>
+        <f>J24*1499.62</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>868667</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*0.00</f>
+        <f>J25*1373.84</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885130</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2948.65</f>
+        <f>J26*2830.97</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821358</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="G28" s="2" t="s">
-        <v>26</v>
+      <c r="G28" s="2">
+        <v>6</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2962.00</f>
+        <f>J28*3229.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821364</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G29" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2962.00</f>
+        <f>J29*3229.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889953</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G30" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1410.00</f>
+        <f>J30*1536.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889740</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1410.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890199</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G32" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3859.00</f>
+        <f>J32*4206.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>877729</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G34" s="2">
         <v>6</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*2500.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="2">
       <c r="A35" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>883294</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1317.50</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>883295</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G37" s="2">
         <v>2</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1997.50</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" outlineLevel="2">
+      <c r="A38" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" outlineLevel="4">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>959583</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D39" s="1">
+        <v>90776</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*2498.00</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" outlineLevel="4">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>959584</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D40" s="1">
+        <v>64670</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*1328.00</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" outlineLevel="4">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>959585</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D41" s="1">
+        <v>43580</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*2543.00</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" outlineLevel="4">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>959586</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D42" s="1">
+        <v>42825</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*1791.00</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A35:K35"/>
+    <mergeCell ref="A38:K38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>