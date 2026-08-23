--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -17,275 +17,275 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Группы безопасности</t>
   </si>
   <si>
     <t>Группы безопасности VIEIR</t>
   </si>
   <si>
     <t>SOS-310001</t>
   </si>
   <si>
     <t>AQ1058</t>
   </si>
   <si>
     <t>Настенная группа безопасности расширительного бака в сборе (1/10шт)</t>
   </si>
   <si>
-    <t>2 315.25 руб.</t>
+    <t>2 474.78 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SOS-310002</t>
   </si>
   <si>
     <t>AQ1063</t>
   </si>
   <si>
     <t>Группа безопасности для котла  в сборе VR (1/20шт)</t>
   </si>
   <si>
-    <t>2 271.15 руб.</t>
+    <t>2 427.04 руб.</t>
   </si>
   <si>
     <t>SOS-310003</t>
   </si>
   <si>
     <t>AQ1123</t>
   </si>
   <si>
     <t>Группа безопасности 3 бара для котла VR в сборе мини (1/20шт)</t>
   </si>
   <si>
-    <t>1 594.95 руб.</t>
+    <t>1 704.78 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>SOS-310004</t>
   </si>
   <si>
     <t>AQ1124</t>
   </si>
   <si>
     <t>Группа безопасности для котла VR в сборе никель (1/20шт)</t>
   </si>
   <si>
-    <t>2 275.56 руб.</t>
+    <t>2 431.66 руб.</t>
   </si>
   <si>
     <t>SOS-310005</t>
   </si>
   <si>
     <t>AQ1113</t>
   </si>
   <si>
     <t>Группа безопасности для котла ViEiR стальная (1/20шт)</t>
   </si>
   <si>
-    <t>2 177.07 руб.</t>
+    <t>2 326.94 руб.</t>
   </si>
   <si>
     <t>SOS-310006</t>
   </si>
   <si>
     <t>AQ1063A</t>
   </si>
   <si>
     <t>Группа безопасности для котла  ЛАТУНЬ ViEiR  (20/1шт) 1,5BAR</t>
   </si>
   <si>
     <t>SOS-310007</t>
   </si>
   <si>
     <t>AQ1123A</t>
   </si>
   <si>
     <t>Группа безопасности МИНИ  ViEiR (20/1шт) 1,5BAR</t>
   </si>
   <si>
     <t>VER-000210</t>
   </si>
   <si>
     <t>AQ1123N</t>
   </si>
   <si>
     <t xml:space="preserve">Группа безопасности МИНИ никелированная "ViEiR"(20/1шт) 3BAR </t>
   </si>
   <si>
-    <t>1 618.47 руб.</t>
+    <t>1 729.42 руб.</t>
   </si>
   <si>
     <t>VER-000304</t>
   </si>
   <si>
     <t>AQ1063N</t>
   </si>
   <si>
     <t>Группа безопасности для котла  ЛАТУНЬ"ViEiR" (20/1шт) 3BAR НИКЕЛЬ</t>
   </si>
   <si>
-    <t>2 303.49 руб.</t>
+    <t>2 460.92 руб.</t>
   </si>
   <si>
     <t>VER-000380</t>
   </si>
   <si>
     <t>AQ1063B</t>
   </si>
   <si>
     <t>Группа безопасности в теплоизоляции "ViEiR"(20/1шт)</t>
   </si>
   <si>
-    <t>2 428.44 руб.</t>
+    <t>2 594.90 руб.</t>
   </si>
   <si>
     <t>VER-001012</t>
   </si>
   <si>
     <t>AQ1059-A</t>
   </si>
   <si>
     <t>Группа безопасности, 1.5bar 1"(20/1шт)</t>
   </si>
   <si>
-    <t>2 673.93 руб.</t>
+    <t>2 858.24 руб.</t>
   </si>
   <si>
     <t>VER-001013</t>
   </si>
   <si>
     <t>AQ1059</t>
   </si>
   <si>
     <t>Группа безопасности, 3bar 1"(20/1шт)</t>
   </si>
   <si>
     <t>VER-001101</t>
   </si>
   <si>
     <t>AM1163</t>
   </si>
   <si>
     <t>Группа безопасности 1" 3 BAR  (20/1шт)</t>
   </si>
   <si>
-    <t>1 765.47 руб.</t>
+    <t>1 886.50 руб.</t>
   </si>
   <si>
     <t>VER-001102</t>
   </si>
   <si>
     <t>AM1223</t>
   </si>
   <si>
-    <t>1 378.86 руб.</t>
+    <t>1 473.78 руб.</t>
   </si>
   <si>
     <t>VER-001240</t>
   </si>
   <si>
     <t>AM15</t>
   </si>
   <si>
     <t>Группа безопасности для бойлера 3/4" (30/1шт)</t>
   </si>
   <si>
-    <t>951.09 руб.</t>
+    <t>1 014.86 руб.</t>
   </si>
   <si>
     <t>VER-001401</t>
   </si>
   <si>
     <t>AQ1125</t>
   </si>
   <si>
     <t>Группа безопасности (компакт) 3BAR 1" (20/1шт)</t>
   </si>
   <si>
-    <t>1 639.05 руб.</t>
+    <t>1 752.52 руб.</t>
   </si>
   <si>
     <t>VER-001402</t>
   </si>
   <si>
     <t>AQ1125-A</t>
   </si>
   <si>
     <t>Группа безопасности (компакт) 1,5BAR 1" (20/1шт)</t>
   </si>
   <si>
     <t>Группы безопасности ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000099</t>
   </si>
   <si>
     <t>QS-5801</t>
   </si>
   <si>
     <t>Группа безопасности котла ZEGOR КОМПАКТ (3 бара) в сборе (1/12шт)</t>
   </si>
   <si>
     <t>2 108.99 руб.</t>
   </si>
@@ -316,102 +316,108 @@
   <si>
     <t>ZGR-000233</t>
   </si>
   <si>
     <t>QS-5803</t>
   </si>
   <si>
     <t>Настенная группа безопасности консольная в сборе, с отсекающим клапаном 3/4" (1/12шт)</t>
   </si>
   <si>
     <t>2 830.97 руб.</t>
   </si>
   <si>
     <t>Группы безопасности VALTEC</t>
   </si>
   <si>
     <t>VLC-1142001</t>
   </si>
   <si>
     <t>VT.460.0.3</t>
   </si>
   <si>
     <t>Группа безопасности с латунным корпусом (с манометрами 0-4 бар ) (1 /20шт)</t>
   </si>
   <si>
-    <t>3 229.00 руб.</t>
+    <t>3 390.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-1142007</t>
   </si>
   <si>
     <t>VT.495.0.3</t>
   </si>
   <si>
     <t>Настенная группа безопасности стальная консольная с манометром  0-4 бар (1 /9шт)</t>
   </si>
   <si>
+    <t>3 401.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-900555</t>
   </si>
   <si>
     <t>VT.461.NC.05</t>
   </si>
   <si>
     <t>Группа безопасности бойлера  3/4"</t>
   </si>
   <si>
     <t>1 536.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-900923</t>
   </si>
   <si>
     <t>VT.461.NE.05</t>
   </si>
   <si>
     <t>Группа безопасности бойлера (евроконус)</t>
   </si>
   <si>
     <t>1 410.00 руб.</t>
   </si>
   <si>
     <t>VLC-901111</t>
   </si>
   <si>
     <t>VT.495.SS.03</t>
   </si>
   <si>
     <t>Группа безопасности из нержавеющей стали консольная</t>
   </si>
   <si>
-    <t>4 206.00 руб.</t>
+    <t>4 579.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>Группа безопасности ALTSTREAM</t>
   </si>
   <si>
     <t>УТ000001842</t>
   </si>
   <si>
     <t>Группа безопасности 3 бара для котла ALT в теплоизоляции</t>
   </si>
   <si>
     <t>2 500.00 руб.</t>
   </si>
   <si>
     <t>Группы безопасности E-LINE</t>
   </si>
   <si>
     <t>ELT-101009</t>
   </si>
   <si>
     <t>Группа безопасности мини 1" (20/1)</t>
   </si>
   <si>
     <t>1 317.50 руб.</t>
   </si>
@@ -1873,623 +1879,623 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>821390</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2315.25</f>
+        <f>J5*2474.78</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821391</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2271.15</f>
+        <f>J6*2427.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821392</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1594.95</f>
+        <f>J7*1704.78</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821393</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2275.56</f>
+        <f>J8*2431.66</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826774</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2177.07</f>
+        <f>J9*2326.94</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>834454</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2271.15</f>
+        <f>J10*2427.04</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>834455</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1594.95</f>
+        <f>J11*1704.78</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>839811</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="2">
         <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1618.47</f>
+        <f>J12*1729.42</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>871398</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2303.49</f>
+        <f>J13*2460.92</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878112</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2428.44</f>
+        <f>J14*2594.90</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>884716</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="2">
         <v>5</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2673.93</f>
+        <f>J15*2858.24</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>884717</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="2">
         <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2673.93</f>
+        <f>J16*2858.24</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885019</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1765.47</f>
+        <f>J17*1886.50</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885020</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1378.86</f>
+        <f>J18*1473.78</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885045</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="G19" s="2">
-        <v>7</v>
+      <c r="G19" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*951.09</f>
+        <f>J19*1014.86</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>955719</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1639.05</f>
+        <f>J20*1752.52</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>955720</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1639.05</f>
+        <f>J21*1752.52</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>837038</v>
       </c>
@@ -2519,51 +2525,51 @@
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2108.99</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>837039</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1499.62</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>868667</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -2589,526 +2595,526 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1373.84</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885130</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2830.97</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821358</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G28" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*3229.00</f>
+        <f>J28*3390.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821364</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="G29" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*3229.00</f>
+        <f>J29*3401.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889953</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G30" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1536.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889740</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1410.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890199</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G32" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*4206.00</f>
+        <f>J32*4579.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>877729</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G34" s="2">
         <v>6</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*2500.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="2">
       <c r="A35" s="8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>883294</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1317.50</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>883295</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G37" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1997.50</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="2">
       <c r="A38" s="8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>959583</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D39" s="1">
         <v>90776</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*2498.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>959584</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D40" s="1">
         <v>64670</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*1328.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>959585</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D41" s="1">
         <v>43580</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*2543.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>959586</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D42" s="1">
         <v>42825</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1791.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>