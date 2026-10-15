--- v3 (2026-08-23)
+++ v4 (2026-10-15)
@@ -17,98 +17,98 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Редукторы давления</t>
   </si>
   <si>
     <t>ALT-122012</t>
   </si>
   <si>
     <t>T-АБ.601.12.CN</t>
   </si>
   <si>
     <t>Редуктор давления поршневой TEBO 1/2" с выходом под манометр 1/4"</t>
   </si>
   <si>
-    <t>1 225.92 руб.</t>
+    <t>1 280.64 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Редуктора давления VALTEC</t>
   </si>
   <si>
     <t>VLC-1144001</t>
   </si>
   <si>
     <t>VT.082.N.04</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 1/2" (1 /36шт)</t>
   </si>
   <si>
     <t>2 042.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
@@ -145,86 +145,98 @@
   <si>
     <t>VT.085.N.0407</t>
   </si>
   <si>
     <t>-Редуктор давления мембранный, от 1 до 7 бар 1/2" (1 /30шт)</t>
   </si>
   <si>
     <t>VLC-1144006</t>
   </si>
   <si>
     <t>VT.085.N.0507</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 3/4" (1 /20шт)</t>
   </si>
   <si>
     <t>VLC-1144008</t>
   </si>
   <si>
     <t>VT.086.N.05</t>
   </si>
   <si>
     <t>Редуктор давления от 1 до 5,5 бар 3/4" (1 /80шт)</t>
   </si>
   <si>
+    <t>1 729.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-1144009</t>
   </si>
   <si>
     <t>VT.087.N.0445</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 1 до 4,5 бар 1/2" (1 /48шт)</t>
   </si>
   <si>
     <t>VLC-1144010</t>
   </si>
   <si>
     <t>VT.087.N.0545</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 1 до 4,5 бар 3/4" (1 /48шт)</t>
   </si>
   <si>
+    <t>1 597.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-1144011</t>
   </si>
   <si>
     <t>VT.087.N.0645</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 1 до 4,5 бар 1" (1 /24шт)</t>
   </si>
   <si>
+    <t>7 835.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-1144012</t>
   </si>
   <si>
     <t>VT.087.N.0745</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 1 до 4,5 бар 1 1/4" (1 /12шт)</t>
   </si>
   <si>
+    <t>12 064.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-1144013</t>
   </si>
   <si>
     <t>VT.087.N.0845</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 1 до 4,5 бар 1 1/2" 91 /6шт)</t>
   </si>
   <si>
     <t>VLC-1144014</t>
   </si>
   <si>
     <t>VT.087.N.0945</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 1 до 4,5 бар 2"</t>
   </si>
   <si>
     <t>VLC-1144016</t>
   </si>
   <si>
     <t>VT.088.N.0455</t>
   </si>
   <si>
     <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2" (1 /60шт)</t>
@@ -256,50 +268,53 @@
   <si>
     <t>VT.081.N.04</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 2 до 5 бар 1/2"</t>
   </si>
   <si>
     <t>1 238.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-900544</t>
   </si>
   <si>
     <t>VT.083.N.04</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 1 до 6 бар 1/2" (1/50шт)</t>
   </si>
   <si>
     <t>1 686.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>VLC-900570</t>
   </si>
   <si>
     <t>VT.083.N.05</t>
   </si>
   <si>
     <t>Редуктор давления поршневой регулируемый от 1 до 6 бар, 3/4"</t>
   </si>
   <si>
     <t>1 949.00 руб.</t>
   </si>
   <si>
     <t>VLC-900571</t>
   </si>
   <si>
     <t>VT.089.N.04</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 1/2"</t>
   </si>
   <si>
     <t>1 394.00 руб.</t>
   </si>
   <si>
     <t>VLC-900572</t>
@@ -370,414 +385,426 @@
   <si>
     <t>Редуктор давления мембранный регулируемый  с повышенным расходом, 1"</t>
   </si>
   <si>
     <t>2 221.00 руб.</t>
   </si>
   <si>
     <t>VLC-999011</t>
   </si>
   <si>
     <t>VT.085.N.0607</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1"</t>
   </si>
   <si>
     <t>VLC-999012</t>
   </si>
   <si>
     <t>VT.085.N.0707</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1 1/4"</t>
   </si>
   <si>
+    <t>17 043.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-999013</t>
   </si>
   <si>
     <t>VT.085.N.0807</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1 1/2"</t>
   </si>
   <si>
+    <t>27 278.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-999014</t>
   </si>
   <si>
     <t>VT.085.N.0907</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 2"</t>
   </si>
   <si>
     <t>VLC-999015</t>
   </si>
   <si>
     <t>VT.086.NH.06</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бар 1"</t>
   </si>
   <si>
     <t>VLC-999016</t>
   </si>
   <si>
     <t>VT.086.NH.07</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бар 1 1/4"</t>
   </si>
   <si>
+    <t>6 695.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-999017</t>
   </si>
   <si>
     <t>VT.086.NH.08</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бар 1 1/2"</t>
   </si>
   <si>
+    <t>9 041.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-999018</t>
   </si>
   <si>
     <t>VT.086.NH.09</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бар 2"</t>
   </si>
   <si>
     <t>Редуктора давления VIEIR</t>
   </si>
   <si>
     <t>SOS-410001</t>
   </si>
   <si>
     <t>BL766</t>
   </si>
   <si>
     <t>Регулятор давления поршневой VR под манометр 1/2  (1/40шт)</t>
   </si>
   <si>
     <t>1 341.19 руб.</t>
   </si>
   <si>
     <t>SOS-410002</t>
   </si>
   <si>
     <t>BL767</t>
   </si>
   <si>
     <t>Регулятор давления поршневой VR под манометр 3/4  (1/40шт)</t>
   </si>
   <si>
     <t>1 478.65 руб.</t>
   </si>
   <si>
     <t>SOS-410003</t>
   </si>
   <si>
     <t>BL769</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1/2 (1/30шт)</t>
   </si>
   <si>
-    <t>2 194.50 руб.</t>
+    <t>2 196.02 руб.</t>
   </si>
   <si>
     <t>SOS-410004</t>
   </si>
   <si>
     <t>BL770</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 3/4 (1/30шт)</t>
   </si>
   <si>
-    <t>2 354.66 руб.</t>
+    <t>2 356.29 руб.</t>
   </si>
   <si>
     <t>SOS-410005</t>
   </si>
   <si>
     <t>BL771</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1 (1/30шт)</t>
   </si>
   <si>
-    <t>3 793.02 руб.</t>
+    <t>3 795.64 руб.</t>
   </si>
   <si>
     <t>SOS-410006</t>
   </si>
   <si>
     <t>BL763</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1/2 (1/40шт)</t>
   </si>
   <si>
-    <t>927.08 руб.</t>
+    <t>927.72 руб.</t>
   </si>
   <si>
     <t>SOS-410007</t>
   </si>
   <si>
     <t>BL764</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 3/4 (1/40шт)</t>
   </si>
   <si>
-    <t>1 107.26 руб.</t>
+    <t>1 108.03 руб.</t>
   </si>
   <si>
     <t>SOS-410008</t>
   </si>
   <si>
     <t>BL765</t>
   </si>
   <si>
-    <t>1 196.58 руб.</t>
+    <t>1 197.41 руб.</t>
   </si>
   <si>
     <t>SOS-410009</t>
   </si>
   <si>
     <t>BL768</t>
   </si>
   <si>
     <t>Регулятор давления 1/2 под  манометр(1/40шт)</t>
   </si>
   <si>
-    <t>1 290.52 руб.</t>
+    <t>1 291.41 руб.</t>
   </si>
   <si>
     <t>SOS-410011</t>
   </si>
   <si>
     <t>VR720</t>
   </si>
   <si>
     <t>Регулятор давления ( РЕДУКТОР) 1/2  "ViEiR" (80шт)</t>
   </si>
   <si>
-    <t>697.62 руб.</t>
+    <t>698.10 руб.</t>
   </si>
   <si>
     <t>VER-000136</t>
   </si>
   <si>
     <t>BL775</t>
   </si>
   <si>
     <t>Регулятор давления поршневой под манометр 1/2  "ViEiR" (60шт)</t>
   </si>
   <si>
-    <t>1 001.00 руб.</t>
+    <t>1 001.69 руб.</t>
   </si>
   <si>
     <t>VER-000137</t>
   </si>
   <si>
     <t>BL776</t>
   </si>
   <si>
     <t>Регулятор давления поршневой под манометр 3/4" "ViEiR" (60шт)</t>
   </si>
   <si>
-    <t>1 070.30 руб.</t>
+    <t>1 071.04 руб.</t>
   </si>
   <si>
     <t>VER-000216</t>
   </si>
   <si>
     <t>VP53</t>
   </si>
   <si>
     <t>Регулятор давления (РЕДУКТОР) 1/2  "VER-PRO" (20шт)</t>
   </si>
   <si>
-    <t>3 913.14 руб.</t>
+    <t>3 915.85 руб.</t>
   </si>
   <si>
     <t>VER-000646</t>
   </si>
   <si>
     <t>BL790</t>
   </si>
   <si>
     <t>Регулятор давления мембранный под манометр 1/2" "ViEiR" (30шт)</t>
   </si>
   <si>
-    <t>2 795.10 руб.</t>
+    <t>2 797.03 руб.</t>
   </si>
   <si>
     <t>VER-000711</t>
   </si>
   <si>
     <t>VP65</t>
   </si>
   <si>
     <t>Редуктор давления поршневой 1/2" (60/1шт)</t>
   </si>
   <si>
-    <t>1 213.52 руб.</t>
+    <t>1 214.36 руб.</t>
   </si>
   <si>
     <t>VER-000712</t>
   </si>
   <si>
     <t>VP66</t>
   </si>
   <si>
     <t>Редуктор давления поршневой 3/4" (60/1шт)</t>
   </si>
   <si>
-    <t>1 318.24 руб.</t>
+    <t>1 319.15 руб.</t>
   </si>
   <si>
     <t>VER-001173</t>
   </si>
   <si>
     <t>VR721</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>1 864.94 руб.</t>
+    <t>1 866.23 руб.</t>
   </si>
   <si>
     <t>VER-001174</t>
   </si>
   <si>
     <t>VR722</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>2 678.06 руб.</t>
+    <t>2 679.91 руб.</t>
   </si>
   <si>
     <t>VER-001539</t>
   </si>
   <si>
     <t>BL772</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 1 1/4" (8/1шт)</t>
   </si>
   <si>
-    <t>7 484.40 руб.</t>
+    <t>7 489.58 руб.</t>
   </si>
   <si>
     <t>VER-001540</t>
   </si>
   <si>
     <t>BL773</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 1 1/2" (8/1шт)</t>
   </si>
   <si>
-    <t>7 866.32 руб.</t>
+    <t>7 871.76 руб.</t>
   </si>
   <si>
     <t>VER-001541</t>
   </si>
   <si>
     <t>BL774</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 2" (6/1шт)</t>
   </si>
   <si>
-    <t>11 560.78 руб.</t>
+    <t>11 568.78 руб.</t>
   </si>
   <si>
     <t>VER-001680</t>
   </si>
   <si>
     <t>JC172</t>
   </si>
   <si>
     <t>Регулятор давления на холодную воду, с манометром, диапазон регулировки 1.5-6  1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>2 738.12 руб.</t>
+    <t>2 740.01 руб.</t>
   </si>
   <si>
     <t>VER-001681</t>
   </si>
   <si>
     <t>JC174</t>
   </si>
   <si>
     <t>Регулятор давления на холодную воду, с манометром, диапазон регулировки 1.5-6  3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>2 924.46 руб.</t>
+    <t>2 926.48 руб.</t>
   </si>
   <si>
     <t>VER-001682</t>
   </si>
   <si>
     <t>JH171</t>
   </si>
   <si>
     <t>Регулятор давления на горячую воду, с манометром , диапазон регулировки 1.5-6  1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>2 927.54 руб.</t>
+    <t>2 929.57 руб.</t>
   </si>
   <si>
     <t>VER-001683</t>
   </si>
   <si>
     <t>JH173</t>
   </si>
   <si>
     <t>Регулятор давления на горячую воду, с манометром , диапазон регулировки 1.5-6  3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>3 110.80 руб.</t>
+    <t>3 112.95 руб.</t>
   </si>
   <si>
     <t>VER-001704</t>
   </si>
   <si>
     <t>VP55</t>
   </si>
   <si>
     <t>Регулятор давления ( РЕДУКТОР) 1/2  "VER-PRO" (20/1шт)</t>
   </si>
   <si>
-    <t>3 805.34 руб.</t>
+    <t>3 807.97 руб.</t>
   </si>
   <si>
     <t>Редуктора давления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000107</t>
   </si>
   <si>
     <t>QS-3431</t>
   </si>
   <si>
     <t>Регулятор давления поршневой 1/2 ZEGOR регулир. 2-10бар с вых. под манометр (1/50шт)</t>
   </si>
   <si>
     <t>917.14 руб.</t>
   </si>
   <si>
     <t>ZGR-000108</t>
   </si>
   <si>
     <t>QS-3831</t>
   </si>
   <si>
     <t>Регулятор давления поршневой 3/4 ZEGOR регулир. 2-10бар с вых. под манометр (1/50шт)</t>
   </si>
@@ -787,93 +814,90 @@
   <si>
     <t>ZGR-000203</t>
   </si>
   <si>
     <t>QS-3432</t>
   </si>
   <si>
     <t>Регулятор давления МЕМБРАННЫЙ 1/2"  1,5-6 бар никель латунь с выходом под манометр ZEGOR (1/80шт)</t>
   </si>
   <si>
     <t>826.10 руб.</t>
   </si>
   <si>
     <t>Редуктора давления VIEIR для газа</t>
   </si>
   <si>
     <t>VER-000800</t>
   </si>
   <si>
     <t>VRQ11</t>
   </si>
   <si>
     <t>Регулятор давления газовый со встроенным фильтром DN15 - 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>1 509.20 руб.</t>
+    <t>1 510.24 руб.</t>
   </si>
   <si>
     <t>VER-000801</t>
   </si>
   <si>
     <t>VRQ12</t>
   </si>
   <si>
     <t>Регулятор давления газовый со встроенным фильтром DN20 - 3/4" (20/1шт)</t>
   </si>
   <si>
     <t>Редуктора давления GAPPO</t>
   </si>
   <si>
     <t>GAP-100982</t>
   </si>
   <si>
     <t>G1401.04.1</t>
   </si>
   <si>
     <t>Редуктор давления GAPPO 1/2" -3 бар (1/50шт)</t>
   </si>
   <si>
-    <t>873.41 руб.</t>
+    <t>1 171.60 руб.</t>
   </si>
   <si>
     <t>Редуктора давления OR (Италия)</t>
   </si>
   <si>
     <t>VLC-900557</t>
   </si>
   <si>
     <t>OR.224.G.04</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1/2” (аналог VT.085.N.04)</t>
   </si>
   <si>
     <t>5 766.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-900558</t>
   </si>
   <si>
     <t>OR.224.G.05</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 3/4” (аналог VT.085.N.05)</t>
   </si>
   <si>
     <t>7 879.00 руб.</t>
   </si>
   <si>
     <t>VLC-900559</t>
   </si>
   <si>
     <t>OR.224.G.06</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1” (аналог VT.085.N.06)</t>
   </si>
   <si>
     <t>14 903.00 руб.</t>
   </si>
@@ -3915,51 +3939,51 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*1225.92</f>
+        <f>J4*1280.64</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" outlineLevel="2">
       <c r="A5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821399</v>
       </c>
@@ -3989,54 +4013,54 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2042.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821400</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3947.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821401</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
@@ -4126,2686 +4150,2686 @@
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*0.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821406</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*0.00</f>
+        <f>J11*1729.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821407</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821408</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*0.00</f>
+        <f>J13*1597.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821409</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*0.00</f>
+        <f>J14*7835.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821410</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*0.00</f>
+        <f>J15*12064.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821411</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821412</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*0.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879392</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821416</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G19" s="2">
         <v>7</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*3175.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824503</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>878143</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1238.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>879022</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="G22" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="H22" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1686.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883029</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G23" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1949.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889954</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H24" s="2" t="s">
-        <v>67</v>
+      <c r="H24" s="2">
+        <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1394.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>889955</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="G25" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1593.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889956</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G26" s="2">
         <v>4</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1711.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889957</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="G27" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*4364.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889958</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
-      <c r="H28" s="2">
-        <v>-1</v>
+      <c r="H28" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*3880.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889978</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*7980.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889979</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2221.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>834762</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*0.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>834763</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>32</v>
+        <v>122</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*0.00</f>
+        <f>J32*17043.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>834764</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*0.00</f>
+        <f>J33*27278.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>834765</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*0.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>834766</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*0.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>834767</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*0.00</f>
+        <f>J36*6695.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>834768</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*0.00</f>
+        <f>J37*9041.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>834769</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*0.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="2">
       <c r="A39" s="8" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821394</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*1341.19</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821395</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1478.65</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821396</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2194.50</f>
+        <f>J42*2196.02</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821397</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="G43" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*2354.66</f>
+        <f>J43*2356.29</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821398</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="G44" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*3793.02</f>
+        <f>J44*3795.64</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>827985</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*927.08</f>
+        <f>J45*927.72</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>827846</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1107.26</f>
+        <f>J46*1108.03</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>827060</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1196.58</f>
+        <f>J47*1197.41</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>827944</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1290.52</f>
+        <f>J48*1291.41</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>836416</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>183</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*697.62</f>
+        <f>J49*698.10</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>837312</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>187</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*1001.00</f>
+        <f>J50*1001.69</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>837313</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*1070.30</f>
+        <f>J51*1071.04</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>839817</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="G52" s="2">
         <v>4</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*3913.14</f>
+        <f>J52*3915.85</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>880056</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="G53" s="2">
         <v>3</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*2795.10</f>
+        <f>J53*2797.03</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>882871</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="G54" s="2">
         <v>9</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*1213.52</f>
+        <f>J54*1214.36</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>882872</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>207</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1318.24</f>
+        <f>J55*1319.15</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>883961</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="G56" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1864.94</f>
+        <f>J56*1866.23</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>883962</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="G57" s="2">
         <v>4</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2678.06</f>
+        <f>J57*2679.91</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>885843</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*7484.40</f>
+        <f>J58*7489.58</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>885844</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="G59" s="2">
         <v>1</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*7866.32</f>
+        <f>J59*7871.76</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>885845</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="G60" s="2">
         <v>1</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*11560.78</f>
+        <f>J60*11568.78</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>955781</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="G61" s="2">
         <v>3</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*2738.12</f>
+        <f>J61*2740.01</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>955782</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="G62" s="2">
         <v>2</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*2924.46</f>
+        <f>J62*2926.48</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>955783</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="G63" s="2">
         <v>1</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*2927.54</f>
+        <f>J63*2929.57</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>955784</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="G64" s="2">
         <v>2</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*3110.80</f>
+        <f>J64*3112.95</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>955805</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*3805.34</f>
+        <f>J65*3807.97</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="2">
       <c r="A66" s="8" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
       <c r="J66" s="8"/>
       <c r="K66" s="8"/>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>837046</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*917.14</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>837047</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*953.91</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>879328</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*826.10</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="2">
       <c r="A70" s="8" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>884630</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*1509.20</f>
+        <f>J71*1510.24</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>884631</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G72" s="2">
         <v>1</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*1509.20</f>
+        <f>J72*1510.24</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" outlineLevel="2">
       <c r="A73" s="8" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="8"/>
       <c r="D73" s="8"/>
       <c r="E73" s="8"/>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="J73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>954209</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*873.41</f>
+        <f>J74*1171.60</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="2">
       <c r="A75" s="8" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>956438</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>270</v>
+        <v>83</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*5766.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>956439</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*7879.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>956440</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*14903.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>956441</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*22862.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>956442</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
-      <c r="H80" s="2" t="s">
-        <v>23</v>
+      <c r="H80" s="2">
+        <v>9</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*34452.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>956443</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>5</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*55991.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>956444</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>270</v>
+        <v>83</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*2507.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>956445</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*1880.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>956446</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*2536.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>956447</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*6322.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>956448</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*9498.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>956449</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*12015.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>956450</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*15199.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>956452</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*3575.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>