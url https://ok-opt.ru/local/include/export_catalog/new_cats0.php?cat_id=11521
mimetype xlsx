--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -235,86 +235,89 @@
   <si>
     <t>VLC-1144016</t>
   </si>
   <si>
     <t>VT.088.N.0455</t>
   </si>
   <si>
     <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2" (1 /60шт)</t>
   </si>
   <si>
     <t>2 560.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144018</t>
   </si>
   <si>
     <t>VT.515.N.04</t>
   </si>
   <si>
     <t>Подпиточный клапан с фильтром и манометром 1/2" (1 /36шт)</t>
   </si>
   <si>
     <t>2 894.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-1144020</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-900543</t>
+  </si>
+  <si>
+    <t>VT.081.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 2 до 5 бар 1/2"</t>
+  </si>
+  <si>
+    <t>1 078.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-900544</t>
+  </si>
+  <si>
+    <t>VT.083.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 6 бар 1/2" (1/50шт)</t>
+  </si>
+  <si>
+    <t>1 548.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-1144020</t>
-[...31 lines deleted...]
-  <si>
     <t>VLC-900570</t>
   </si>
   <si>
     <t>VT.083.N.05</t>
   </si>
   <si>
     <t>Редуктор давления поршневой регулируемый от 1 до 6 бар, 3/4"</t>
   </si>
   <si>
     <t>1 594.00 руб.</t>
   </si>
   <si>
     <t>VLC-900571</t>
   </si>
   <si>
     <t>VT.089.N.04</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 1/2"</t>
   </si>
   <si>
     <t>1 174.00 руб.</t>
   </si>
   <si>
     <t>VLC-900572</t>
@@ -367,53 +370,50 @@
   <si>
     <t>VLC-900622</t>
   </si>
   <si>
     <t>VT.089.N.09</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 2"</t>
   </si>
   <si>
     <t>6 724.00 руб.</t>
   </si>
   <si>
     <t>VLC-900623</t>
   </si>
   <si>
     <t>VT.089.NH.06</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый  с повышенным расходом, 1"</t>
   </si>
   <si>
     <t>1 934.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-999011</t>
   </si>
   <si>
     <t>VT.085.N.0607</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1"</t>
   </si>
   <si>
     <t>11 599.00 руб.</t>
   </si>
   <si>
     <t>VLC-999012</t>
   </si>
   <si>
     <t>VT.085.N.0707</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1 1/4"</t>
   </si>
   <si>
     <t>17 043.00 руб.</t>
   </si>
   <si>
     <t>VLC-999013</t>
@@ -502,264 +502,324 @@
   <si>
     <t>1 341.19 руб.</t>
   </si>
   <si>
     <t>SOS-410002</t>
   </si>
   <si>
     <t>BL767</t>
   </si>
   <si>
     <t>Регулятор давления поршневой VR под манометр 3/4  (1/40шт)</t>
   </si>
   <si>
     <t>1 478.65 руб.</t>
   </si>
   <si>
     <t>SOS-410003</t>
   </si>
   <si>
     <t>BL769</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1/2 (1/30шт)</t>
   </si>
   <si>
-    <t>2 078.04 руб.</t>
+    <t>2 053.59 руб.</t>
   </si>
   <si>
     <t>SOS-410004</t>
   </si>
   <si>
     <t>BL770</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 3/4 (1/30шт)</t>
   </si>
   <si>
-    <t>2 229.76 руб.</t>
+    <t>2 203.53 руб.</t>
   </si>
   <si>
     <t>SOS-410005</t>
   </si>
   <si>
     <t>BL771</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1 (1/30шт)</t>
   </si>
   <si>
-    <t>3 592.31 руб.</t>
+    <t>3 550.05 руб.</t>
   </si>
   <si>
     <t>SOS-410006</t>
   </si>
   <si>
     <t>BL763</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1/2 (1/40шт)</t>
   </si>
   <si>
-    <t>877.63 руб.</t>
+    <t>867.30 руб.</t>
   </si>
   <si>
     <t>SOS-410007</t>
   </si>
   <si>
     <t>BL764</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 3/4 (1/40шт)</t>
   </si>
   <si>
-    <t>1 048.69 руб.</t>
+    <t>1 036.35 руб.</t>
   </si>
   <si>
     <t>SOS-410008</t>
   </si>
   <si>
     <t>BL765</t>
   </si>
   <si>
-    <t>1 133.48 руб.</t>
+    <t>1 120.14 руб.</t>
   </si>
   <si>
     <t>SOS-410009</t>
   </si>
   <si>
     <t>BL768</t>
   </si>
   <si>
     <t>Регулятор давления 1/2 под  манометр(1/40шт)</t>
   </si>
   <si>
-    <t>1 221.24 руб.</t>
+    <t>1 206.87 руб.</t>
   </si>
   <si>
     <t>SOS-410011</t>
   </si>
   <si>
     <t>VR720</t>
   </si>
   <si>
     <t>Регулятор давления ( РЕДУКТОР) 1/2  "ViEiR" (80шт)</t>
   </si>
   <si>
-    <t>660.45 руб.</t>
+    <t>652.68 руб.</t>
   </si>
   <si>
     <t>VER-000136</t>
   </si>
   <si>
     <t>BL775</t>
   </si>
   <si>
     <t>Регулятор давления поршневой под манометр 1/2  "ViEiR" (60шт)</t>
   </si>
   <si>
-    <t>949.03 руб.</t>
+    <t>937.86 руб.</t>
   </si>
   <si>
     <t>VER-000137</t>
   </si>
   <si>
     <t>BL776</t>
   </si>
   <si>
     <t>Регулятор давления поршневой под манометр 3/4" "ViEiR" (60шт)</t>
   </si>
   <si>
-    <t>1 014.48 руб.</t>
+    <t>1 002.54 руб.</t>
   </si>
   <si>
     <t>VER-000216</t>
   </si>
   <si>
     <t>VP53</t>
   </si>
   <si>
     <t>Регулятор давления (РЕДУКТОР) 1/2  "VER-PRO" (20шт)</t>
   </si>
   <si>
-    <t>3 779.74 руб.</t>
+    <t>3 735.27 руб.</t>
   </si>
   <si>
     <t>VER-000646</t>
   </si>
   <si>
     <t>BL790</t>
   </si>
   <si>
     <t>Регулятор давления мембранный под манометр 1/2" "ViEiR" (30шт)</t>
   </si>
   <si>
-    <t>2 647.75 руб.</t>
+    <t>2 616.60 руб.</t>
   </si>
   <si>
     <t>VER-000711</t>
   </si>
   <si>
     <t>VP65</t>
   </si>
   <si>
     <t>Редуктор давления поршневой 1/2" (60/1шт)</t>
   </si>
   <si>
-    <t>1 148.35 руб.</t>
+    <t>1 134.84 руб.</t>
   </si>
   <si>
     <t>VER-000712</t>
   </si>
   <si>
     <t>VP66</t>
   </si>
   <si>
     <t>Редуктор давления поршневой 3/4" (60/1шт)</t>
   </si>
   <si>
-    <t>1 248.01 руб.</t>
+    <t>1 233.33 руб.</t>
   </si>
   <si>
     <t>VER-001173</t>
   </si>
   <si>
     <t>VR721</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>1 765.66 руб.</t>
+    <t>1 744.89 руб.</t>
   </si>
   <si>
     <t>VER-001174</t>
   </si>
   <si>
     <t>VR722</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>2 536.19 руб.</t>
+    <t>2 506.35 руб.</t>
   </si>
   <si>
     <t>VER-001539</t>
   </si>
   <si>
     <t>BL772</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 1 1/4" (8/1шт)</t>
   </si>
   <si>
-    <t>7 087.94 руб.</t>
+    <t>7 004.55 руб.</t>
   </si>
   <si>
     <t>VER-001540</t>
   </si>
   <si>
     <t>BL773</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 1 1/2" (8/1шт)</t>
   </si>
   <si>
-    <t>7 447.91 руб.</t>
+    <t>7 360.29 руб.</t>
   </si>
   <si>
     <t>VER-001541</t>
   </si>
   <si>
     <t>BL774</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 2" (6/1шт)</t>
   </si>
   <si>
-    <t>10 948.00 руб.</t>
+    <t>10 819.20 руб.</t>
+  </si>
+  <si>
+    <t>VER-001680</t>
+  </si>
+  <si>
+    <t>JC172</t>
+  </si>
+  <si>
+    <t>Регулятор давления на холодную воду, с манометром, диапазон регулировки 1.5-6  1/2" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 562.21 руб.</t>
+  </si>
+  <si>
+    <t>VER-001681</t>
+  </si>
+  <si>
+    <t>JC174</t>
+  </si>
+  <si>
+    <t>Регулятор давления на холодную воду, с манометром, диапазон регулировки 1.5-6  3/4" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 737.14 руб.</t>
+  </si>
+  <si>
+    <t>VER-001682</t>
+  </si>
+  <si>
+    <t>JH171</t>
+  </si>
+  <si>
+    <t>Регулятор давления на горячую воду, с манометром , диапазон регулировки 1.5-6  1/2" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 738.61 руб.</t>
+  </si>
+  <si>
+    <t>VER-001683</t>
+  </si>
+  <si>
+    <t>JH173</t>
+  </si>
+  <si>
+    <t>Регулятор давления на горячую воду, с манометром , диапазон регулировки 1.5-6  3/4" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 910.60 руб.</t>
+  </si>
+  <si>
+    <t>VER-001704</t>
+  </si>
+  <si>
+    <t>VP55</t>
+  </si>
+  <si>
+    <t>Регулятор давления ( РЕДУКТОР) 1/2  "VER-PRO" (20/1шт)</t>
+  </si>
+  <si>
+    <t>3 632.37 руб.</t>
   </si>
   <si>
     <t>Редуктора давления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000107</t>
   </si>
   <si>
     <t>QS-3431</t>
   </si>
   <si>
     <t>Регулятор давления поршневой 1/2 ZEGOR регулир. 2-10бар с вых. под манометр (1/50шт)</t>
   </si>
   <si>
     <t>912.81 руб.</t>
   </si>
   <si>
     <t>ZGR-000108</t>
   </si>
   <si>
     <t>QS-3831</t>
   </si>
   <si>
     <t>Регулятор давления поршневой 3/4 ZEGOR регулир. 2-10бар с вых. под манометр (1/50шт)</t>
   </si>
@@ -769,51 +829,51 @@
   <si>
     <t>ZGR-000203</t>
   </si>
   <si>
     <t>QS-3432</t>
   </si>
   <si>
     <t>Регулятор давления МЕМБРАННЫЙ 1/2"  1,5-6 бар никель латунь с выходом под манометр ZEGOR (1/80шт)</t>
   </si>
   <si>
     <t>951.01 руб.</t>
   </si>
   <si>
     <t>Редуктора давления VIEIR для газа</t>
   </si>
   <si>
     <t>VER-000800</t>
   </si>
   <si>
     <t>VRQ11</t>
   </si>
   <si>
     <t>Регулятор давления газовый со встроенным фильтром DN15 - 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>1 311.98 руб.</t>
+    <t>1 296.54 руб.</t>
   </si>
   <si>
     <t>VER-000801</t>
   </si>
   <si>
     <t>VRQ12</t>
   </si>
   <si>
     <t>Регулятор давления газовый со встроенным фильтром DN20 - 3/4" (20/1шт)</t>
   </si>
   <si>
     <t>Редуктора давления GAPPO</t>
   </si>
   <si>
     <t>GAP-100982</t>
   </si>
   <si>
     <t>G1401.04.1</t>
   </si>
   <si>
     <t>Редуктор давления GAPPO 1/2" -3 бар (1/50шт)</t>
   </si>
   <si>
     <t>873.41 руб.</t>
   </si>
@@ -929,51 +989,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d4_86a6_11e9_8101_003048fd731b_189ece34_a59f_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d7_86a6_11e9_8101_003048fd731b_189ece38_a59f_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d9_86a6_11e9_8101_003048fd731b_189ece3c_a59f_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862de_86a6_11e9_8101_003048fd731b_189ece44_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862e1_86a6_11e9_8101_003048fd731b_189ece48_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1e9d_86a6_11e9_8101_003048fd731b_189ece50_a59f_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea0_86a6_11e9_8101_003048fd731b_189ece54_a59f_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea3_86a6_11e9_8101_003048fd731b_189ece58_a59f_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea6_86a6_11e9_8101_003048fd731b_189ece5c_a59f_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea9_86a6_11e9_8101_003048fd731b_189ece60_a59f_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eac_86a6_11e9_8101_003048fd731b_189ece64_a59f_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eaf_86a6_11e9_8101_003048fd731b_189ece68_a59f_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eba_86a6_11e9_8101_003048fd731b_189ece70_a59f_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac51_ffbc_11e9_810b_003048fd731b_189ece78_a59f_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82a9c_1073_11ee_a463_047c1617b143_6f54f1b1_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd875f_207c_11ee_a47a_047c1617b143_6f54f1b5_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4d_f891_11ee_a597_047c1617b143_d9a6566d_f1e4_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4f_f891_11ee_a597_047c1617b143_85119bff_fcc8_11ef_a6ef_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec51_f891_11ee_a597_047c1617b143_85119c02_fcc8_11ef_a6ef_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec53_f891_11ee_a597_047c1617b143_85119bfc_fcc8_11ef_a6ef_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec55_f891_11ee_a597_047c1617b143_85119bf6_fcc8_11ef_a6ef_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec57_f891_11ee_a597_047c1617b143_85119bf9_fcc8_11ef_a6ef_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da64_3459_11ef_a5e4_047c1617b143_4e2a73fc_fcc7_11ef_a6ef_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da66_3459_11ef_a5e4_047c1617b143_4e2a73f8_fcc7_11ef_a6ef_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3bd_0b65_11ec_831e_003048fd731b_189ece7c_a59f_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3bf_0b65_11ec_831e_003048fd731b_189ece80_a59f_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c1_0b65_11ec_831e_003048fd731b_189ece84_a59f_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c3_0b65_11ec_831e_003048fd731b_189ece88_a59f_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c5_0b65_11ec_831e_003048fd731b_189ece8c_a59f_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c7_0b65_11ec_831e_003048fd731b_189ece90_a59f_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c9_0b65_11ec_831e_003048fd731b_189ece94_a59f_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3cb_0b65_11ec_831e_003048fd731b_189ece98_a59f_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862bf_86a6_11e9_8101_003048fd731b_189ece28_a59f_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862c3_86a6_11e9_8101_003048fd731b_189ece29_a59f_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862c7_86a6_11e9_8101_003048fd731b_189ece2a_a59f_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862cb_86a6_11e9_8101_003048fd731b_189ece2b_a59f_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862cf_86a6_11e9_8101_003048fd731b_189ece2c_a59f_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360d9_c40a_11ea_8158_003048fd731b_189ece2d_a59f_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ef_aad1_11ea_8138_003048fd731b_189ece2e_a59f_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858dc1_8705_11ea_8112_003048fd731b_189ece2f_a59f_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51d6a_bcf8_11ea_814f_003048fd731b_189ece30_a59f_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f782_f3c8_11eb_82ff_003048fd731b_189ece31_a59f_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f592a2_4009_11ec_8370_003048fd731b_6f54f1b9_11fe_11ef_a5b8_047c1617b14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f592a4_4009_11ec_8370_003048fd731b_6f54f1bc_11fe_11ef_a5b8_047c1617b14344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a7f_7762_11ec_a212_00259070b487_6f54f1c1_11fe_11ef_a5b8_047c1617b14345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882db10_72af_11ee_a4e3_047c1617b143_6f54f1bf_11fe_11ef_a5b8_047c1617b14346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e9_c27f_11ee_a54c_047c1617b143_6f54f1c4_11fe_11ef_a5b8_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573eb_c27f_11ee_a54c_047c1617b143_6f54f1c6_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b4f_847d_11ef_a64e_047c1617b143_1b5db387_f93d_11ef_a6ea_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b51_847d_11ef_a64e_047c1617b143_1b5db38a_f93d_11ef_a6ea_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a2_245f_11f0_a725_047c1617b143_5ed793f2_34e6_11f0_a73b_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a4_245f_11f0_a725_047c1617b143_5ed793f0_34e6_11f0_a73b_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a6_245f_11f0_a725_047c1617b143_5ed793f4_34e6_11f0_a73b_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7b3_f5a0_11eb_8302_003048fd731b_a1555443_602e_11ec_a20b_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7b5_f5a0_11eb_8302_003048fd731b_a1555444_602e_11ec_a20b_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e991_3fea_11ee_a4a3_047c1617b143_6f54f1c8_11fe_11ef_a5b8_047c1617b14356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc71_f760_11ee_a595_047c1617b143_14e1e117_f93d_11ef_a6ea_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc73_f760_11ee_a595_047c1617b143_14e1e11b_f93d_11ef_a6ea_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118049d_ce2b_11f0_a80d_047c1617b143_ab7d8fd3_d05b_11f0_a810_047c1617b14359.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d4_86a6_11e9_8101_003048fd731b_189ece34_a59f_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d7_86a6_11e9_8101_003048fd731b_189ece38_a59f_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d9_86a6_11e9_8101_003048fd731b_189ece3c_a59f_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862de_86a6_11e9_8101_003048fd731b_189ece44_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862e1_86a6_11e9_8101_003048fd731b_189ece48_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1e9d_86a6_11e9_8101_003048fd731b_189ece50_a59f_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea0_86a6_11e9_8101_003048fd731b_189ece54_a59f_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea3_86a6_11e9_8101_003048fd731b_189ece58_a59f_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea6_86a6_11e9_8101_003048fd731b_189ece5c_a59f_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea9_86a6_11e9_8101_003048fd731b_189ece60_a59f_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eac_86a6_11e9_8101_003048fd731b_189ece64_a59f_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eaf_86a6_11e9_8101_003048fd731b_189ece68_a59f_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eba_86a6_11e9_8101_003048fd731b_189ece70_a59f_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac51_ffbc_11e9_810b_003048fd731b_189ece78_a59f_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82a9c_1073_11ee_a463_047c1617b143_6f54f1b1_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd875f_207c_11ee_a47a_047c1617b143_6f54f1b5_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4d_f891_11ee_a597_047c1617b143_d9a6566d_f1e4_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4f_f891_11ee_a597_047c1617b143_85119bff_fcc8_11ef_a6ef_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec51_f891_11ee_a597_047c1617b143_85119c02_fcc8_11ef_a6ef_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec53_f891_11ee_a597_047c1617b143_85119bfc_fcc8_11ef_a6ef_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec55_f891_11ee_a597_047c1617b143_85119bf6_fcc8_11ef_a6ef_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec57_f891_11ee_a597_047c1617b143_85119bf9_fcc8_11ef_a6ef_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da64_3459_11ef_a5e4_047c1617b143_4e2a73fc_fcc7_11ef_a6ef_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da66_3459_11ef_a5e4_047c1617b143_4e2a73f8_fcc7_11ef_a6ef_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3bd_0b65_11ec_831e_003048fd731b_189ece7c_a59f_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3bf_0b65_11ec_831e_003048fd731b_189ece80_a59f_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c1_0b65_11ec_831e_003048fd731b_189ece84_a59f_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c3_0b65_11ec_831e_003048fd731b_189ece88_a59f_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c5_0b65_11ec_831e_003048fd731b_189ece8c_a59f_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c7_0b65_11ec_831e_003048fd731b_189ece90_a59f_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c9_0b65_11ec_831e_003048fd731b_189ece94_a59f_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3cb_0b65_11ec_831e_003048fd731b_189ece98_a59f_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862bf_86a6_11e9_8101_003048fd731b_189ece28_a59f_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862c3_86a6_11e9_8101_003048fd731b_189ece29_a59f_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862c7_86a6_11e9_8101_003048fd731b_189ece2a_a59f_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862cb_86a6_11e9_8101_003048fd731b_189ece2b_a59f_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862cf_86a6_11e9_8101_003048fd731b_189ece2c_a59f_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360d9_c40a_11ea_8158_003048fd731b_189ece2d_a59f_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ef_aad1_11ea_8138_003048fd731b_189ece2e_a59f_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858dc1_8705_11ea_8112_003048fd731b_189ece2f_a59f_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51d6a_bcf8_11ea_814f_003048fd731b_189ece30_a59f_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f782_f3c8_11eb_82ff_003048fd731b_189ece31_a59f_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f592a2_4009_11ec_8370_003048fd731b_6f54f1b9_11fe_11ef_a5b8_047c1617b14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f592a4_4009_11ec_8370_003048fd731b_6f54f1bc_11fe_11ef_a5b8_047c1617b14344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a7f_7762_11ec_a212_00259070b487_6f54f1c1_11fe_11ef_a5b8_047c1617b14345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882db10_72af_11ee_a4e3_047c1617b143_6f54f1bf_11fe_11ef_a5b8_047c1617b14346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e9_c27f_11ee_a54c_047c1617b143_6f54f1c4_11fe_11ef_a5b8_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573eb_c27f_11ee_a54c_047c1617b143_6f54f1c6_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b4f_847d_11ef_a64e_047c1617b143_1b5db387_f93d_11ef_a6ea_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b51_847d_11ef_a64e_047c1617b143_1b5db38a_f93d_11ef_a6ea_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a2_245f_11f0_a725_047c1617b143_5ed793f2_34e6_11f0_a73b_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a4_245f_11f0_a725_047c1617b143_5ed793f0_34e6_11f0_a73b_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a6_245f_11f0_a725_047c1617b143_5ed793f4_34e6_11f0_a73b_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1335_9712_11f0_a7c5_047c1617b143_cc52d9ea_c375_11f0_a800_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1337_9712_11f0_a7c5_047c1617b143_cc52d9eb_c375_11f0_a800_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1339_9712_11f0_a7c5_047c1617b143_cc52d9e4_c375_11f0_a800_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb133b_9712_11f0_a7c5_047c1617b143_cc52d9e7_c375_11f0_a800_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1365_9712_11f0_a7c5_047c1617b143_cc52d9e1_c375_11f0_a800_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7b3_f5a0_11eb_8302_003048fd731b_a1555443_602e_11ec_a20b_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7b5_f5a0_11eb_8302_003048fd731b_a1555444_602e_11ec_a20b_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e991_3fea_11ee_a4a3_047c1617b143_6f54f1c8_11fe_11ef_a5b8_047c1617b14361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc71_f760_11ee_a595_047c1617b143_14e1e117_f93d_11ef_a6ea_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc73_f760_11ee_a595_047c1617b143_14e1e11b_f93d_11ef_a6ea_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118049d_ce2b_11f0_a80d_047c1617b143_ab7d8fd3_d05b_11f0_a810_047c1617b14364.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2528,213 +2588,363 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Image_59" descr="Image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_61" descr="Image_61"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="55" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_62" descr="Image_62"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="56" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_63" descr="Image_63"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="57" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPr id="57" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Image_66" descr="Image_66"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="59" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="61" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image_73" descr="Image_73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3001,51 +3211,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L68"/>
+  <dimension ref="A1:L73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3053,51 +3263,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J68)</f>
+        <f>SUM(J2:J73)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3445,51 +3655,51 @@
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821410</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*12064.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821411</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
@@ -3582,51 +3792,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2560.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821416</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2894.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824503</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -3687,334 +3897,334 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1078.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>879022</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1548.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883029</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1594.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889954</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1174.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889955</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G24" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1361.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>889956</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G25" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1442.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889957</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G26" s="2">
         <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3543.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889958</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*3713.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889978</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*6724.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889979</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
-      <c r="H29" s="2" t="s">
-        <v>116</v>
+      <c r="H29" s="2">
+        <v>10</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1934.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>834762</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E30" s="2" t="s">
@@ -4075,51 +4285,51 @@
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>834764</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*27278.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>834765</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E33" s="2" t="s">
@@ -4179,52 +4389,52 @@
         <f>J34*4232.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>834767</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
-      <c r="H35" s="2">
-        <v>1</v>
+      <c r="H35" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*6695.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>834768</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E36" s="2" t="s">
@@ -4380,954 +4590,1129 @@
       <c r="C41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*2078.04</f>
+        <f>J41*2053.59</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821397</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G42" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2229.76</f>
+        <f>J42*2203.53</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821398</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*3592.31</f>
+        <f>J43*3550.05</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>827985</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="G44" s="2">
-        <v>-10</v>
+      <c r="G44" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
-      <c r="I44" s="1" t="s">
-        <v>72</v>
+      <c r="I44" s="1">
+        <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*877.63</f>
+        <f>J44*867.30</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>827846</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1048.69</f>
+        <f>J45*1036.35</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>827060</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1133.48</f>
+        <f>J46*1120.14</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>827944</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1221.24</f>
+        <f>J47*1206.87</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>836416</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="G48" s="2">
-        <v>-10</v>
+      <c r="G48" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
-      <c r="I48" s="1" t="s">
-        <v>116</v>
+      <c r="I48" s="1">
+        <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*660.45</f>
+        <f>J48*652.68</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>837312</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="G49" s="2">
-        <v>-90</v>
+      <c r="G49" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
-      <c r="I49" s="1" t="s">
-        <v>72</v>
+      <c r="I49" s="1">
+        <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*949.03</f>
+        <f>J49*937.86</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>837313</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*1014.48</f>
+        <f>J50*1002.54</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>839817</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G51" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*3779.74</f>
+        <f>J51*3735.27</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>880056</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G52" s="2">
         <v>3</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*2647.75</f>
+        <f>J52*2616.60</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>882871</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G53" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*1148.35</f>
+        <f>J53*1134.84</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>882872</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>212</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*1248.01</f>
+        <f>J54*1233.33</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>883961</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1765.66</f>
+        <f>J55*1744.89</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>883962</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G56" s="2">
         <v>6</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*2536.19</f>
+        <f>J56*2506.35</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>885843</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G57" s="2">
         <v>1</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*7087.94</f>
+        <f>J57*7004.55</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>885844</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G58" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*7447.91</f>
+        <f>J58*7360.29</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>885845</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G59" s="2">
         <v>1</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*10948.00</f>
+        <f>J59*10819.20</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" outlineLevel="2">
-      <c r="A60" s="8" t="s">
+    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>955781</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B60" s="8"/>
-[...8 lines deleted...]
-      <c r="K60" s="8"/>
+      <c r="D60" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G60" s="2">
+        <v>4</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K60" s="2" t="str">
+        <f>J60*2562.21</f>
+        <v>0</v>
+      </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>837046</v>
+        <v>955782</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="G61" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*912.81</f>
+        <f>J61*2737.14</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>837047</v>
+        <v>955783</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*1052.01</f>
+        <f>J62*2738.61</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>879328</v>
+        <v>955784</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>248</v>
+      </c>
+      <c r="G63" s="2">
+        <v>2</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*951.01</f>
+        <f>J63*2910.60</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
-    <row r="64" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K64" s="8"/>
+    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>955805</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="G64" s="2">
+        <v>0</v>
+      </c>
+      <c r="H64" s="2">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K64" s="2" t="str">
+        <f>J64*3632.37</f>
+        <v>0</v>
+      </c>
       <c r="L64" s="5"/>
     </row>
-    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="65" spans="1:12" outlineLevel="2">
+      <c r="A65" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="8"/>
+      <c r="G65" s="8"/>
+      <c r="H65" s="8"/>
+      <c r="I65" s="8"/>
+      <c r="J65" s="8"/>
+      <c r="K65" s="8"/>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>884631</v>
+        <v>837046</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="G66" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*1311.98</f>
+        <f>J66*912.81</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
-    <row r="67" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K67" s="8"/>
+    <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1">
+        <v>837047</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="G67" s="2">
+        <v>0</v>
+      </c>
+      <c r="H67" s="2">
+        <v>0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K67" s="2" t="str">
+        <f>J67*1052.01</f>
+        <v>0</v>
+      </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
+        <v>879328</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K68" s="2" t="str">
+        <f>J68*951.01</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="5"/>
+    </row>
+    <row r="69" spans="1:12" outlineLevel="2">
+      <c r="A69" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="8"/>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="8"/>
+      <c r="L69" s="5"/>
+    </row>
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>884630</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="G70" s="2">
+        <v>0</v>
+      </c>
+      <c r="H70" s="2">
+        <v>0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K70" s="2" t="str">
+        <f>J70*1296.54</f>
+        <v>0</v>
+      </c>
+      <c r="L70" s="5"/>
+    </row>
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1">
+        <v>884631</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="G71" s="2">
+        <v>1</v>
+      </c>
+      <c r="H71" s="2">
+        <v>0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K71" s="2" t="str">
+        <f>J71*1296.54</f>
+        <v>0</v>
+      </c>
+      <c r="L71" s="5"/>
+    </row>
+    <row r="72" spans="1:12" outlineLevel="2">
+      <c r="A72" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="B72" s="8"/>
+      <c r="C72" s="8"/>
+      <c r="D72" s="8"/>
+      <c r="E72" s="8"/>
+      <c r="F72" s="8"/>
+      <c r="G72" s="8"/>
+      <c r="H72" s="8"/>
+      <c r="I72" s="8"/>
+      <c r="J72" s="8"/>
+      <c r="K72" s="8"/>
+      <c r="L72" s="5"/>
+    </row>
+    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1">
         <v>954209</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...17 lines deleted...]
-      <c r="I68" s="1" t="s">
+      <c r="C73" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="G73" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="J68" s="3" t="s">
-[...6 lines deleted...]
-      <c r="L68" s="5"/>
+      <c r="H73" s="2">
+        <v>0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K73" s="2" t="str">
+        <f>J73*873.41</f>
+        <v>0</v>
+      </c>
+      <c r="L73" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A38:K38"/>
-    <mergeCell ref="A60:K60"/>
-[...1 lines deleted...]
-    <mergeCell ref="A67:K67"/>
+    <mergeCell ref="A65:K65"/>
+    <mergeCell ref="A69:K69"/>
+    <mergeCell ref="A72:K72"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>