--- v1 (2026-04-20)
+++ v2 (2026-06-22)
@@ -17,134 +17,152 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Редукторы давления</t>
   </si>
   <si>
+    <t>ALT-122012</t>
+  </si>
+  <si>
+    <t>T-АБ.601.12.CN</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой TEBO 1/2" с выходом под манометр 1/4"</t>
+  </si>
+  <si>
+    <t>1 135.90 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>Редуктора давления VALTEC</t>
   </si>
   <si>
     <t>VLC-1144001</t>
   </si>
   <si>
     <t>VT.082.N.04</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 1/2" (1 /36шт)</t>
   </si>
   <si>
-    <t>1 721.00 руб.</t>
+    <t>1 875.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>шт</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1144002</t>
   </si>
   <si>
     <t>VT.082.N.05</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 3/4"</t>
   </si>
   <si>
-    <t>3 326.00 руб.</t>
+    <t>3 625.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-1144003</t>
   </si>
   <si>
     <t>VT.084.N.04</t>
   </si>
   <si>
     <t>Линейный редуктор -ограничитель расхода 1/2"  (1 /36шт)</t>
   </si>
   <si>
-    <t>2 397.00 руб.</t>
+    <t>2 504.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144005</t>
   </si>
   <si>
     <t>VT.085.N.0407</t>
   </si>
   <si>
     <t>-Редуктор давления мембранный, от 1 до 7 бар 1/2" (1 /30шт)</t>
   </si>
   <si>
     <t>4 836.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144006</t>
   </si>
   <si>
     <t>VT.085.N.0507</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 3/4" (1 /20шт)</t>
   </si>
   <si>
     <t>6 794.00 руб.</t>
   </si>
@@ -232,186 +250,183 @@
   <si>
     <t>22 689.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144016</t>
   </si>
   <si>
     <t>VT.088.N.0455</t>
   </si>
   <si>
     <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2" (1 /60шт)</t>
   </si>
   <si>
     <t>2 560.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144018</t>
   </si>
   <si>
     <t>VT.515.N.04</t>
   </si>
   <si>
     <t>Подпиточный клапан с фильтром и манометром 1/2" (1 /36шт)</t>
   </si>
   <si>
-    <t>2 894.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>3 024.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144020</t>
   </si>
   <si>
     <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2"</t>
   </si>
   <si>
     <t>VLC-900543</t>
   </si>
   <si>
     <t>VT.081.N.04</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 2 до 5 бар 1/2"</t>
   </si>
   <si>
-    <t>1 078.00 руб.</t>
+    <t>1 176.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900544</t>
+  </si>
+  <si>
+    <t>VT.083.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 6 бар 1/2" (1/50шт)</t>
+  </si>
+  <si>
+    <t>1 548.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-900570</t>
+  </si>
+  <si>
+    <t>VT.083.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой регулируемый от 1 до 6 бар, 3/4"</t>
+  </si>
+  <si>
+    <t>1 666.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900571</t>
+  </si>
+  <si>
+    <t>VT.089.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 1/2"</t>
+  </si>
+  <si>
+    <t>1 280.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900572</t>
+  </si>
+  <si>
+    <t>VT.089.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 3/4"</t>
+  </si>
+  <si>
+    <t>1 361.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900573</t>
+  </si>
+  <si>
+    <t>VT.089.N.06</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 1"</t>
+  </si>
+  <si>
+    <t>1 572.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900574</t>
+  </si>
+  <si>
+    <t>VT.089.N.07</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый  1 1/4 "</t>
+  </si>
+  <si>
+    <t>3 862.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-900544</t>
-[...73 lines deleted...]
-  <si>
     <t>VLC-900575</t>
   </si>
   <si>
     <t>VT.089.N.08</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 1 1/2"</t>
   </si>
   <si>
-    <t>3 713.00 руб.</t>
+    <t>3 880.00 руб.</t>
   </si>
   <si>
     <t>VLC-900622</t>
   </si>
   <si>
     <t>VT.089.N.09</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 2"</t>
   </si>
   <si>
-    <t>6 724.00 руб.</t>
+    <t>7 329.00 руб.</t>
   </si>
   <si>
     <t>VLC-900623</t>
   </si>
   <si>
     <t>VT.089.NH.06</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый  с повышенным расходом, 1"</t>
   </si>
   <si>
-    <t>1 934.00 руб.</t>
+    <t>2 108.00 руб.</t>
   </si>
   <si>
     <t>VLC-999011</t>
   </si>
   <si>
     <t>VT.085.N.0607</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1"</t>
   </si>
   <si>
     <t>11 599.00 руб.</t>
   </si>
   <si>
     <t>VLC-999012</t>
   </si>
   <si>
     <t>VT.085.N.0707</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1 1/4"</t>
   </si>
   <si>
     <t>17 043.00 руб.</t>
   </si>
@@ -790,114 +805,285 @@
   <si>
     <t>VER-001704</t>
   </si>
   <si>
     <t>VP55</t>
   </si>
   <si>
     <t>Регулятор давления ( РЕДУКТОР) 1/2  "VER-PRO" (20/1шт)</t>
   </si>
   <si>
     <t>3 632.37 руб.</t>
   </si>
   <si>
     <t>Редуктора давления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000107</t>
   </si>
   <si>
     <t>QS-3431</t>
   </si>
   <si>
     <t>Регулятор давления поршневой 1/2 ZEGOR регулир. 2-10бар с вых. под манометр (1/50шт)</t>
   </si>
   <si>
-    <t>912.81 руб.</t>
+    <t>917.14 руб.</t>
   </si>
   <si>
     <t>ZGR-000108</t>
   </si>
   <si>
     <t>QS-3831</t>
   </si>
   <si>
     <t>Регулятор давления поршневой 3/4 ZEGOR регулир. 2-10бар с вых. под манометр (1/50шт)</t>
   </si>
   <si>
-    <t>1 052.01 руб.</t>
+    <t>953.91 руб.</t>
   </si>
   <si>
     <t>ZGR-000203</t>
   </si>
   <si>
     <t>QS-3432</t>
   </si>
   <si>
     <t>Регулятор давления МЕМБРАННЫЙ 1/2"  1,5-6 бар никель латунь с выходом под манометр ZEGOR (1/80шт)</t>
   </si>
   <si>
-    <t>951.01 руб.</t>
+    <t>826.10 руб.</t>
   </si>
   <si>
     <t>Редуктора давления VIEIR для газа</t>
   </si>
   <si>
     <t>VER-000800</t>
   </si>
   <si>
     <t>VRQ11</t>
   </si>
   <si>
     <t>Регулятор давления газовый со встроенным фильтром DN15 - 1/2" (20/1шт)</t>
   </si>
   <si>
     <t>1 296.54 руб.</t>
   </si>
   <si>
     <t>VER-000801</t>
   </si>
   <si>
     <t>VRQ12</t>
   </si>
   <si>
     <t>Регулятор давления газовый со встроенным фильтром DN20 - 3/4" (20/1шт)</t>
   </si>
   <si>
     <t>Редуктора давления GAPPO</t>
   </si>
   <si>
     <t>GAP-100982</t>
   </si>
   <si>
     <t>G1401.04.1</t>
   </si>
   <si>
     <t>Редуктор давления GAPPO 1/2" -3 бар (1/50шт)</t>
   </si>
   <si>
     <t>873.41 руб.</t>
+  </si>
+  <si>
+    <t>Редуктора давления OR (Италия)</t>
+  </si>
+  <si>
+    <t>VLC-900557</t>
+  </si>
+  <si>
+    <t>OR.224.G.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1/2” (аналог VT.085.N.04)</t>
+  </si>
+  <si>
+    <t>5 766.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900558</t>
+  </si>
+  <si>
+    <t>OR.224.G.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 3/4” (аналог VT.085.N.05)</t>
+  </si>
+  <si>
+    <t>7 576.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900559</t>
+  </si>
+  <si>
+    <t>OR.224.G.06</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1” (аналог VT.085.N.06)</t>
+  </si>
+  <si>
+    <t>14 903.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900560</t>
+  </si>
+  <si>
+    <t>OR.224.G.07</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1 1/4” (аналог VT.085.N.07)</t>
+  </si>
+  <si>
+    <t>21 169.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900561</t>
+  </si>
+  <si>
+    <t>OR.224.G.08</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1 1/2” (аналог VT.085.N.08)</t>
+  </si>
+  <si>
+    <t>33 127.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900562</t>
+  </si>
+  <si>
+    <t>OR.224.G.09</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 2” (аналог VT.085.N.09)</t>
+  </si>
+  <si>
+    <t>53 838.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900563</t>
+  </si>
+  <si>
+    <t>OR.232.N.04SM</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршн. SABO PN16, от 1 до 5,5 бара, 1/2" c вых.для маном. (аналог VT.088.N.0455SM)</t>
+  </si>
+  <si>
+    <t>2 507.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900564</t>
+  </si>
+  <si>
+    <t>OR.232.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой SABO PN16, от 1 до 5,5 бара, 1/2", никель (аналог VT.086.N.04)</t>
+  </si>
+  <si>
+    <t>1 741.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900565</t>
+  </si>
+  <si>
+    <t>OR.232.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой SABO PN16, от 1 до 5,5 бара, 3/4", никель (аналог VT.086.N.05)</t>
+  </si>
+  <si>
+    <t>2 348.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900566</t>
+  </si>
+  <si>
+    <t>OR.233.N.06</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, 1", никель (аналог VT.086.NH.06)</t>
+  </si>
+  <si>
+    <t>6 322.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900567</t>
+  </si>
+  <si>
+    <t>OR.233.N.07</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, 1 1/4", никель (аналог VT.086.NH.07)</t>
+  </si>
+  <si>
+    <t>9 498.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900568</t>
+  </si>
+  <si>
+    <t>OR.233.N.08</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, облегченный, 1 1/2", никель (аналог VT.086.NH.08</t>
+  </si>
+  <si>
+    <t>12 015.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900569</t>
+  </si>
+  <si>
+    <t>OR.233.N.09</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, облегченный, 2", никель (аналог VT.086.NH.09)</t>
+  </si>
+  <si>
+    <t>14 615.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900621</t>
+  </si>
+  <si>
+    <t>OR.218.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления MINI PN 16, мембр, со встр фильтр и демпф кам, 1 до 7 бар, 1/2” (0218.015)</t>
+  </si>
+  <si>
+    <t>3 575.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -989,66 +1175,66 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d4_86a6_11e9_8101_003048fd731b_189ece34_a59f_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d7_86a6_11e9_8101_003048fd731b_189ece38_a59f_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d9_86a6_11e9_8101_003048fd731b_189ece3c_a59f_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862de_86a6_11e9_8101_003048fd731b_189ece44_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862e1_86a6_11e9_8101_003048fd731b_189ece48_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1e9d_86a6_11e9_8101_003048fd731b_189ece50_a59f_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea0_86a6_11e9_8101_003048fd731b_189ece54_a59f_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea3_86a6_11e9_8101_003048fd731b_189ece58_a59f_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea6_86a6_11e9_8101_003048fd731b_189ece5c_a59f_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea9_86a6_11e9_8101_003048fd731b_189ece60_a59f_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eac_86a6_11e9_8101_003048fd731b_189ece64_a59f_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eaf_86a6_11e9_8101_003048fd731b_189ece68_a59f_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eba_86a6_11e9_8101_003048fd731b_189ece70_a59f_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac51_ffbc_11e9_810b_003048fd731b_189ece78_a59f_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82a9c_1073_11ee_a463_047c1617b143_6f54f1b1_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd875f_207c_11ee_a47a_047c1617b143_6f54f1b5_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4d_f891_11ee_a597_047c1617b143_d9a6566d_f1e4_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4f_f891_11ee_a597_047c1617b143_85119bff_fcc8_11ef_a6ef_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec51_f891_11ee_a597_047c1617b143_85119c02_fcc8_11ef_a6ef_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec53_f891_11ee_a597_047c1617b143_85119bfc_fcc8_11ef_a6ef_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec55_f891_11ee_a597_047c1617b143_85119bf6_fcc8_11ef_a6ef_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec57_f891_11ee_a597_047c1617b143_85119bf9_fcc8_11ef_a6ef_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da64_3459_11ef_a5e4_047c1617b143_4e2a73fc_fcc7_11ef_a6ef_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da66_3459_11ef_a5e4_047c1617b143_4e2a73f8_fcc7_11ef_a6ef_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3bd_0b65_11ec_831e_003048fd731b_189ece7c_a59f_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3bf_0b65_11ec_831e_003048fd731b_189ece80_a59f_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c1_0b65_11ec_831e_003048fd731b_189ece84_a59f_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c3_0b65_11ec_831e_003048fd731b_189ece88_a59f_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c5_0b65_11ec_831e_003048fd731b_189ece8c_a59f_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c7_0b65_11ec_831e_003048fd731b_189ece90_a59f_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c9_0b65_11ec_831e_003048fd731b_189ece94_a59f_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3cb_0b65_11ec_831e_003048fd731b_189ece98_a59f_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862bf_86a6_11e9_8101_003048fd731b_189ece28_a59f_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862c3_86a6_11e9_8101_003048fd731b_189ece29_a59f_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862c7_86a6_11e9_8101_003048fd731b_189ece2a_a59f_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862cb_86a6_11e9_8101_003048fd731b_189ece2b_a59f_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862cf_86a6_11e9_8101_003048fd731b_189ece2c_a59f_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360d9_c40a_11ea_8158_003048fd731b_189ece2d_a59f_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ef_aad1_11ea_8138_003048fd731b_189ece2e_a59f_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858dc1_8705_11ea_8112_003048fd731b_189ece2f_a59f_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51d6a_bcf8_11ea_814f_003048fd731b_189ece30_a59f_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f782_f3c8_11eb_82ff_003048fd731b_189ece31_a59f_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f592a2_4009_11ec_8370_003048fd731b_6f54f1b9_11fe_11ef_a5b8_047c1617b14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f592a4_4009_11ec_8370_003048fd731b_6f54f1bc_11fe_11ef_a5b8_047c1617b14344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a7f_7762_11ec_a212_00259070b487_6f54f1c1_11fe_11ef_a5b8_047c1617b14345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882db10_72af_11ee_a4e3_047c1617b143_6f54f1bf_11fe_11ef_a5b8_047c1617b14346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e9_c27f_11ee_a54c_047c1617b143_6f54f1c4_11fe_11ef_a5b8_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573eb_c27f_11ee_a54c_047c1617b143_6f54f1c6_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b4f_847d_11ef_a64e_047c1617b143_1b5db387_f93d_11ef_a6ea_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b51_847d_11ef_a64e_047c1617b143_1b5db38a_f93d_11ef_a6ea_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a2_245f_11f0_a725_047c1617b143_5ed793f2_34e6_11f0_a73b_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a4_245f_11f0_a725_047c1617b143_5ed793f0_34e6_11f0_a73b_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a6_245f_11f0_a725_047c1617b143_5ed793f4_34e6_11f0_a73b_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1335_9712_11f0_a7c5_047c1617b143_cc52d9ea_c375_11f0_a800_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1337_9712_11f0_a7c5_047c1617b143_cc52d9eb_c375_11f0_a800_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1339_9712_11f0_a7c5_047c1617b143_cc52d9e4_c375_11f0_a800_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb133b_9712_11f0_a7c5_047c1617b143_cc52d9e7_c375_11f0_a800_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1365_9712_11f0_a7c5_047c1617b143_cc52d9e1_c375_11f0_a800_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7b3_f5a0_11eb_8302_003048fd731b_a1555443_602e_11ec_a20b_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7b5_f5a0_11eb_8302_003048fd731b_a1555444_602e_11ec_a20b_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e991_3fea_11ee_a4a3_047c1617b143_6f54f1c8_11fe_11ef_a5b8_047c1617b14361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc71_f760_11ee_a595_047c1617b143_14e1e117_f93d_11ef_a6ea_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc73_f760_11ee_a595_047c1617b143_14e1e11b_f93d_11ef_a6ea_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118049d_ce2b_11f0_a80d_047c1617b143_ab7d8fd3_d05b_11f0_a810_047c1617b14364.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e784f_40a9_11f0_a74b_047c1617b143_64c8bb28_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d4_86a6_11e9_8101_003048fd731b_189ece34_a59f_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d7_86a6_11e9_8101_003048fd731b_189ece38_a59f_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862d9_86a6_11e9_8101_003048fd731b_189ece3c_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862de_86a6_11e9_8101_003048fd731b_189ece44_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862e1_86a6_11e9_8101_003048fd731b_189ece48_a59f_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1e9d_86a6_11e9_8101_003048fd731b_189ece50_a59f_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea0_86a6_11e9_8101_003048fd731b_189ece54_a59f_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea3_86a6_11e9_8101_003048fd731b_189ece58_a59f_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea6_86a6_11e9_8101_003048fd731b_189ece5c_a59f_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ea9_86a6_11e9_8101_003048fd731b_189ece60_a59f_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eac_86a6_11e9_8101_003048fd731b_189ece64_a59f_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eaf_86a6_11e9_8101_003048fd731b_189ece68_a59f_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eba_86a6_11e9_8101_003048fd731b_189ece70_a59f_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac51_ffbc_11e9_810b_003048fd731b_189ece78_a59f_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82a9c_1073_11ee_a463_047c1617b143_6f54f1b1_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd875f_207c_11ee_a47a_047c1617b143_6f54f1b5_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4d_f891_11ee_a597_047c1617b143_d9a6566d_f1e4_11ef_a6e1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4f_f891_11ee_a597_047c1617b143_85119bff_fcc8_11ef_a6ef_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec51_f891_11ee_a597_047c1617b143_85119c02_fcc8_11ef_a6ef_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec53_f891_11ee_a597_047c1617b143_85119bfc_fcc8_11ef_a6ef_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec55_f891_11ee_a597_047c1617b143_85119bf6_fcc8_11ef_a6ef_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec57_f891_11ee_a597_047c1617b143_85119bf9_fcc8_11ef_a6ef_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da64_3459_11ef_a5e4_047c1617b143_4e2a73fc_fcc7_11ef_a6ef_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da66_3459_11ef_a5e4_047c1617b143_4e2a73f8_fcc7_11ef_a6ef_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3bd_0b65_11ec_831e_003048fd731b_189ece7c_a59f_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3bf_0b65_11ec_831e_003048fd731b_189ece80_a59f_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c1_0b65_11ec_831e_003048fd731b_189ece84_a59f_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c3_0b65_11ec_831e_003048fd731b_189ece88_a59f_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c5_0b65_11ec_831e_003048fd731b_189ece8c_a59f_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c7_0b65_11ec_831e_003048fd731b_189ece90_a59f_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3c9_0b65_11ec_831e_003048fd731b_189ece94_a59f_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3cb_0b65_11ec_831e_003048fd731b_189ece98_a59f_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862bf_86a6_11e9_8101_003048fd731b_189ece28_a59f_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862c3_86a6_11e9_8101_003048fd731b_189ece29_a59f_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862c7_86a6_11e9_8101_003048fd731b_189ece2a_a59f_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862cb_86a6_11e9_8101_003048fd731b_189ece2b_a59f_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211862cf_86a6_11e9_8101_003048fd731b_189ece2c_a59f_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360d9_c40a_11ea_8158_003048fd731b_189ece2d_a59f_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ef_aad1_11ea_8138_003048fd731b_189ece2e_a59f_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858dc1_8705_11ea_8112_003048fd731b_189ece2f_a59f_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51d6a_bcf8_11ea_814f_003048fd731b_189ece30_a59f_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f782_f3c8_11eb_82ff_003048fd731b_189ece31_a59f_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f592a2_4009_11ec_8370_003048fd731b_6f54f1b9_11fe_11ef_a5b8_047c1617b14344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f592a4_4009_11ec_8370_003048fd731b_6f54f1bc_11fe_11ef_a5b8_047c1617b14345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a7f_7762_11ec_a212_00259070b487_6f54f1c1_11fe_11ef_a5b8_047c1617b14346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882db10_72af_11ee_a4e3_047c1617b143_6f54f1bf_11fe_11ef_a5b8_047c1617b14347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e9_c27f_11ee_a54c_047c1617b143_6f54f1c4_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573eb_c27f_11ee_a54c_047c1617b143_6f54f1c6_11fe_11ef_a5b8_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b4f_847d_11ef_a64e_047c1617b143_1b5db387_f93d_11ef_a6ea_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b51_847d_11ef_a64e_047c1617b143_1b5db38a_f93d_11ef_a6ea_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a2_245f_11f0_a725_047c1617b143_5ed793f2_34e6_11f0_a73b_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a4_245f_11f0_a725_047c1617b143_5ed793f0_34e6_11f0_a73b_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a6_245f_11f0_a725_047c1617b143_5ed793f4_34e6_11f0_a73b_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1335_9712_11f0_a7c5_047c1617b143_cc52d9ea_c375_11f0_a800_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1337_9712_11f0_a7c5_047c1617b143_cc52d9eb_c375_11f0_a800_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1339_9712_11f0_a7c5_047c1617b143_cc52d9e4_c375_11f0_a800_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb133b_9712_11f0_a7c5_047c1617b143_cc52d9e7_c375_11f0_a800_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1365_9712_11f0_a7c5_047c1617b143_cc52d9e1_c375_11f0_a800_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7b3_f5a0_11eb_8302_003048fd731b_a1555443_602e_11ec_a20b_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d7b5_f5a0_11eb_8302_003048fd731b_a1555444_602e_11ec_a20b_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e991_3fea_11ee_a4a3_047c1617b143_6f54f1c8_11fe_11ef_a5b8_047c1617b14362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc71_f760_11ee_a595_047c1617b143_14e1e117_f93d_11ef_a6ea_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc73_f760_11ee_a595_047c1617b143_14e1e11b_f93d_11ef_a6ea_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118049d_ce2b_11f0_a80d_047c1617b143_ab7d8fd3_d05b_11f0_a810_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec59d_f88e_11ee_a597_047c1617b143_85119bea_fcc8_11ef_a6ef_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec59f_f88e_11ee_a597_047c1617b143_85119bf3_fcc8_11ef_a6ef_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5a1_f88e_11ee_a597_047c1617b143_85119bed_fcc8_11ef_a6ef_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5a3_f88e_11ee_a597_047c1617b143_85119be7_fcc8_11ef_a6ef_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5a5_f88e_11ee_a597_047c1617b143_85119be4_fcc8_11ef_a6ef_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5a7_f88e_11ee_a597_047c1617b143_85119bf0_fcc8_11ef_a6ef_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5a9_f88e_11ee_a597_047c1617b143_85119c05_fcc8_11ef_a6ef_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5ab_f88e_11ee_a597_047c1617b143_85119c14_fcc8_11ef_a6ef_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5ad_f88e_11ee_a597_047c1617b143_85119c17_fcc8_11ef_a6ef_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5af_f88e_11ee_a597_047c1617b143_85119c0b_fcc8_11ef_a6ef_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec5b1_f88e_11ee_a597_047c1617b143_85119c08_fcc8_11ef_a6ef_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec49_f891_11ee_a597_047c1617b143_85119c0e_fcc8_11ef_a6ef_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec4b_f891_11ee_a597_047c1617b143_85119c11_fcc8_11ef_a6ef_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da62_3459_11ef_a5e4_047c1617b143_4e2a73f4_fcc7_11ef_a6ef_047c1617b14379.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>4</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1358,57 +1544,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1958,57 +2144,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="33" name="Image_39" descr="Image_39"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2738,57 +2924,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="59" name="Image_66" descr="Image_66"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2828,57 +3014,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>69</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="62" name="Image_70" descr="Image_70"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image_69" descr="Image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2888,63 +3074,513 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Image_71" descr="Image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>72</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="64" name="Image_73" descr="Image_73"/>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image_72" descr="Image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image_74" descr="Image_74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image_76" descr="Image_76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image_77" descr="Image_77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image_80" descr="Image_80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image_82" descr="Image_82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image_83" descr="Image_83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image_85" descr="Image_85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image_87" descr="Image_87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image_88" descr="Image_88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image_89" descr="Image_89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3211,51 +3847,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L73"/>
+  <dimension ref="A1:L89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3263,2456 +3899,2998 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J73)</f>
+        <f>SUM(J2:J89)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
-    <row r="4" spans="1:12" outlineLevel="2">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1">
+        <v>957539</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="8"/>
-[...8 lines deleted...]
-      <c r="K4" s="8"/>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="2">
+        <v>0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="2" t="str">
+        <f>J4*1135.90</f>
+        <v>0</v>
+      </c>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...19 lines deleted...]
-      <c r="H5" s="2" t="s">
+    <row r="5" spans="1:12" outlineLevel="2">
+      <c r="A5" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="1">
-[...8 lines deleted...]
-      </c>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>821400</v>
+        <v>821399</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="H6" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3326.00</f>
+        <f>J6*1875.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>821401</v>
+        <v>821400</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2397.00</f>
+        <f>J7*3625.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>821403</v>
+        <v>821401</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*4836.00</f>
+        <f>J8*2504.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>821404</v>
+        <v>821403</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*6794.00</f>
+        <f>J9*4836.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>821406</v>
+        <v>821404</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1729.00</f>
+        <f>J10*6794.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>821407</v>
+        <v>821406</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1378.00</f>
+        <f>J11*1729.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>821408</v>
+        <v>821407</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1597.00</f>
+        <f>J12*1378.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>821409</v>
+        <v>821408</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*7835.00</f>
+        <f>J13*1597.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>821410</v>
+        <v>821409</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*12064.00</f>
+        <f>J14*7835.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>821411</v>
+        <v>821410</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*15715.00</f>
+        <f>J15*12064.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>821412</v>
+        <v>821411</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*22689.00</f>
+        <f>J16*15715.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" outlineLevel="4">
+    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>879392</v>
+        <v>821412</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2560.00</f>
+        <f>J17*22689.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="18" spans="1:12" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>821416</v>
+        <v>879392</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G18" s="2">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>0</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2894.00</f>
+        <f>J18*2560.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>824503</v>
+        <v>821416</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2560.00</f>
+        <f>J19*3024.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>878143</v>
+        <v>824503</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>73</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1078.00</f>
+        <f>J20*2560.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>879022</v>
+        <v>878143</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G21" s="2" t="s">
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="G21" s="2">
+        <v>6</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1548.00</f>
+        <f>J21*1176.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>883029</v>
+        <v>879022</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="G22" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="G22" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1594.00</f>
+        <f>J22*1548.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>889954</v>
+        <v>883029</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G23" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G23" s="2">
+        <v>4</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1174.00</f>
+        <f>J23*1666.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>889955</v>
+        <v>889954</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="G24" s="2">
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="G24" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1361.00</f>
+        <f>J24*1280.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>889956</v>
+        <v>889955</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1442.00</f>
+        <f>J25*1361.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>889957</v>
+        <v>889956</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G26" s="2">
         <v>3</v>
       </c>
-      <c r="H26" s="2">
-        <v>0</v>
+      <c r="H26" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*3543.00</f>
+        <f>J26*1572.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>889958</v>
+        <v>889957</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*3713.00</f>
+        <f>J27*3862.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>889978</v>
+        <v>889958</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*6724.00</f>
+        <f>J28*3880.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>889979</v>
+        <v>889978</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
-      <c r="H29" s="2">
-        <v>10</v>
+      <c r="H29" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1934.00</f>
+        <f>J29*7329.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>834762</v>
+        <v>889979</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*11599.00</f>
+        <f>J30*2108.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>834763</v>
+        <v>834762</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*17043.00</f>
+        <f>J31*11599.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>834764</v>
+        <v>834763</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*27278.00</f>
+        <f>J32*17043.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>834765</v>
+        <v>834764</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*42865.00</f>
+        <f>J33*27278.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>834766</v>
+        <v>834765</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*4232.00</f>
+        <f>J34*42865.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>834767</v>
+        <v>834766</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
-      <c r="H35" s="2" t="s">
-        <v>17</v>
+      <c r="H35" s="2">
+        <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*6695.00</f>
+        <f>J35*4232.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>834768</v>
+        <v>834767</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*9041.00</f>
+        <f>J36*6695.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
+        <v>834768</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*9041.00</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
         <v>834769</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...42 lines deleted...]
-      <c r="K38" s="8"/>
+      <c r="C38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*11574.00</f>
+        <v>0</v>
+      </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="39" spans="1:12" outlineLevel="2">
+      <c r="A39" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>821395</v>
+        <v>821394</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*1478.65</f>
+        <f>J40*1341.19</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>821396</v>
+        <v>821395</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>162</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*2053.59</f>
+        <f>J41*1478.65</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>821397</v>
+        <v>821396</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>166</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2203.53</f>
+        <f>J42*2053.59</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>821398</v>
+        <v>821397</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*3550.05</f>
+        <f>J43*2203.53</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>827985</v>
+        <v>821398</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>174</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*867.30</f>
+        <f>J44*3550.05</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>827846</v>
+        <v>827985</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1036.35</f>
+        <f>J45*867.30</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>827060</v>
+        <v>827846</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1120.14</f>
+        <f>J46*1036.35</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>827944</v>
+        <v>827060</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>185</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1206.87</f>
+        <f>J47*1120.14</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>836416</v>
+        <v>827944</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>189</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*652.68</f>
+        <f>J48*1206.87</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>837312</v>
+        <v>836416</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*937.86</f>
+        <f>J49*652.68</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>837313</v>
+        <v>837312</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*1002.54</f>
+        <f>J50*937.86</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>839817</v>
+        <v>837313</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>201</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*3735.27</f>
+        <f>J51*1002.54</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>880056</v>
+        <v>839817</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G52" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*2616.60</f>
+        <f>J52*3735.27</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>882871</v>
+        <v>880056</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G53" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*1134.84</f>
+        <f>J53*2616.60</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>882872</v>
+        <v>882871</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>213</v>
+      </c>
+      <c r="G54" s="2">
+        <v>10</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*1233.33</f>
+        <f>J54*1134.84</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>883961</v>
+        <v>882872</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1744.89</f>
+        <f>J55*1233.33</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>883962</v>
+        <v>883961</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>221</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*2506.35</f>
+        <f>J56*1744.89</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>885843</v>
+        <v>883962</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G57" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*7004.55</f>
+        <f>J57*2506.35</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>885844</v>
+        <v>885843</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*7360.29</f>
+        <f>J58*7004.55</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>885845</v>
+        <v>885844</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G59" s="2">
         <v>1</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*10819.20</f>
+        <f>J59*7360.29</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>955781</v>
+        <v>885845</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G60" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*2562.21</f>
+        <f>J60*10819.20</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>955782</v>
+        <v>955781</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G61" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*2737.14</f>
+        <f>J61*2562.21</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>955783</v>
+        <v>955782</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G62" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*2738.61</f>
+        <f>J62*2737.14</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>955784</v>
+        <v>955783</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G63" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*2910.60</f>
+        <f>J63*2738.61</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
+        <v>955784</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="G64" s="2">
+        <v>2</v>
+      </c>
+      <c r="H64" s="2">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K64" s="2" t="str">
+        <f>J64*2910.60</f>
+        <v>0</v>
+      </c>
+      <c r="L64" s="5"/>
+    </row>
+    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
         <v>955805</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...42 lines deleted...]
-      <c r="K65" s="8"/>
+      <c r="C65" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="G65" s="2">
+        <v>0</v>
+      </c>
+      <c r="H65" s="2">
+        <v>0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K65" s="2" t="str">
+        <f>J65*3632.37</f>
+        <v>0</v>
+      </c>
       <c r="L65" s="5"/>
     </row>
-    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="66" spans="1:12" outlineLevel="2">
+      <c r="A66" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="8"/>
+      <c r="G66" s="8"/>
+      <c r="H66" s="8"/>
+      <c r="I66" s="8"/>
+      <c r="J66" s="8"/>
+      <c r="K66" s="8"/>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>837047</v>
+        <v>837046</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*1052.01</f>
+        <f>J67*917.14</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
+        <v>837047</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="G68" s="2">
+        <v>0</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" s="2" t="str">
+        <f>J68*953.91</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="5"/>
+    </row>
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
         <v>879328</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...42 lines deleted...]
-      <c r="K69" s="8"/>
+      <c r="C69" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" s="2" t="str">
+        <f>J69*826.10</f>
+        <v>0</v>
+      </c>
       <c r="L69" s="5"/>
     </row>
-    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="70" spans="1:12" outlineLevel="2">
+      <c r="A70" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="B70" s="8"/>
+      <c r="C70" s="8"/>
+      <c r="D70" s="8"/>
+      <c r="E70" s="8"/>
+      <c r="F70" s="8"/>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="I70" s="8"/>
+      <c r="J70" s="8"/>
+      <c r="K70" s="8"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>884631</v>
+        <v>884630</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="G71" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*1296.54</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
-    <row r="72" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K72" s="8"/>
+    <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1">
+        <v>884631</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="G72" s="2">
+        <v>1</v>
+      </c>
+      <c r="H72" s="2">
+        <v>0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K72" s="2" t="str">
+        <f>J72*1296.54</f>
+        <v>0</v>
+      </c>
       <c r="L72" s="5"/>
     </row>
-    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...1 lines deleted...]
-      <c r="B73" s="1">
+    <row r="73" spans="1:12" outlineLevel="2">
+      <c r="A73" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="B73" s="8"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="8"/>
+      <c r="F73" s="8"/>
+      <c r="G73" s="8"/>
+      <c r="H73" s="8"/>
+      <c r="I73" s="8"/>
+      <c r="J73" s="8"/>
+      <c r="K73" s="8"/>
+      <c r="L73" s="5"/>
+    </row>
+    <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1">
         <v>954209</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L73" s="5"/>
+      <c r="C74" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H74" s="2">
+        <v>0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" s="2" t="str">
+        <f>J74*873.41</f>
+        <v>0</v>
+      </c>
+      <c r="L74" s="5"/>
+    </row>
+    <row r="75" spans="1:12" outlineLevel="2">
+      <c r="A75" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+      <c r="F75" s="8"/>
+      <c r="G75" s="8"/>
+      <c r="H75" s="8"/>
+      <c r="I75" s="8"/>
+      <c r="J75" s="8"/>
+      <c r="K75" s="8"/>
+      <c r="L75" s="5"/>
+    </row>
+    <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1">
+        <v>956438</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="G76" s="2">
+        <v>0</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K76" s="2" t="str">
+        <f>J76*5766.00</f>
+        <v>0</v>
+      </c>
+      <c r="L76" s="5"/>
+    </row>
+    <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1">
+        <v>956439</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="G77" s="2">
+        <v>0</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K77" s="2" t="str">
+        <f>J77*7576.00</f>
+        <v>0</v>
+      </c>
+      <c r="L77" s="5"/>
+    </row>
+    <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1">
+        <v>956440</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G78" s="2">
+        <v>0</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" s="2" t="str">
+        <f>J78*14903.00</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="5"/>
+    </row>
+    <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1">
+        <v>956441</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="G79" s="2">
+        <v>0</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K79" s="2" t="str">
+        <f>J79*21169.00</f>
+        <v>0</v>
+      </c>
+      <c r="L79" s="5"/>
+    </row>
+    <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1">
+        <v>956442</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="G80" s="2">
+        <v>0</v>
+      </c>
+      <c r="H80" s="2">
+        <v>2</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K80" s="2" t="str">
+        <f>J80*33127.00</f>
+        <v>0</v>
+      </c>
+      <c r="L80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>956443</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="G81" s="2">
+        <v>0</v>
+      </c>
+      <c r="H81" s="2">
+        <v>5</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" s="2" t="str">
+        <f>J81*53838.00</f>
+        <v>0</v>
+      </c>
+      <c r="L81" s="5"/>
+    </row>
+    <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1">
+        <v>956444</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K82" s="2" t="str">
+        <f>J82*2507.00</f>
+        <v>0</v>
+      </c>
+      <c r="L82" s="5"/>
+    </row>
+    <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>956445</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G83" s="2">
+        <v>0</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K83" s="2" t="str">
+        <f>J83*1741.00</f>
+        <v>0</v>
+      </c>
+      <c r="L83" s="5"/>
+    </row>
+    <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1">
+        <v>956446</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="G84" s="2">
+        <v>0</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K84" s="2" t="str">
+        <f>J84*2348.00</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="5"/>
+    </row>
+    <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1">
+        <v>956447</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="G85" s="2">
+        <v>0</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K85" s="2" t="str">
+        <f>J85*6322.00</f>
+        <v>0</v>
+      </c>
+      <c r="L85" s="5"/>
+    </row>
+    <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>956448</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="G86" s="2">
+        <v>0</v>
+      </c>
+      <c r="H86" s="2">
+        <v>7</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K86" s="2" t="str">
+        <f>J86*9498.00</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="5"/>
+    </row>
+    <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1">
+        <v>956449</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G87" s="2">
+        <v>0</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K87" s="2" t="str">
+        <f>J87*12015.00</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="5"/>
+    </row>
+    <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1">
+        <v>956450</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G88" s="2">
+        <v>0</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K88" s="2" t="str">
+        <f>J88*14615.00</f>
+        <v>0</v>
+      </c>
+      <c r="L88" s="5"/>
+    </row>
+    <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1">
+        <v>956452</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="G89" s="2">
+        <v>0</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K89" s="2" t="str">
+        <f>J89*3575.00</f>
+        <v>0</v>
+      </c>
+      <c r="L89" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="A4:K4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A72:K72"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A39:K39"/>
+    <mergeCell ref="A66:K66"/>
+    <mergeCell ref="A70:K70"/>
+    <mergeCell ref="A73:K73"/>
+    <mergeCell ref="A75:K75"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>