--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -17,1061 +17,1007 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Редукторы давления</t>
   </si>
   <si>
     <t>ALT-122012</t>
   </si>
   <si>
     <t>T-АБ.601.12.CN</t>
   </si>
   <si>
     <t>Редуктор давления поршневой TEBO 1/2" с выходом под манометр 1/4"</t>
   </si>
   <si>
-    <t>1 135.90 руб.</t>
+    <t>1 225.92 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Редуктора давления VALTEC</t>
   </si>
   <si>
     <t>VLC-1144001</t>
   </si>
   <si>
     <t>VT.082.N.04</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 1/2" (1 /36шт)</t>
   </si>
   <si>
-    <t>1 875.00 руб.</t>
+    <t>2 042.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-1144002</t>
   </si>
   <si>
     <t>VT.082.N.05</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 3/4"</t>
   </si>
   <si>
-    <t>3 625.00 руб.</t>
+    <t>3 947.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144003</t>
+  </si>
+  <si>
+    <t>VT.084.N.04</t>
+  </si>
+  <si>
+    <t>Линейный редуктор -ограничитель расхода 1/2"  (1 /36шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144005</t>
+  </si>
+  <si>
+    <t>VT.085.N.0407</t>
+  </si>
+  <si>
+    <t>-Редуктор давления мембранный, от 1 до 7 бар 1/2" (1 /30шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144006</t>
+  </si>
+  <si>
+    <t>VT.085.N.0507</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный, от 1 до 7 бар 3/4" (1 /20шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144008</t>
+  </si>
+  <si>
+    <t>VT.086.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления от 1 до 5,5 бар 3/4" (1 /80шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144009</t>
+  </si>
+  <si>
+    <t>VT.087.N.0445</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 1/2" (1 /48шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144010</t>
+  </si>
+  <si>
+    <t>VT.087.N.0545</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 3/4" (1 /48шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144011</t>
+  </si>
+  <si>
+    <t>VT.087.N.0645</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 1" (1 /24шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144012</t>
+  </si>
+  <si>
+    <t>VT.087.N.0745</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 1 1/4" (1 /12шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144013</t>
+  </si>
+  <si>
+    <t>VT.087.N.0845</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 1 1/2" 91 /6шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144014</t>
+  </si>
+  <si>
+    <t>VT.087.N.0945</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 2"</t>
+  </si>
+  <si>
+    <t>VLC-1144016</t>
+  </si>
+  <si>
+    <t>VT.088.N.0455</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2" (1 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-1144018</t>
+  </si>
+  <si>
+    <t>VT.515.N.04</t>
+  </si>
+  <si>
+    <t>Подпиточный клапан с фильтром и манометром 1/2" (1 /36шт)</t>
+  </si>
+  <si>
+    <t>3 175.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-1144003</t>
-[...142 lines deleted...]
-  <si>
     <t>VLC-1144020</t>
   </si>
   <si>
     <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2"</t>
   </si>
   <si>
     <t>VLC-900543</t>
   </si>
   <si>
     <t>VT.081.N.04</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 2 до 5 бар 1/2"</t>
   </si>
   <si>
-    <t>1 176.00 руб.</t>
+    <t>1 238.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-900544</t>
   </si>
   <si>
     <t>VT.083.N.04</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 1 до 6 бар 1/2" (1/50шт)</t>
   </si>
   <si>
-    <t>1 548.00 руб.</t>
+    <t>1 686.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900570</t>
+  </si>
+  <si>
+    <t>VT.083.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой регулируемый от 1 до 6 бар, 3/4"</t>
+  </si>
+  <si>
+    <t>1 949.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900571</t>
+  </si>
+  <si>
+    <t>VT.089.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 1/2"</t>
+  </si>
+  <si>
+    <t>1 394.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900572</t>
+  </si>
+  <si>
+    <t>VT.089.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 3/4"</t>
+  </si>
+  <si>
+    <t>1 593.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900573</t>
+  </si>
+  <si>
+    <t>VT.089.N.06</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 1"</t>
+  </si>
+  <si>
+    <t>1 711.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900574</t>
+  </si>
+  <si>
+    <t>VT.089.N.07</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый  1 1/4 "</t>
+  </si>
+  <si>
+    <t>4 364.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900575</t>
+  </si>
+  <si>
+    <t>VT.089.N.08</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 1 1/2"</t>
+  </si>
+  <si>
+    <t>3 880.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900622</t>
+  </si>
+  <si>
+    <t>VT.089.N.09</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 2"</t>
+  </si>
+  <si>
+    <t>7 980.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900623</t>
+  </si>
+  <si>
+    <t>VT.089.NH.06</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый  с повышенным расходом, 1"</t>
+  </si>
+  <si>
+    <t>2 221.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999011</t>
+  </si>
+  <si>
+    <t>VT.085.N.0607</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный, от 1 до 7 бар 1"</t>
+  </si>
+  <si>
+    <t>VLC-999012</t>
+  </si>
+  <si>
+    <t>VT.085.N.0707</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный, от 1 до 7 бар 1 1/4"</t>
+  </si>
+  <si>
+    <t>VLC-999013</t>
+  </si>
+  <si>
+    <t>VT.085.N.0807</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный, от 1 до 7 бар 1 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-999014</t>
+  </si>
+  <si>
+    <t>VT.085.N.0907</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный, от 1 до 7 бар 2"</t>
+  </si>
+  <si>
+    <t>VLC-999015</t>
+  </si>
+  <si>
+    <t>VT.086.NH.06</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой PN25, от 1 до 5,5 бар 1"</t>
+  </si>
+  <si>
+    <t>VLC-999016</t>
+  </si>
+  <si>
+    <t>VT.086.NH.07</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой PN25, от 1 до 5,5 бар 1 1/4"</t>
+  </si>
+  <si>
+    <t>VLC-999017</t>
+  </si>
+  <si>
+    <t>VT.086.NH.08</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой PN25, от 1 до 5,5 бар 1 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-999018</t>
+  </si>
+  <si>
+    <t>VT.086.NH.09</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой PN25, от 1 до 5,5 бар 2"</t>
+  </si>
+  <si>
+    <t>Редуктора давления VIEIR</t>
+  </si>
+  <si>
+    <t>SOS-410001</t>
+  </si>
+  <si>
+    <t>BL766</t>
+  </si>
+  <si>
+    <t>Регулятор давления поршневой VR под манометр 1/2  (1/40шт)</t>
+  </si>
+  <si>
+    <t>1 341.19 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410002</t>
+  </si>
+  <si>
+    <t>BL767</t>
+  </si>
+  <si>
+    <t>Регулятор давления поршневой VR под манометр 3/4  (1/40шт)</t>
+  </si>
+  <si>
+    <t>1 478.65 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410003</t>
+  </si>
+  <si>
+    <t>BL769</t>
+  </si>
+  <si>
+    <t>Регулятор давления VR под манометр 1/2 (1/30шт)</t>
+  </si>
+  <si>
+    <t>2 194.50 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410004</t>
+  </si>
+  <si>
+    <t>BL770</t>
+  </si>
+  <si>
+    <t>Регулятор давления VR под манометр 3/4 (1/30шт)</t>
+  </si>
+  <si>
+    <t>2 354.66 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410005</t>
+  </si>
+  <si>
+    <t>BL771</t>
+  </si>
+  <si>
+    <t>Регулятор давления VR под манометр 1 (1/30шт)</t>
+  </si>
+  <si>
+    <t>3 793.02 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410006</t>
+  </si>
+  <si>
+    <t>BL763</t>
+  </si>
+  <si>
+    <t>Регулятор давления VR под манометр 1/2 (1/40шт)</t>
+  </si>
+  <si>
+    <t>927.08 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410007</t>
+  </si>
+  <si>
+    <t>BL764</t>
+  </si>
+  <si>
+    <t>Регулятор давления VR под манометр 3/4 (1/40шт)</t>
+  </si>
+  <si>
+    <t>1 107.26 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410008</t>
+  </si>
+  <si>
+    <t>BL765</t>
+  </si>
+  <si>
+    <t>1 196.58 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410009</t>
+  </si>
+  <si>
+    <t>BL768</t>
+  </si>
+  <si>
+    <t>Регулятор давления 1/2 под  манометр(1/40шт)</t>
+  </si>
+  <si>
+    <t>1 290.52 руб.</t>
+  </si>
+  <si>
+    <t>SOS-410011</t>
+  </si>
+  <si>
+    <t>VR720</t>
+  </si>
+  <si>
+    <t>Регулятор давления ( РЕДУКТОР) 1/2  "ViEiR" (80шт)</t>
+  </si>
+  <si>
+    <t>697.62 руб.</t>
+  </si>
+  <si>
+    <t>VER-000136</t>
+  </si>
+  <si>
+    <t>BL775</t>
+  </si>
+  <si>
+    <t>Регулятор давления поршневой под манометр 1/2  "ViEiR" (60шт)</t>
+  </si>
+  <si>
+    <t>1 001.00 руб.</t>
+  </si>
+  <si>
+    <t>VER-000137</t>
+  </si>
+  <si>
+    <t>BL776</t>
+  </si>
+  <si>
+    <t>Регулятор давления поршневой под манометр 3/4" "ViEiR" (60шт)</t>
+  </si>
+  <si>
+    <t>1 070.30 руб.</t>
+  </si>
+  <si>
+    <t>VER-000216</t>
+  </si>
+  <si>
+    <t>VP53</t>
+  </si>
+  <si>
+    <t>Регулятор давления (РЕДУКТОР) 1/2  "VER-PRO" (20шт)</t>
+  </si>
+  <si>
+    <t>3 913.14 руб.</t>
+  </si>
+  <si>
+    <t>VER-000646</t>
+  </si>
+  <si>
+    <t>BL790</t>
+  </si>
+  <si>
+    <t>Регулятор давления мембранный под манометр 1/2" "ViEiR" (30шт)</t>
+  </si>
+  <si>
+    <t>2 795.10 руб.</t>
+  </si>
+  <si>
+    <t>VER-000711</t>
+  </si>
+  <si>
+    <t>VP65</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой 1/2" (60/1шт)</t>
+  </si>
+  <si>
+    <t>1 213.52 руб.</t>
+  </si>
+  <si>
+    <t>VER-000712</t>
+  </si>
+  <si>
+    <t>VP66</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой 3/4" (60/1шт)</t>
+  </si>
+  <si>
+    <t>1 318.24 руб.</t>
+  </si>
+  <si>
+    <t>VER-001173</t>
+  </si>
+  <si>
+    <t>VR721</t>
+  </si>
+  <si>
+    <t>Редуктор давления с фильтром и манометром 1/2" (20/1шт)</t>
+  </si>
+  <si>
+    <t>1 864.94 руб.</t>
+  </si>
+  <si>
+    <t>VER-001174</t>
+  </si>
+  <si>
+    <t>VR722</t>
+  </si>
+  <si>
+    <t>Редуктор давления с фильтром и манометром 3/4" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 678.06 руб.</t>
+  </si>
+  <si>
+    <t>VER-001539</t>
+  </si>
+  <si>
+    <t>BL772</t>
+  </si>
+  <si>
+    <t>Редуктор давления под манометр 1 1/4" (8/1шт)</t>
+  </si>
+  <si>
+    <t>7 484.40 руб.</t>
+  </si>
+  <si>
+    <t>VER-001540</t>
+  </si>
+  <si>
+    <t>BL773</t>
+  </si>
+  <si>
+    <t>Редуктор давления под манометр 1 1/2" (8/1шт)</t>
+  </si>
+  <si>
+    <t>7 866.32 руб.</t>
+  </si>
+  <si>
+    <t>VER-001541</t>
+  </si>
+  <si>
+    <t>BL774</t>
+  </si>
+  <si>
+    <t>Редуктор давления под манометр 2" (6/1шт)</t>
+  </si>
+  <si>
+    <t>11 560.78 руб.</t>
+  </si>
+  <si>
+    <t>VER-001680</t>
+  </si>
+  <si>
+    <t>JC172</t>
+  </si>
+  <si>
+    <t>Регулятор давления на холодную воду, с манометром, диапазон регулировки 1.5-6  1/2" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 738.12 руб.</t>
+  </si>
+  <si>
+    <t>VER-001681</t>
+  </si>
+  <si>
+    <t>JC174</t>
+  </si>
+  <si>
+    <t>Регулятор давления на холодную воду, с манометром, диапазон регулировки 1.5-6  3/4" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 924.46 руб.</t>
+  </si>
+  <si>
+    <t>VER-001682</t>
+  </si>
+  <si>
+    <t>JH171</t>
+  </si>
+  <si>
+    <t>Регулятор давления на горячую воду, с манометром , диапазон регулировки 1.5-6  1/2" (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 927.54 руб.</t>
+  </si>
+  <si>
+    <t>VER-001683</t>
+  </si>
+  <si>
+    <t>JH173</t>
+  </si>
+  <si>
+    <t>Регулятор давления на горячую воду, с манометром , диапазон регулировки 1.5-6  3/4" (20/1шт)</t>
+  </si>
+  <si>
+    <t>3 110.80 руб.</t>
+  </si>
+  <si>
+    <t>VER-001704</t>
+  </si>
+  <si>
+    <t>VP55</t>
+  </si>
+  <si>
+    <t>Регулятор давления ( РЕДУКТОР) 1/2  "VER-PRO" (20/1шт)</t>
+  </si>
+  <si>
+    <t>3 805.34 руб.</t>
+  </si>
+  <si>
+    <t>Редуктора давления ZEGOR</t>
+  </si>
+  <si>
+    <t>ZGR-000107</t>
+  </si>
+  <si>
+    <t>QS-3431</t>
+  </si>
+  <si>
+    <t>Регулятор давления поршневой 1/2 ZEGOR регулир. 2-10бар с вых. под манометр (1/50шт)</t>
+  </si>
+  <si>
+    <t>917.14 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000108</t>
+  </si>
+  <si>
+    <t>QS-3831</t>
+  </si>
+  <si>
+    <t>Регулятор давления поршневой 3/4 ZEGOR регулир. 2-10бар с вых. под манометр (1/50шт)</t>
+  </si>
+  <si>
+    <t>953.91 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000203</t>
+  </si>
+  <si>
+    <t>QS-3432</t>
+  </si>
+  <si>
+    <t>Регулятор давления МЕМБРАННЫЙ 1/2"  1,5-6 бар никель латунь с выходом под манометр ZEGOR (1/80шт)</t>
+  </si>
+  <si>
+    <t>826.10 руб.</t>
+  </si>
+  <si>
+    <t>Редуктора давления VIEIR для газа</t>
+  </si>
+  <si>
+    <t>VER-000800</t>
+  </si>
+  <si>
+    <t>VRQ11</t>
+  </si>
+  <si>
+    <t>Регулятор давления газовый со встроенным фильтром DN15 - 1/2" (20/1шт)</t>
+  </si>
+  <si>
+    <t>1 509.20 руб.</t>
+  </si>
+  <si>
+    <t>VER-000801</t>
+  </si>
+  <si>
+    <t>VRQ12</t>
+  </si>
+  <si>
+    <t>Регулятор давления газовый со встроенным фильтром DN20 - 3/4" (20/1шт)</t>
+  </si>
+  <si>
+    <t>Редуктора давления GAPPO</t>
+  </si>
+  <si>
+    <t>GAP-100982</t>
+  </si>
+  <si>
+    <t>G1401.04.1</t>
+  </si>
+  <si>
+    <t>Редуктор давления GAPPO 1/2" -3 бар (1/50шт)</t>
+  </si>
+  <si>
+    <t>873.41 руб.</t>
+  </si>
+  <si>
+    <t>Редуктора давления OR (Италия)</t>
+  </si>
+  <si>
+    <t>VLC-900557</t>
+  </si>
+  <si>
+    <t>OR.224.G.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1/2” (аналог VT.085.N.04)</t>
+  </si>
+  <si>
+    <t>5 766.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-900570</t>
-[...598 lines deleted...]
-  <si>
     <t>VLC-900558</t>
   </si>
   <si>
     <t>OR.224.G.05</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 3/4” (аналог VT.085.N.05)</t>
   </si>
   <si>
-    <t>7 576.00 руб.</t>
+    <t>7 879.00 руб.</t>
   </si>
   <si>
     <t>VLC-900559</t>
   </si>
   <si>
     <t>OR.224.G.06</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1” (аналог VT.085.N.06)</t>
   </si>
   <si>
     <t>14 903.00 руб.</t>
   </si>
   <si>
     <t>VLC-900560</t>
   </si>
   <si>
     <t>OR.224.G.07</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1 1/4” (аналог VT.085.N.07)</t>
   </si>
   <si>
-    <t>21 169.00 руб.</t>
+    <t>22 862.00 руб.</t>
   </si>
   <si>
     <t>VLC-900561</t>
   </si>
   <si>
     <t>OR.224.G.08</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1 1/2” (аналог VT.085.N.08)</t>
   </si>
   <si>
-    <t>33 127.00 руб.</t>
+    <t>34 452.00 руб.</t>
   </si>
   <si>
     <t>VLC-900562</t>
   </si>
   <si>
     <t>OR.224.G.09</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 2” (аналог VT.085.N.09)</t>
   </si>
   <si>
-    <t>53 838.00 руб.</t>
+    <t>55 991.00 руб.</t>
   </si>
   <si>
     <t>VLC-900563</t>
   </si>
   <si>
     <t>OR.232.N.04SM</t>
   </si>
   <si>
     <t>Редуктор давления поршн. SABO PN16, от 1 до 5,5 бара, 1/2" c вых.для маном. (аналог VT.088.N.0455SM)</t>
   </si>
   <si>
     <t>2 507.00 руб.</t>
   </si>
   <si>
     <t>VLC-900564</t>
   </si>
   <si>
     <t>OR.232.N.04</t>
   </si>
   <si>
     <t>Редуктор давления поршневой SABO PN16, от 1 до 5,5 бара, 1/2", никель (аналог VT.086.N.04)</t>
   </si>
   <si>
-    <t>1 741.00 руб.</t>
+    <t>1 880.00 руб.</t>
   </si>
   <si>
     <t>VLC-900565</t>
   </si>
   <si>
     <t>OR.232.N.05</t>
   </si>
   <si>
     <t>Редуктор давления поршневой SABO PN16, от 1 до 5,5 бара, 3/4", никель (аналог VT.086.N.05)</t>
   </si>
   <si>
-    <t>2 348.00 руб.</t>
+    <t>2 536.00 руб.</t>
   </si>
   <si>
     <t>VLC-900566</t>
   </si>
   <si>
     <t>OR.233.N.06</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, 1", никель (аналог VT.086.NH.06)</t>
   </si>
   <si>
     <t>6 322.00 руб.</t>
   </si>
   <si>
     <t>VLC-900567</t>
   </si>
   <si>
     <t>OR.233.N.07</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, 1 1/4", никель (аналог VT.086.NH.07)</t>
   </si>
   <si>
     <t>9 498.00 руб.</t>
   </si>
   <si>
     <t>VLC-900568</t>
   </si>
   <si>
     <t>OR.233.N.08</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, облегченный, 1 1/2", никель (аналог VT.086.NH.08</t>
   </si>
   <si>
     <t>12 015.00 руб.</t>
   </si>
   <si>
     <t>VLC-900569</t>
   </si>
   <si>
     <t>OR.233.N.09</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, облегченный, 2", никель (аналог VT.086.NH.09)</t>
   </si>
   <si>
-    <t>14 615.00 руб.</t>
+    <t>15 199.00 руб.</t>
   </si>
   <si>
     <t>VLC-900621</t>
   </si>
   <si>
     <t>OR.218.N.04</t>
   </si>
   <si>
     <t>Редуктор давления MINI PN 16, мембр, со встр фильтр и демпф кам, 1 до 7 бар, 1/2” (0218.015)</t>
   </si>
   <si>
     <t>3 575.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -3969,2897 +3915,2897 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*1135.90</f>
+        <f>J4*1225.92</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" outlineLevel="2">
       <c r="A5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821399</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1875.00</f>
+        <f>J6*2042.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821400</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
         <v>3</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*3625.00</f>
+        <f>J7*3947.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821401</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2504.00</f>
+        <f>J8*0.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821403</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G9" s="2">
         <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*4836.00</f>
+        <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821404</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*6794.00</f>
+        <f>J10*0.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821406</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1729.00</f>
+        <f>J11*0.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821407</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1378.00</f>
+        <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821408</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1597.00</f>
+        <f>J13*0.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821409</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*7835.00</f>
+        <f>J14*0.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821410</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*12064.00</f>
+        <f>J15*0.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821411</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*15715.00</f>
+        <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821412</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*22689.00</f>
+        <f>J17*0.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879392</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2560.00</f>
+        <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821416</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="G19" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*3024.00</f>
+        <f>J19*3175.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824503</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2560.00</f>
+        <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>878143</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>73</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>74</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1176.00</f>
+        <f>J21*1238.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>879022</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>67</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1548.00</f>
+        <f>J22*1686.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883029</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="G23" s="2">
         <v>4</v>
       </c>
-      <c r="H23" s="2" t="s">
-        <v>16</v>
+      <c r="H23" s="2">
+        <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1666.00</f>
+        <f>J23*1949.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889954</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1280.00</f>
+        <f>J24*1394.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>889955</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="G25" s="2">
         <v>6</v>
       </c>
-      <c r="H25" s="2" t="s">
-        <v>23</v>
+      <c r="H25" s="2">
+        <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1361.00</f>
+        <f>J25*1593.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889956</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>4</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1572.00</f>
+        <f>J26*1711.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889957</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="G27" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2</v>
+      </c>
+      <c r="H27" s="2">
+        <v>2</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*3862.00</f>
+        <f>J27*4364.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889958</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
-      <c r="H28" s="2" t="s">
-        <v>16</v>
+      <c r="H28" s="2">
+        <v>-1</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*3880.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889978</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*7329.00</f>
+        <f>J29*7980.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889979</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2108.00</f>
+        <f>J30*2221.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>834762</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*11599.00</f>
+        <f>J31*0.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>834763</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*17043.00</f>
+        <f>J32*0.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>834764</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>133</v>
+        <v>32</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*27278.00</f>
+        <f>J33*0.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>834765</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*42865.00</f>
+        <f>J34*0.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>834766</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>141</v>
+        <v>32</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*4232.00</f>
+        <f>J35*0.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>834767</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*6695.00</f>
+        <f>J36*0.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>834768</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*9041.00</f>
+        <f>J37*0.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>834769</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>153</v>
+        <v>32</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*11574.00</f>
+        <f>J38*0.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="2">
       <c r="A39" s="8" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821394</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*1341.19</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821395</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1478.65</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821396</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2053.59</f>
+        <f>J42*2194.50</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821397</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="G43" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*2203.53</f>
+        <f>J43*2354.66</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821398</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="G44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*3550.05</f>
+        <f>J44*3793.02</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>827985</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*867.30</f>
+        <f>J45*927.08</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>827846</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>180</v>
+        <v>161</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>181</v>
+        <v>162</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1036.35</f>
+        <f>J46*1107.26</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>827060</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>185</v>
+        <v>166</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1120.14</f>
+        <f>J47*1196.58</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>827944</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1206.87</f>
+        <f>J48*1290.52</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>836416</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*652.68</f>
+        <f>J49*697.62</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>837312</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>194</v>
+        <v>175</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*937.86</f>
+        <f>J50*1001.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>837313</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>201</v>
+        <v>182</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*1002.54</f>
+        <f>J51*1070.30</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>839817</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>203</v>
+        <v>184</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="G52" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*3735.27</f>
+        <f>J52*3913.14</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>880056</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="G53" s="2">
         <v>3</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*2616.60</f>
+        <f>J53*2795.10</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>882871</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>213</v>
+        <v>194</v>
       </c>
       <c r="G54" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*1134.84</f>
+        <f>J54*1213.52</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>882872</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>198</v>
+      </c>
+      <c r="G55" s="2">
+        <v>8</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1233.33</f>
+        <f>J55*1318.24</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>883961</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>202</v>
+      </c>
+      <c r="G56" s="2">
+        <v>3</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1744.89</f>
+        <f>J56*1864.94</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>883962</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="G57" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2506.35</f>
+        <f>J57*2678.06</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>885843</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>228</v>
+        <v>209</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*7004.55</f>
+        <f>J58*7484.40</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>885844</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>233</v>
+        <v>214</v>
       </c>
       <c r="G59" s="2">
         <v>1</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*7360.29</f>
+        <f>J59*7866.32</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>885845</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>235</v>
+        <v>216</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
       <c r="G60" s="2">
         <v>1</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*10819.20</f>
+        <f>J60*11560.78</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>955781</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="G61" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*2562.21</f>
+        <f>J61*2738.12</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>955782</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="G62" s="2">
         <v>2</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*2737.14</f>
+        <f>J62*2924.46</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>955783</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="G63" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*2738.61</f>
+        <f>J63*2927.54</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>955784</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="G64" s="2">
         <v>2</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*2910.60</f>
+        <f>J64*3110.80</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>955805</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*3632.37</f>
+        <f>J65*3805.34</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="2">
       <c r="A66" s="8" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
       <c r="J66" s="8"/>
       <c r="K66" s="8"/>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>837046</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*917.14</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>837047</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*953.91</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>879328</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*826.10</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="2">
       <c r="A70" s="8" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>884630</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*1296.54</f>
+        <f>J71*1509.20</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>884631</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>276</v>
+        <v>257</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>277</v>
+        <v>258</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>278</v>
+        <v>259</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="G72" s="2">
         <v>1</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*1296.54</f>
+        <f>J72*1509.20</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" outlineLevel="2">
       <c r="A73" s="8" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="8"/>
       <c r="D73" s="8"/>
       <c r="E73" s="8"/>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="J73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>954209</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>280</v>
+        <v>261</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*873.41</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="2">
       <c r="A75" s="8" t="s">
-        <v>284</v>
+        <v>265</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>956438</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>88</v>
+        <v>270</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*5766.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>956439</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*7576.00</f>
+        <f>J77*7879.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>956440</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*14903.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>956441</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*21169.00</f>
+        <f>J79*22862.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>956442</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
-      <c r="H80" s="2">
-        <v>2</v>
+      <c r="H80" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*33127.00</f>
+        <f>J80*34452.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>956443</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>5</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*53838.00</f>
+        <f>J81*55991.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>956444</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>88</v>
+        <v>270</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*2507.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>956445</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*1741.00</f>
+        <f>J83*1880.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>956446</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*2348.00</f>
+        <f>J84*2536.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>956447</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*6322.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>956448</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>325</v>
+        <v>307</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
-      <c r="H86" s="2">
-        <v>7</v>
+      <c r="H86" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*9498.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>956449</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*12015.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>956450</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*14615.00</f>
+        <f>J88*15199.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>956452</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*3575.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>