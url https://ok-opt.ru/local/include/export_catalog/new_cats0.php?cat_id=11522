--- v0 (2026-04-20)
+++ v1 (2026-06-17)
@@ -66,84 +66,87 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Редукторы давления</t>
   </si>
   <si>
     <t>Редуктора давления VALTEC</t>
   </si>
   <si>
     <t>VLC-1144001</t>
   </si>
   <si>
     <t>VT.082.N.04</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 1/2" (1 /36шт)</t>
   </si>
   <si>
-    <t>1 721.00 руб.</t>
+    <t>1 875.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1144002</t>
   </si>
   <si>
     <t>VT.082.N.05</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 3/4"</t>
   </si>
   <si>
-    <t>3 326.00 руб.</t>
+    <t>3 625.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-1144003</t>
   </si>
   <si>
     <t>VT.084.N.04</t>
   </si>
   <si>
     <t>Линейный редуктор -ограничитель расхода 1/2"  (1 /36шт)</t>
   </si>
   <si>
-    <t>2 397.00 руб.</t>
+    <t>2 504.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144005</t>
   </si>
   <si>
     <t>VT.085.N.0407</t>
   </si>
   <si>
     <t>-Редуктор давления мембранный, от 1 до 7 бар 1/2" (1 /30шт)</t>
   </si>
   <si>
     <t>4 836.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144006</t>
   </si>
   <si>
     <t>VT.085.N.0507</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 3/4" (1 /20шт)</t>
   </si>
   <si>
     <t>6 794.00 руб.</t>
   </si>
@@ -231,186 +234,183 @@
   <si>
     <t>22 689.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144016</t>
   </si>
   <si>
     <t>VT.088.N.0455</t>
   </si>
   <si>
     <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2" (1 /60шт)</t>
   </si>
   <si>
     <t>2 560.00 руб.</t>
   </si>
   <si>
     <t>VLC-1144018</t>
   </si>
   <si>
     <t>VT.515.N.04</t>
   </si>
   <si>
     <t>Подпиточный клапан с фильтром и манометром 1/2" (1 /36шт)</t>
   </si>
   <si>
-    <t>2 894.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>3 024.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-1144020</t>
   </si>
   <si>
     <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2"</t>
   </si>
   <si>
     <t>VLC-900543</t>
   </si>
   <si>
     <t>VT.081.N.04</t>
   </si>
   <si>
     <t>Редуктор давления поршневой, от 2 до 5 бар 1/2"</t>
   </si>
   <si>
-    <t>1 078.00 руб.</t>
+    <t>1 176.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900544</t>
+  </si>
+  <si>
+    <t>VT.083.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 6 бар 1/2" (1/50шт)</t>
+  </si>
+  <si>
+    <t>1 548.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900570</t>
+  </si>
+  <si>
+    <t>VT.083.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой регулируемый от 1 до 6 бар, 3/4"</t>
+  </si>
+  <si>
+    <t>1 666.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900571</t>
+  </si>
+  <si>
+    <t>VT.089.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный регулируемый 1/2"</t>
+  </si>
+  <si>
+    <t>1 280.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-900544</t>
-[...37 lines deleted...]
-  <si>
     <t>VLC-900572</t>
   </si>
   <si>
     <t>VT.089.N.05</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 3/4"</t>
   </si>
   <si>
     <t>1 361.00 руб.</t>
   </si>
   <si>
     <t>VLC-900573</t>
   </si>
   <si>
     <t>VT.089.N.06</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 1"</t>
   </si>
   <si>
-    <t>1 442.00 руб.</t>
+    <t>1 572.00 руб.</t>
   </si>
   <si>
     <t>VLC-900574</t>
   </si>
   <si>
     <t>VT.089.N.07</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый  1 1/4 "</t>
   </si>
   <si>
-    <t>3 543.00 руб.</t>
+    <t>3 862.00 руб.</t>
   </si>
   <si>
     <t>VLC-900575</t>
   </si>
   <si>
     <t>VT.089.N.08</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 1 1/2"</t>
   </si>
   <si>
-    <t>3 713.00 руб.</t>
+    <t>3 880.00 руб.</t>
   </si>
   <si>
     <t>VLC-900622</t>
   </si>
   <si>
     <t>VT.089.N.09</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 2"</t>
   </si>
   <si>
-    <t>6 724.00 руб.</t>
+    <t>7 329.00 руб.</t>
   </si>
   <si>
     <t>VLC-900623</t>
   </si>
   <si>
     <t>VT.089.NH.06</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый  с повышенным расходом, 1"</t>
   </si>
   <si>
-    <t>1 934.00 руб.</t>
+    <t>2 108.00 руб.</t>
   </si>
   <si>
     <t>VLC-999011</t>
   </si>
   <si>
     <t>VT.085.N.0607</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1"</t>
   </si>
   <si>
     <t>11 599.00 руб.</t>
   </si>
   <si>
     <t>VLC-999012</t>
   </si>
   <si>
     <t>VT.085.N.0707</t>
   </si>
   <si>
     <t>Редуктор давления мембранный, от 1 до 7 бар 1 1/4"</t>
   </si>
   <si>
     <t>17 043.00 руб.</t>
   </si>
@@ -1998,891 +1998,891 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1721.00</f>
+        <f>J5*1875.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821400</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3326.00</f>
+        <f>J6*3625.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821401</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2397.00</f>
+        <f>J7*2504.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821403</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*4836.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821404</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6794.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821406</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1729.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821407</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1378.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821408</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1597.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821409</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*7835.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821410</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*12064.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821411</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*15715.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821412</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*22689.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>879392</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2560.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821416</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G18" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2894.00</f>
+        <f>J18*3024.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824503</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2560.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>878143</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1078.00</f>
+        <f>J20*1176.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>879022</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1548.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883029</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G22" s="2">
         <v>4</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1594.00</f>
+        <f>J22*1666.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889954</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="F23" s="2" t="s">
+      <c r="G23" s="2" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1174.00</f>
+        <f>J23*1280.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889955</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1361.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>889956</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1442.00</f>
+        <f>J25*1572.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889957</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G26" s="2">
         <v>3</v>
       </c>
-      <c r="H26" s="2">
-        <v>0</v>
+      <c r="H26" s="2" t="s">
+        <v>92</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*3543.00</f>
+        <f>J26*3862.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889958</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*3713.00</f>
+        <f>J27*3880.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889978</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*6724.00</f>
+        <f>J28*7329.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889979</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1934.00</f>
+        <f>J29*2108.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>834762</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
@@ -3074,51 +3074,51 @@
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>834768</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*9041.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>834769</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E37" s="2" t="s">