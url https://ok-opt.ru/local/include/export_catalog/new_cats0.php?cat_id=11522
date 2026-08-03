--- v1 (2026-06-17)
+++ v2 (2026-08-03)
@@ -72,273 +72,273 @@
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Редукторы давления</t>
   </si>
   <si>
     <t>Редуктора давления VALTEC</t>
   </si>
   <si>
     <t>VLC-1144001</t>
   </si>
   <si>
     <t>VT.082.N.04</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 1/2" (1 /36шт)</t>
   </si>
   <si>
     <t>1 875.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>&gt;1000</t>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1144002</t>
   </si>
   <si>
     <t>VT.082.N.05</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром, от 2 до 5 бар 3/4"</t>
   </si>
   <si>
     <t>3 625.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-1144003</t>
+  </si>
+  <si>
+    <t>VT.084.N.04</t>
+  </si>
+  <si>
+    <t>Линейный редуктор -ограничитель расхода 1/2"  (1 /36шт)</t>
+  </si>
+  <si>
+    <t>2 504.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144005</t>
+  </si>
+  <si>
+    <t>VT.085.N.0407</t>
+  </si>
+  <si>
+    <t>-Редуктор давления мембранный, от 1 до 7 бар 1/2" (1 /30шт)</t>
+  </si>
+  <si>
+    <t>4 836.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144006</t>
+  </si>
+  <si>
+    <t>VT.085.N.0507</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный, от 1 до 7 бар 3/4" (1 /20шт)</t>
+  </si>
+  <si>
+    <t>6 794.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144008</t>
+  </si>
+  <si>
+    <t>VT.086.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления от 1 до 5,5 бар 3/4" (1 /80шт)</t>
+  </si>
+  <si>
+    <t>1 729.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144009</t>
+  </si>
+  <si>
+    <t>VT.087.N.0445</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 1/2" (1 /48шт)</t>
+  </si>
+  <si>
+    <t>1 378.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144010</t>
+  </si>
+  <si>
+    <t>VT.087.N.0545</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 3/4" (1 /48шт)</t>
+  </si>
+  <si>
+    <t>1 597.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144011</t>
+  </si>
+  <si>
+    <t>VT.087.N.0645</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 1" (1 /24шт)</t>
+  </si>
+  <si>
+    <t>7 835.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144012</t>
+  </si>
+  <si>
+    <t>VT.087.N.0745</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 1 1/4" (1 /12шт)</t>
+  </si>
+  <si>
+    <t>12 064.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144013</t>
+  </si>
+  <si>
+    <t>VT.087.N.0845</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 1 1/2" 91 /6шт)</t>
+  </si>
+  <si>
+    <t>15 715.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144014</t>
+  </si>
+  <si>
+    <t>VT.087.N.0945</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 4,5 бар 2"</t>
+  </si>
+  <si>
+    <t>22 689.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144016</t>
+  </si>
+  <si>
+    <t>VT.088.N.0455</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2" (1 /60шт)</t>
+  </si>
+  <si>
+    <t>2 560.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1144018</t>
+  </si>
+  <si>
+    <t>VT.515.N.04</t>
+  </si>
+  <si>
+    <t>Подпиточный клапан с фильтром и манометром 1/2" (1 /36шт)</t>
+  </si>
+  <si>
+    <t>3 024.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-1144003</t>
-[...140 lines deleted...]
-    <t>3 024.00 руб.</t>
+    <t>VLC-1144020</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой с манометром, от 0,5 до 5,5 бар 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-900543</t>
+  </si>
+  <si>
+    <t>VT.081.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 2 до 5 бар 1/2"</t>
+  </si>
+  <si>
+    <t>1 176.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900544</t>
+  </si>
+  <si>
+    <t>VT.083.N.04</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой, от 1 до 6 бар 1/2" (1/50шт)</t>
+  </si>
+  <si>
+    <t>1 548.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900570</t>
+  </si>
+  <si>
+    <t>VT.083.N.05</t>
+  </si>
+  <si>
+    <t>Редуктор давления поршневой регулируемый от 1 до 6 бар, 3/4"</t>
+  </si>
+  <si>
+    <t>1 666.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-1144020</t>
-[...40 lines deleted...]
-  <si>
     <t>VLC-900571</t>
   </si>
   <si>
     <t>VT.089.N.04</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 1/2"</t>
   </si>
   <si>
     <t>1 280.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-900572</t>
   </si>
   <si>
     <t>VT.089.N.05</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 3/4"</t>
   </si>
   <si>
     <t>1 361.00 руб.</t>
   </si>
   <si>
     <t>VLC-900573</t>
   </si>
   <si>
     <t>VT.089.N.06</t>
   </si>
   <si>
     <t>Редуктор давления мембранный регулируемый 1"</t>
   </si>
   <si>
     <t>1 572.00 руб.</t>
   </si>
@@ -2021,51 +2021,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1875.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821400</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3625.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821401</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -2304,51 +2304,51 @@
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821410</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*12064.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821411</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
@@ -2441,51 +2441,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2560.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821416</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*3024.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824503</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -2510,300 +2510,300 @@
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2560.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>878143</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>17</v>
+      <c r="G20" s="2">
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1176.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>879022</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1548.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883029</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1666.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889954</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G23" s="2" t="s">
         <v>92</v>
+      </c>
+      <c r="G23" s="2">
+        <v>6</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1280.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889955</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>4</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1361.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>889956</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="2">
         <v>3</v>
       </c>
-      <c r="H25" s="2" t="s">
-        <v>24</v>
+      <c r="H25" s="2">
+        <v>9</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1572.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889957</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>1</v>
+      </c>
+      <c r="H26" s="2">
+        <v>1</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3862.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889958</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*3880.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889978</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E28" s="2" t="s">
@@ -3074,51 +3074,51 @@
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>834768</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*9041.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>834769</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E37" s="2" t="s">