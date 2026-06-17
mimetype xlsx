--- v0 (2026-04-20)
+++ v1 (2026-06-17)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -136,66 +136,63 @@
   <si>
     <t>SOS-410005</t>
   </si>
   <si>
     <t>BL771</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1 (1/30шт)</t>
   </si>
   <si>
     <t>3 550.05 руб.</t>
   </si>
   <si>
     <t>SOS-410006</t>
   </si>
   <si>
     <t>BL763</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1/2 (1/40шт)</t>
   </si>
   <si>
     <t>867.30 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>SOS-410007</t>
   </si>
   <si>
     <t>BL764</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 3/4 (1/40шт)</t>
   </si>
   <si>
     <t>1 036.35 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>SOS-410008</t>
   </si>
   <si>
     <t>BL765</t>
   </si>
   <si>
     <t>1 120.14 руб.</t>
   </si>
   <si>
     <t>SOS-410009</t>
   </si>
   <si>
     <t>BL768</t>
   </si>
   <si>
     <t>Регулятор давления 1/2 под  манометр(1/40шт)</t>
   </si>
   <si>
     <t>1 206.87 руб.</t>
   </si>
   <si>
     <t>SOS-410011</t>
   </si>
@@ -1828,51 +1825,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2053.59</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821397</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2203.53</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821398</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1933,713 +1930,713 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*867.30</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827846</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1036.35</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827060</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1120.14</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827944</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1206.87</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836416</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="G14" s="2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*652.68</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837312</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*937.86</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>837313</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1002.54</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>839817</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3735.27</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>880056</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2616.60</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882871</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G19" s="2">
         <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1134.84</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882872</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1233.33</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883961</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1744.89</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883962</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*2506.35</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>885843</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7004.55</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885844</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*7360.29</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885845</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*10819.20</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955781</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G26" s="2">
         <v>4</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2562.21</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955782</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*2737.14</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>955783</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G28" s="2">
         <v>4</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*2738.61</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>955784</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G29" s="2">
         <v>2</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*2910.60</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955805</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*3632.37</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>