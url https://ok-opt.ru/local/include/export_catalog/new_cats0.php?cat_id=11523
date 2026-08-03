--- v1 (2026-06-17)
+++ v2 (2026-08-03)
@@ -94,321 +94,321 @@
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SOS-410002</t>
   </si>
   <si>
     <t>BL767</t>
   </si>
   <si>
     <t>Регулятор давления поршневой VR под манометр 3/4  (1/40шт)</t>
   </si>
   <si>
     <t>1 478.65 руб.</t>
   </si>
   <si>
     <t>SOS-410003</t>
   </si>
   <si>
     <t>BL769</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1/2 (1/30шт)</t>
   </si>
   <si>
-    <t>2 053.59 руб.</t>
+    <t>2 094.75 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>SOS-410004</t>
   </si>
   <si>
     <t>BL770</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 3/4 (1/30шт)</t>
   </si>
   <si>
-    <t>2 203.53 руб.</t>
+    <t>2 247.63 руб.</t>
   </si>
   <si>
     <t>SOS-410005</t>
   </si>
   <si>
     <t>BL771</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1 (1/30шт)</t>
   </si>
   <si>
-    <t>3 550.05 руб.</t>
+    <t>3 620.61 руб.</t>
   </si>
   <si>
     <t>SOS-410006</t>
   </si>
   <si>
     <t>BL763</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 1/2 (1/40шт)</t>
   </si>
   <si>
-    <t>867.30 руб.</t>
+    <t>884.94 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>SOS-410007</t>
   </si>
   <si>
     <t>BL764</t>
   </si>
   <si>
     <t>Регулятор давления VR под манометр 3/4 (1/40шт)</t>
   </si>
   <si>
-    <t>1 036.35 руб.</t>
+    <t>1 056.93 руб.</t>
   </si>
   <si>
     <t>SOS-410008</t>
   </si>
   <si>
     <t>BL765</t>
   </si>
   <si>
-    <t>1 120.14 руб.</t>
+    <t>1 142.19 руб.</t>
   </si>
   <si>
     <t>SOS-410009</t>
   </si>
   <si>
     <t>BL768</t>
   </si>
   <si>
     <t>Регулятор давления 1/2 под  манометр(1/40шт)</t>
   </si>
   <si>
-    <t>1 206.87 руб.</t>
+    <t>1 231.86 руб.</t>
   </si>
   <si>
     <t>SOS-410011</t>
   </si>
   <si>
     <t>VR720</t>
   </si>
   <si>
     <t>Регулятор давления ( РЕДУКТОР) 1/2  "ViEiR" (80шт)</t>
   </si>
   <si>
-    <t>652.68 руб.</t>
+    <t>665.91 руб.</t>
+  </si>
+  <si>
+    <t>VER-000136</t>
+  </si>
+  <si>
+    <t>BL775</t>
+  </si>
+  <si>
+    <t>Регулятор давления поршневой под манометр 1/2  "ViEiR" (60шт)</t>
+  </si>
+  <si>
+    <t>955.50 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VER-000136</t>
-[...10 lines deleted...]
-  <si>
     <t>VER-000137</t>
   </si>
   <si>
     <t>BL776</t>
   </si>
   <si>
     <t>Регулятор давления поршневой под манометр 3/4" "ViEiR" (60шт)</t>
   </si>
   <si>
-    <t>1 002.54 руб.</t>
+    <t>1 021.65 руб.</t>
   </si>
   <si>
     <t>VER-000216</t>
   </si>
   <si>
     <t>VP53</t>
   </si>
   <si>
     <t>Регулятор давления (РЕДУКТОР) 1/2  "VER-PRO" (20шт)</t>
   </si>
   <si>
     <t>3 735.27 руб.</t>
   </si>
   <si>
     <t>VER-000646</t>
   </si>
   <si>
     <t>BL790</t>
   </si>
   <si>
     <t>Регулятор давления мембранный под манометр 1/2" "ViEiR" (30шт)</t>
   </si>
   <si>
-    <t>2 616.60 руб.</t>
+    <t>2 668.05 руб.</t>
   </si>
   <si>
     <t>VER-000711</t>
   </si>
   <si>
     <t>VP65</t>
   </si>
   <si>
     <t>Редуктор давления поршневой 1/2" (60/1шт)</t>
   </si>
   <si>
-    <t>1 134.84 руб.</t>
+    <t>1 158.36 руб.</t>
   </si>
   <si>
     <t>VER-000712</t>
   </si>
   <si>
     <t>VP66</t>
   </si>
   <si>
     <t>Редуктор давления поршневой 3/4" (60/1шт)</t>
   </si>
   <si>
-    <t>1 233.33 руб.</t>
+    <t>1 258.32 руб.</t>
   </si>
   <si>
     <t>VER-001173</t>
   </si>
   <si>
     <t>VR721</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>1 744.89 руб.</t>
+    <t>1 780.17 руб.</t>
   </si>
   <si>
     <t>VER-001174</t>
   </si>
   <si>
     <t>VR722</t>
   </si>
   <si>
     <t>Редуктор давления с фильтром и манометром 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>2 506.35 руб.</t>
+    <t>2 556.33 руб.</t>
   </si>
   <si>
     <t>VER-001539</t>
   </si>
   <si>
     <t>BL772</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 1 1/4" (8/1шт)</t>
   </si>
   <si>
-    <t>7 004.55 руб.</t>
+    <t>7 144.20 руб.</t>
   </si>
   <si>
     <t>VER-001540</t>
   </si>
   <si>
     <t>BL773</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 1 1/2" (8/1шт)</t>
   </si>
   <si>
-    <t>7 360.29 руб.</t>
+    <t>7 508.76 руб.</t>
   </si>
   <si>
     <t>VER-001541</t>
   </si>
   <si>
     <t>BL774</t>
   </si>
   <si>
     <t>Редуктор давления под манометр 2" (6/1шт)</t>
   </si>
   <si>
-    <t>10 819.20 руб.</t>
+    <t>11 035.29 руб.</t>
   </si>
   <si>
     <t>VER-001680</t>
   </si>
   <si>
     <t>JC172</t>
   </si>
   <si>
     <t>Регулятор давления на холодную воду, с манометром, диапазон регулировки 1.5-6  1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>2 562.21 руб.</t>
+    <t>2 613.66 руб.</t>
   </si>
   <si>
     <t>VER-001681</t>
   </si>
   <si>
     <t>JC174</t>
   </si>
   <si>
     <t>Регулятор давления на холодную воду, с манометром, диапазон регулировки 1.5-6  3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>2 737.14 руб.</t>
+    <t>2 791.53 руб.</t>
   </si>
   <si>
     <t>VER-001682</t>
   </si>
   <si>
     <t>JH171</t>
   </si>
   <si>
     <t>Регулятор давления на горячую воду, с манометром , диапазон регулировки 1.5-6  1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>2 738.61 руб.</t>
+    <t>2 794.47 руб.</t>
   </si>
   <si>
     <t>VER-001683</t>
   </si>
   <si>
     <t>JH173</t>
   </si>
   <si>
     <t>Регулятор давления на горячую воду, с манометром , диапазон регулировки 1.5-6  3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>2 910.60 руб.</t>
+    <t>2 969.40 руб.</t>
   </si>
   <si>
     <t>VER-001704</t>
   </si>
   <si>
     <t>VP55</t>
   </si>
   <si>
     <t>Регулятор давления ( РЕДУКТОР) 1/2  "VER-PRO" (20/1шт)</t>
   </si>
   <si>
     <t>3 632.37 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1802,821 +1802,821 @@
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2053.59</f>
+        <f>J7*2094.75</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821397</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2203.53</f>
+        <f>J8*2247.63</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821398</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*3550.05</f>
+        <f>J9*3620.61</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827985</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*867.30</f>
+        <f>J10*884.94</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827846</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1036.35</f>
+        <f>J11*1056.93</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827060</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1120.14</f>
+        <f>J12*1142.19</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827944</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1206.87</f>
+        <f>J13*1231.86</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836416</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*652.68</f>
+        <f>J14*665.91</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837312</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*937.86</f>
+        <f>J15*955.50</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>837313</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1002.54</f>
+        <f>J16*1021.65</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>839817</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3735.27</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>880056</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2616.60</f>
+        <f>J18*2668.05</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882871</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1134.84</f>
+        <f>J19*1158.36</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882872</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1233.33</f>
+        <f>J20*1258.32</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883961</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1744.89</f>
+        <f>J21*1780.17</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883962</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2506.35</f>
+        <f>J22*2556.33</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>885843</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*7004.55</f>
+        <f>J23*7144.20</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885844</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*7360.29</f>
+        <f>J24*7508.76</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885845</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*10819.20</f>
+        <f>J25*11035.29</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955781</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G26" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2562.21</f>
+        <f>J26*2613.66</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955782</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2737.14</f>
+        <f>J27*2791.53</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>955783</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G28" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2738.61</f>
+        <f>J28*2794.47</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>955784</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G29" s="2">
         <v>2</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2910.60</f>
+        <f>J29*2969.40</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955805</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">