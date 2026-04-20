--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,128 +69,125 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Клапана балансировочные регулировочные</t>
   </si>
   <si>
     <t>Балансировочные клапана VALTEC</t>
   </si>
   <si>
     <t>VLC-1145001</t>
   </si>
   <si>
     <t>VT.623.G.05</t>
   </si>
   <si>
     <t>Клапан перепускной 3/4" (5 /40шт)</t>
   </si>
   <si>
     <t>6 283.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1145002</t>
+  </si>
+  <si>
+    <t>VT.054.N.04</t>
+  </si>
+  <si>
+    <t>Клапан балансировочный 1/2" (1 /30шт)</t>
+  </si>
+  <si>
+    <t>1 390.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...17 lines deleted...]
-    <t>&gt;1000</t>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-1145003</t>
   </si>
   <si>
     <t>VT.054.N.05</t>
   </si>
   <si>
     <t>Клапан балансировочный 3/4" (1 /30шт)</t>
   </si>
   <si>
     <t>1 816.00 руб.</t>
   </si>
   <si>
     <t>VLC-1145004</t>
   </si>
   <si>
     <t>VT.054.N.06</t>
   </si>
   <si>
     <t>Клапан балансировочный 1" (1 /20шт)</t>
   </si>
   <si>
     <t>2 593.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1145005</t>
   </si>
   <si>
     <t>VT.054.N.08</t>
   </si>
   <si>
     <t>Клапан балансировочный 1 1/2" (1 /12шт)</t>
   </si>
   <si>
     <t>5 661.00 руб.</t>
   </si>
   <si>
+    <t>VLC-1145006</t>
+  </si>
+  <si>
+    <t>VT.054.N.07</t>
+  </si>
+  <si>
+    <t>Клапан балансировочный 1 1/4"</t>
+  </si>
+  <si>
+    <t>3 368.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VLC-1145006</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-1145007</t>
   </si>
   <si>
     <t>VT.054.NLF.04</t>
   </si>
   <si>
     <t>Клапан балансировочный с пониженной пропускной способностью 1/2" (Kvs 2,8) (1 /30шт)</t>
   </si>
   <si>
     <t>1 480.00 руб.</t>
   </si>
   <si>
     <t>VLC-900131</t>
   </si>
   <si>
     <t>VT.043.G.0401</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый ½” 5-50 кПа</t>
   </si>
   <si>
     <t>9 787.00 руб.</t>
   </si>
   <si>
     <t>VLC-900132</t>
@@ -312,123 +309,123 @@
   <si>
     <t>VLC-1141002</t>
   </si>
   <si>
     <t>VT.MT10RU</t>
   </si>
   <si>
     <t>Трехходовой термостатический смесительный клапан Thermomix 1/2" (регул)</t>
   </si>
   <si>
     <t>10 571.00 руб.</t>
   </si>
   <si>
     <t>Балансировочные клапана VIEIR</t>
   </si>
   <si>
     <t>STP-310050</t>
   </si>
   <si>
     <t>VRGL13</t>
   </si>
   <si>
     <t>Балансировочный клапан 1/2"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>2 339.84 руб.</t>
+    <t>2 312.31 руб.</t>
   </si>
   <si>
     <t>STP-310051</t>
   </si>
   <si>
     <t>VRGL14</t>
   </si>
   <si>
     <t>Балансировочный клапан 3/4"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>2 564.45 руб.</t>
+    <t>2 534.28 руб.</t>
   </si>
   <si>
     <t>STP-310052</t>
   </si>
   <si>
     <t>VRGL15</t>
   </si>
   <si>
     <t>Балансировочный клапан 1"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>3 180.28 руб.</t>
+    <t>3 142.86 руб.</t>
   </si>
   <si>
     <t>STP-310053</t>
   </si>
   <si>
     <t>VRGL16</t>
   </si>
   <si>
     <t>Балансировочный клапан 11/4"  ""ViEiR" (12/1шт)</t>
   </si>
   <si>
-    <t>5 503.75 руб.</t>
+    <t>5 439.00 руб.</t>
   </si>
   <si>
     <t>STP-310054</t>
   </si>
   <si>
     <t>VRGL17</t>
   </si>
   <si>
     <t>Балансировочный клапан 11/2"  ""ViEiR" (12/1шт)</t>
   </si>
   <si>
-    <t>6 719.04 руб.</t>
+    <t>6 639.99 руб.</t>
   </si>
   <si>
     <t>VER-001124</t>
   </si>
   <si>
     <t>VRGL18</t>
   </si>
   <si>
     <t>Автоматический  регулятор перепада давления в комплекте со статическим балансировочным клапаном 3/4"</t>
   </si>
   <si>
-    <t>6 433.44 руб.</t>
+    <t>6 357.75 руб.</t>
   </si>
   <si>
     <t>VER-001125</t>
   </si>
   <si>
     <t>VRGL19</t>
   </si>
   <si>
     <t>Автоматический  регулятор перепада давления в комплекте со статическим балансировочным клапаном 1" (</t>
   </si>
   <si>
-    <t>8 260.09 руб.</t>
+    <t>8 162.91 руб.</t>
   </si>
   <si>
     <t>Регулировочные клапаны VALTEC</t>
   </si>
   <si>
     <t>VLC-1143001</t>
   </si>
   <si>
     <t>VT.040.G.60006</t>
   </si>
   <si>
     <t>Автоматич. регулятор перепада  давл. в компл. с запорно-регулировочным клапаном, 1" 250-600 mBar</t>
   </si>
   <si>
     <t>24 102.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143002</t>
   </si>
   <si>
     <t>VT.040.G.30006</t>
   </si>
   <si>
     <t>Автоматич. регулятор перепада  давл. в компл. с запорно-регулировочным клапаном, 1" 50-300 mBar</t>
   </si>
@@ -766,50 +763,122 @@
     <t>1 427.83 руб.</t>
   </si>
   <si>
     <t>GAP-100991</t>
   </si>
   <si>
     <t>G1430.05</t>
   </si>
   <si>
     <t>Балансировочный клапан 3/4" латунный GAPPO (1/20шт)</t>
   </si>
   <si>
     <t>1 714.91 руб.</t>
   </si>
   <si>
     <t>GAP-100992</t>
   </si>
   <si>
     <t>G1430.06</t>
   </si>
   <si>
     <t>Балансировочный клапан 1" латунный GAPPO (1/20шт)</t>
   </si>
   <si>
     <t>1 995.92 руб.</t>
+  </si>
+  <si>
+    <t>VER-001671</t>
+  </si>
+  <si>
+    <t>VRGL21-3</t>
+  </si>
+  <si>
+    <t>Статический балансировочный клапан 1/2" (36/1шт)</t>
+  </si>
+  <si>
+    <t>1 705.20 руб.</t>
+  </si>
+  <si>
+    <t>VER-001672</t>
+  </si>
+  <si>
+    <t>VRGL21-4</t>
+  </si>
+  <si>
+    <t>Статический балансировочный клапан 3/4" (36/1шт)</t>
+  </si>
+  <si>
+    <t>1 808.10 руб.</t>
+  </si>
+  <si>
+    <t>VER-001673</t>
+  </si>
+  <si>
+    <t>VRGL21-5</t>
+  </si>
+  <si>
+    <t>Статический балансировочный клапан 1" (36/1шт)</t>
+  </si>
+  <si>
+    <t>2 331.42 руб.</t>
+  </si>
+  <si>
+    <t>VER-001674</t>
+  </si>
+  <si>
+    <t>VRGL21-6</t>
+  </si>
+  <si>
+    <t>Статический балансировочный клапан 1 1/4" (12/1шт)</t>
+  </si>
+  <si>
+    <t>3 319.26 руб.</t>
+  </si>
+  <si>
+    <t>VER-001675</t>
+  </si>
+  <si>
+    <t>VRGL21-7</t>
+  </si>
+  <si>
+    <t>Статический балансировочный клапан 1 1/2" (12/1шт)</t>
+  </si>
+  <si>
+    <t>4 480.56 руб.</t>
+  </si>
+  <si>
+    <t>VER-001676</t>
+  </si>
+  <si>
+    <t>VRGL21-8</t>
+  </si>
+  <si>
+    <t>Статический балансировочный клапан 2 1/4" (12/1шт)</t>
+  </si>
+  <si>
+    <t>6 410.67 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -904,51 +973,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f0e_86a6_11e9_8101_003048fd731b_189eceec_a59f_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f12_86a6_11e9_8101_003048fd731b_189ecef0_a59f_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f15_86a6_11e9_8101_003048fd731b_189ecef4_a59f_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f18_86a6_11e9_8101_003048fd731b_189ecef8_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f1b_86a6_11e9_8101_003048fd731b_189ecefc_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f1e_86a6_11e9_8101_003048fd731b_189ecf00_a59f_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f20_86a6_11e9_8101_003048fd731b_189ecf04_a59f_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1556_3466_11eb_81f3_003048fd731b_189ecf08_a59f_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1558_3466_11eb_81f3_003048fd731b_189ecf0c_a59f_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b155a_3466_11eb_81f3_003048fd731b_189ecf10_a59f_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b155c_3466_11eb_81f3_003048fd731b_189ecf14_a59f_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b155e_3466_11eb_81f3_003048fd731b_189ecf18_a59f_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1560_3466_11eb_81f3_003048fd731b_189ecf1c_a59f_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1562_3466_11eb_81f3_003048fd731b_189ecf20_a59f_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1564_3466_11eb_81f3_003048fd731b_189ecf24_a59f_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3cd_0b65_11ec_831e_003048fd731b_189ecf28_a59f_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637da2_0b65_11ec_831e_003048fd731b_189ecf2c_a59f_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ec1_86a6_11e9_8101_003048fd731b_189ece9c_a59f_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ec4_86a6_11e9_8101_003048fd731b_189ecea0_a59f_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176362_f3c8_11eb_82ff_003048fd731b_189ecf30_a59f_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176364_f3c8_11eb_82ff_003048fd731b_189ecf33_a59f_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176366_f3c8_11eb_82ff_003048fd731b_189ecf36_a59f_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176368_f3c8_11eb_82ff_003048fd731b_189ecf39_a59f_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917636a_f3c8_11eb_82ff_003048fd731b_189ecf3c_a59f_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083c15_526f_11ef_a60b_047c1617b143_14e1e1fc_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083c17_526f_11ef_a60b_047c1617b143_14e1e1fd_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ec8_86a6_11e9_8101_003048fd731b_189ecea4_a59f_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eca_86a6_11e9_8101_003048fd731b_189ecea8_a59f_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ecc_86a6_11e9_8101_003048fd731b_189eceac_a59f_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ece_86a6_11e9_8101_003048fd731b_189eceb0_a59f_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed0_86a6_11e9_8101_003048fd731b_189eceb4_a59f_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed2_86a6_11e9_8101_003048fd731b_189eceb8_a59f_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed4_86a6_11e9_8101_003048fd731b_189ecebc_a59f_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed6_86a6_11e9_8101_003048fd731b_189ecec0_a59f_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed8_86a6_11e9_8101_003048fd731b_189ecec4_a59f_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eda_86a6_11e9_8101_003048fd731b_189ecec8_a59f_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ede_86a6_11e9_8101_003048fd731b_189ececc_a59f_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ee2_86a6_11e9_8101_003048fd731b_189eced0_a59f_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ee6_86a6_11e9_8101_003048fd731b_189eced4_a59f_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ee8_86a6_11e9_8101_003048fd731b_189eced8_a59f_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eea_86a6_11e9_8101_003048fd731b_189ecedc_a59f_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eec_86a6_11e9_8101_003048fd731b_189ecee0_a59f_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eee_86a6_11e9_8101_003048fd731b_189ecee4_a59f_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef0_86a6_11e9_8101_003048fd731b_634a4356_f953_11e9_810b_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef2_86a6_11e9_8101_003048fd731b_634a4357_f953_11e9_810b_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef4_86a6_11e9_8101_003048fd731b_634a4358_f953_11e9_810b_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef6_86a6_11e9_8101_003048fd731b_634a4359_f953_11e9_810b_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef8_86a6_11e9_8101_003048fd731b_634a435a_f953_11e9_810b_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1efa_86a6_11e9_8101_003048fd731b_634a435b_f953_11e9_810b_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1efe_86a6_11e9_8101_003048fd731b_634a435c_f953_11e9_810b_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f02_86a6_11e9_8101_003048fd731b_634a435d_f953_11e9_810b_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f04_86a6_11e9_8101_003048fd731b_634a435e_f953_11e9_810b_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f08_86a6_11e9_8101_003048fd731b_634a435f_f953_11e9_810b_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f0a_86a6_11e9_8101_003048fd731b_189ecee8_a59f_11ee_a526_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1061_78e1_11f0_a79f_047c1617b143_85576919_7c1e_11f0_a7a3_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804ad_ce2b_11f0_a80d_047c1617b143_ab7d8fd5_d05b_11f0_a810_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804af_ce2b_11f0_a80d_047c1617b143_ab7d8fd6_d05b_11f0_a810_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804b1_ce2b_11f0_a80d_047c1617b143_ab7d8fd7_d05b_11f0_a810_047c1617b14358.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f0e_86a6_11e9_8101_003048fd731b_189eceec_a59f_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f12_86a6_11e9_8101_003048fd731b_189ecef0_a59f_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f15_86a6_11e9_8101_003048fd731b_189ecef4_a59f_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f18_86a6_11e9_8101_003048fd731b_189ecef8_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f1b_86a6_11e9_8101_003048fd731b_189ecefc_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f1e_86a6_11e9_8101_003048fd731b_189ecf00_a59f_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f20_86a6_11e9_8101_003048fd731b_189ecf04_a59f_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1556_3466_11eb_81f3_003048fd731b_189ecf08_a59f_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1558_3466_11eb_81f3_003048fd731b_189ecf0c_a59f_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b155a_3466_11eb_81f3_003048fd731b_189ecf10_a59f_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b155c_3466_11eb_81f3_003048fd731b_189ecf14_a59f_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b155e_3466_11eb_81f3_003048fd731b_189ecf18_a59f_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1560_3466_11eb_81f3_003048fd731b_189ecf1c_a59f_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1562_3466_11eb_81f3_003048fd731b_189ecf20_a59f_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1564_3466_11eb_81f3_003048fd731b_189ecf24_a59f_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3cd_0b65_11ec_831e_003048fd731b_189ecf28_a59f_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637da2_0b65_11ec_831e_003048fd731b_189ecf2c_a59f_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ec1_86a6_11e9_8101_003048fd731b_189ece9c_a59f_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ec4_86a6_11e9_8101_003048fd731b_189ecea0_a59f_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176362_f3c8_11eb_82ff_003048fd731b_189ecf30_a59f_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176364_f3c8_11eb_82ff_003048fd731b_189ecf33_a59f_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176366_f3c8_11eb_82ff_003048fd731b_189ecf36_a59f_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176368_f3c8_11eb_82ff_003048fd731b_189ecf39_a59f_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917636a_f3c8_11eb_82ff_003048fd731b_189ecf3c_a59f_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083c15_526f_11ef_a60b_047c1617b143_14e1e1fc_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083c17_526f_11ef_a60b_047c1617b143_14e1e1fd_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ec8_86a6_11e9_8101_003048fd731b_189ecea4_a59f_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eca_86a6_11e9_8101_003048fd731b_189ecea8_a59f_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ecc_86a6_11e9_8101_003048fd731b_189eceac_a59f_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ece_86a6_11e9_8101_003048fd731b_189eceb0_a59f_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed0_86a6_11e9_8101_003048fd731b_189eceb4_a59f_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed2_86a6_11e9_8101_003048fd731b_189eceb8_a59f_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed4_86a6_11e9_8101_003048fd731b_189ecebc_a59f_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed6_86a6_11e9_8101_003048fd731b_189ecec0_a59f_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ed8_86a6_11e9_8101_003048fd731b_189ecec4_a59f_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eda_86a6_11e9_8101_003048fd731b_189ecec8_a59f_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ede_86a6_11e9_8101_003048fd731b_189ececc_a59f_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ee2_86a6_11e9_8101_003048fd731b_189eced0_a59f_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ee6_86a6_11e9_8101_003048fd731b_189eced4_a59f_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ee8_86a6_11e9_8101_003048fd731b_189eced8_a59f_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eea_86a6_11e9_8101_003048fd731b_189ecedc_a59f_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eec_86a6_11e9_8101_003048fd731b_189ecee0_a59f_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1eee_86a6_11e9_8101_003048fd731b_189ecee4_a59f_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef0_86a6_11e9_8101_003048fd731b_634a4356_f953_11e9_810b_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef2_86a6_11e9_8101_003048fd731b_634a4357_f953_11e9_810b_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef4_86a6_11e9_8101_003048fd731b_634a4358_f953_11e9_810b_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef6_86a6_11e9_8101_003048fd731b_634a4359_f953_11e9_810b_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1ef8_86a6_11e9_8101_003048fd731b_634a435a_f953_11e9_810b_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1efa_86a6_11e9_8101_003048fd731b_634a435b_f953_11e9_810b_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1efe_86a6_11e9_8101_003048fd731b_634a435c_f953_11e9_810b_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f02_86a6_11e9_8101_003048fd731b_634a435d_f953_11e9_810b_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f04_86a6_11e9_8101_003048fd731b_634a435e_f953_11e9_810b_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f08_86a6_11e9_8101_003048fd731b_634a435f_f953_11e9_810b_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f0a_86a6_11e9_8101_003048fd731b_189ecee8_a59f_11ee_a526_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1061_78e1_11f0_a79f_047c1617b143_85576919_7c1e_11f0_a7a3_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804ad_ce2b_11f0_a80d_047c1617b143_ab7d8fd5_d05b_11f0_a810_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804af_ce2b_11f0_a80d_047c1617b143_ab7d8fd6_d05b_11f0_a810_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804b1_ce2b_11f0_a80d_047c1617b143_ab7d8fd7_d05b_11f0_a810_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ee9_96f7_11f0_a7c5_047c1617b143_cc52d9f2_c375_11f0_a800_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986eeb_96f7_11f0_a7c5_047c1617b143_cc52d9f6_c375_11f0_a800_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986eed_96f7_11f0_a7c5_047c1617b143_cc52d9f0_c375_11f0_a800_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986eef_96f7_11f0_a7c5_047c1617b143_cc52d9ee_c375_11f0_a800_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ef1_96f7_11f0_a7c5_047c1617b143_cc52d9ec_c375_11f0_a800_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ef3_96f7_11f0_a7c5_047c1617b143_cc52d9f4_c375_11f0_a800_047c1617b14364.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2636,50 +2705,230 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Image_66" descr="Image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image_72" descr="Image_72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image_73" descr="Image_73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2946,51 +3195,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L66"/>
+  <dimension ref="A1:L73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2998,51 +3247,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J66)</f>
+        <f>SUM(J2:J73)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3142,2066 +3391,2293 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1390.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821450</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1816.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821451</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2593.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821452</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="G9" s="2">
+        <v>5</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*5661.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821453</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3368.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821454</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1480.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836205</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*9787.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>836206</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*9787.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836207</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*10496.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836208</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>1</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*17054.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836209</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*17857.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836210</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>1</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*6125.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836211</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*6125.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836212</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*7076.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834770</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*6882.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>837110</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*9048.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821418</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*10630.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821419</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
-      <c r="H24" s="2" t="s">
-        <v>38</v>
+      <c r="H24" s="2">
+        <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*10571.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="3">
       <c r="A25" s="9" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>855804</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2339.84</f>
+        <f>J26*2312.31</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>855805</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2564.45</f>
+        <f>J27*2534.28</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>855806</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*3180.28</f>
+        <f>J28*3142.86</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>855807</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*5503.75</f>
+        <f>J29*5439.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>855808</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*6719.04</f>
+        <f>J30*6639.99</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>884718</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*6433.44</f>
+        <f>J31*6357.75</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>884719</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*8260.09</f>
+        <f>J32*8162.91</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821420</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*24102.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821421</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*22897.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821422</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*21303.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821423</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="2" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*21303.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821424</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>8</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*22493.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821425</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*22313.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821426</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
-      <c r="H40" s="2" t="s">
-        <v>17</v>
+      <c r="H40" s="2">
+        <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*14797.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821427</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*14525.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821428</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
-      <c r="H42" s="2" t="s">
-        <v>17</v>
+      <c r="H42" s="2">
+        <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*14774.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821429</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*10812.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821430</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="F44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*3537.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821431</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3636.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821432</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E46" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="D46" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*10846.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>821433</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*10432.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>821434</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
-      <c r="H48" s="2" t="s">
-        <v>17</v>
+      <c r="H48" s="2">
+        <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*8493.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>821435</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*6878.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>821436</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
-      <c r="H50" s="2" t="s">
-        <v>17</v>
+      <c r="H50" s="2">
+        <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*7626.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>821437</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>4</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*13168.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>821438</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*26070.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>821439</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="E53" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="2" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*13168.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>821440</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*13220.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>821441</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
-      <c r="H55" s="2" t="s">
-        <v>38</v>
+      <c r="H55" s="2">
+        <v>10</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*6887.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>821442</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*6703.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>821443</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
-      <c r="H57" s="2" t="s">
-        <v>38</v>
+      <c r="H57" s="2">
+        <v>2</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*6971.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>821444</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*6746.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>821445</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>2</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*6852.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>821446</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*6864.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>821447</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="G61" s="2">
         <v>8</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*3652.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890094</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1500.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" outlineLevel="2">
       <c r="A63" s="8" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
       <c r="J63" s="8"/>
       <c r="K63" s="8"/>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>954211</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*1427.83</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>954212</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1714.91</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>954213</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*1995.92</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
+    </row>
+    <row r="67" spans="1:12" outlineLevel="2">
+      <c r="A67" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B67" s="8"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="8"/>
+      <c r="E67" s="8"/>
+      <c r="F67" s="8"/>
+      <c r="G67" s="8"/>
+      <c r="H67" s="8"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="5"/>
+    </row>
+    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1">
+        <v>955772</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="G68" s="2">
+        <v>0</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" s="2" t="str">
+        <f>J68*1705.20</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="5"/>
+    </row>
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
+        <v>955773</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G69" s="2">
+        <v>1</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" s="2" t="str">
+        <f>J69*1808.10</f>
+        <v>0</v>
+      </c>
+      <c r="L69" s="5"/>
+    </row>
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>955774</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="G70" s="2">
+        <v>0</v>
+      </c>
+      <c r="H70" s="2">
+        <v>0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" s="2" t="str">
+        <f>J70*2331.42</f>
+        <v>0</v>
+      </c>
+      <c r="L70" s="5"/>
+    </row>
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1">
+        <v>955775</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G71" s="2">
+        <v>0</v>
+      </c>
+      <c r="H71" s="2">
+        <v>0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K71" s="2" t="str">
+        <f>J71*3319.26</f>
+        <v>0</v>
+      </c>
+      <c r="L71" s="5"/>
+    </row>
+    <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1">
+        <v>955776</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="G72" s="2">
+        <v>0</v>
+      </c>
+      <c r="H72" s="2">
+        <v>0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K72" s="2" t="str">
+        <f>J72*4480.56</f>
+        <v>0</v>
+      </c>
+      <c r="L72" s="5"/>
+    </row>
+    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1">
+        <v>955777</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G73" s="2">
+        <v>0</v>
+      </c>
+      <c r="H73" s="2">
+        <v>0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K73" s="2" t="str">
+        <f>J73*6410.67</f>
+        <v>0</v>
+      </c>
+      <c r="L73" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A63:K63"/>
+    <mergeCell ref="A67:K67"/>
     <mergeCell ref="A25:K25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>