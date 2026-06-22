--- v1 (2026-04-20)
+++ v2 (2026-06-22)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -84,261 +84,264 @@
   <si>
     <t>VT.623.G.05</t>
   </si>
   <si>
     <t>Клапан перепускной 3/4" (5 /40шт)</t>
   </si>
   <si>
     <t>6 283.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1145002</t>
   </si>
   <si>
     <t>VT.054.N.04</t>
   </si>
   <si>
     <t>Клапан балансировочный 1/2" (1 /30шт)</t>
   </si>
   <si>
-    <t>1 390.00 руб.</t>
+    <t>1 515.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-1145003</t>
+  </si>
+  <si>
+    <t>VT.054.N.05</t>
+  </si>
+  <si>
+    <t>Клапан балансировочный 3/4" (1 /30шт)</t>
+  </si>
+  <si>
+    <t>1 898.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-1145003</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-1145004</t>
   </si>
   <si>
     <t>VT.054.N.06</t>
   </si>
   <si>
     <t>Клапан балансировочный 1" (1 /20шт)</t>
   </si>
   <si>
-    <t>2 593.00 руб.</t>
+    <t>2 826.00 руб.</t>
   </si>
   <si>
     <t>VLC-1145005</t>
   </si>
   <si>
     <t>VT.054.N.08</t>
   </si>
   <si>
     <t>Клапан балансировочный 1 1/2" (1 /12шт)</t>
   </si>
   <si>
-    <t>5 661.00 руб.</t>
+    <t>5 916.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-1145006</t>
   </si>
   <si>
     <t>VT.054.N.07</t>
   </si>
   <si>
     <t>Клапан балансировочный 1 1/4"</t>
   </si>
   <si>
-    <t>3 368.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>3 519.00 руб.</t>
   </si>
   <si>
     <t>VLC-1145007</t>
   </si>
   <si>
     <t>VT.054.NLF.04</t>
   </si>
   <si>
     <t>Клапан балансировочный с пониженной пропускной способностью 1/2" (Kvs 2,8) (1 /30шт)</t>
   </si>
   <si>
-    <t>1 480.00 руб.</t>
+    <t>1 547.00 руб.</t>
   </si>
   <si>
     <t>VLC-900131</t>
   </si>
   <si>
     <t>VT.043.G.0401</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый ½” 5-50 кПа</t>
   </si>
   <si>
-    <t>9 787.00 руб.</t>
+    <t>10 179.00 руб.</t>
   </si>
   <si>
     <t>VLC-900132</t>
   </si>
   <si>
     <t>VT.043.G.0501</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый 3/4” 5-50 кПа</t>
   </si>
   <si>
     <t>VLC-900133</t>
   </si>
   <si>
     <t>VT.043.G.0601</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый 1” 5-50 кПа</t>
   </si>
   <si>
-    <t>10 496.00 руб.</t>
+    <t>10 916.00 руб.</t>
   </si>
   <si>
     <t>VLC-900134</t>
   </si>
   <si>
     <t>VT.043.G.0602</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый 1” 10-60 кПа</t>
   </si>
   <si>
-    <t>17 054.00 руб.</t>
+    <t>17 736.00 руб.</t>
   </si>
   <si>
     <t>VLC-900135</t>
   </si>
   <si>
     <t>VT.043.G.0702</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый 1 1/4” 10-60 кПа</t>
   </si>
   <si>
-    <t>17 857.00 руб.</t>
+    <t>18 572.00 руб.</t>
   </si>
   <si>
     <t>VLC-900136</t>
   </si>
   <si>
     <t>VT.044.G.0420</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления фиксированный ½” 20 кПа</t>
   </si>
   <si>
     <t>6 125.00 руб.</t>
   </si>
   <si>
     <t>VLC-900137</t>
   </si>
   <si>
     <t>VT.044.G.0520</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления фиксированный 3/4” 20 кПа</t>
   </si>
   <si>
     <t>VLC-900138</t>
   </si>
   <si>
     <t>VT.044.G.0620</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления фиксированный 1” 20 кПа</t>
   </si>
   <si>
     <t>7 076.00 руб.</t>
   </si>
   <si>
     <t>VLC-999019</t>
   </si>
   <si>
     <t>VT.054.N.09</t>
   </si>
   <si>
     <t>Клапан балансировочный 2"</t>
   </si>
   <si>
-    <t>6 882.00 руб.</t>
+    <t>7 191.00 руб.</t>
   </si>
   <si>
     <t>VLC-999120</t>
   </si>
   <si>
     <t>VT.9154.02800.0405E</t>
   </si>
   <si>
     <t>Ограничитель темп. прям. действ (тип RTL),  прямой, 1/2" нар. X 3/4" евроконус</t>
   </si>
   <si>
     <t>9 048.00 руб.</t>
   </si>
   <si>
     <t>Термостатические смесительные клапана VALTEC</t>
   </si>
   <si>
     <t>VLC-1141001</t>
   </si>
   <si>
     <t>VT.MT10NR</t>
   </si>
   <si>
     <t>Трехходовой термостатический смесительный клапанThermomix 1/2"  (не регул.)</t>
   </si>
   <si>
-    <t>10 630.00 руб.</t>
+    <t>11 055.00 руб.</t>
   </si>
   <si>
     <t>VLC-1141002</t>
   </si>
   <si>
     <t>VT.MT10RU</t>
   </si>
   <si>
     <t>Трехходовой термостатический смесительный клапан Thermomix 1/2" (регул)</t>
   </si>
   <si>
-    <t>10 571.00 руб.</t>
+    <t>10 994.00 руб.</t>
   </si>
   <si>
     <t>Балансировочные клапана VIEIR</t>
   </si>
   <si>
     <t>STP-310050</t>
   </si>
   <si>
     <t>VRGL13</t>
   </si>
   <si>
     <t>Балансировочный клапан 1/2"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
     <t>2 312.31 руб.</t>
   </si>
   <si>
     <t>STP-310051</t>
   </si>
   <si>
     <t>VRGL14</t>
   </si>
   <si>
     <t>Балансировочный клапан 3/4"  ""ViEiR" (36/1шт)</t>
   </si>
@@ -513,72 +516,72 @@
   <si>
     <t>14 774.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143010</t>
   </si>
   <si>
     <t>VT.PICV.G.06</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 1  вн.-вн</t>
   </si>
   <si>
     <t>10 812.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143011</t>
   </si>
   <si>
     <t>VT.PICV.G.04</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 1/2  вн.-вн</t>
   </si>
   <si>
-    <t>3 537.00 руб.</t>
+    <t>3 679.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143012</t>
   </si>
   <si>
     <t>VT.PICV.G.05</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 3/4  вн.-вн</t>
   </si>
   <si>
     <t>3 636.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143013</t>
   </si>
   <si>
     <t>Автоматич.стабилизатор расхода,регулируемый,динамический,корпус 1  вн.-вн (590141)</t>
   </si>
   <si>
-    <t>10 846.00 руб.</t>
+    <t>11 280.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143014</t>
   </si>
   <si>
     <t>VT.PICV.G.17</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 1 1/4 вн.-вн (590068)</t>
   </si>
   <si>
     <t>10 432.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143015</t>
   </si>
   <si>
     <t>VT.042.G.30006</t>
   </si>
   <si>
     <t>Запорно-регулировочный клапан 1"</t>
   </si>
   <si>
     <t>8 493.00 руб.</t>
   </si>
@@ -618,144 +621,147 @@
   <si>
     <t>13 168.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143019</t>
   </si>
   <si>
     <t>VT.PICC.G.136</t>
   </si>
   <si>
     <t>Картридж с встр.рег.клап. для корп. 1", 16-400 кПа, 865-4630 л/ч, Черн (590125)</t>
   </si>
   <si>
     <t>26 070.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143020</t>
   </si>
   <si>
     <t>VT.PICC.G.036</t>
   </si>
   <si>
     <t>Картридж с встр.рег.клап. для корп. 1/2" или 3/4", 30-400 кПа, 64-1110 л/ч, Черн. (590124)</t>
   </si>
   <si>
+    <t>13 695.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-1143021</t>
   </si>
   <si>
     <t>VT.PICC.G.125</t>
   </si>
   <si>
     <t>Картридж с откр. настр. для корп. 1", 17–400 кПа, 535-5830 л/ч, черн/сер (590122)</t>
   </si>
   <si>
-    <t>13 220.00 руб.</t>
+    <t>13 749.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143022</t>
   </si>
   <si>
     <t>VT.PICC.G.022</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 17-200 кПа, 276-825 л/ч, Красный</t>
   </si>
   <si>
     <t>6 887.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143023</t>
   </si>
   <si>
     <t>VT.PICC.G.020</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 17-210 кПа, 100-412 л/ч, Черный</t>
   </si>
   <si>
     <t>6 703.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143024</t>
   </si>
   <si>
     <t>VT.PICC.G.021</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 17-210 кПа, 157-609 л/ч, Зеленый</t>
   </si>
   <si>
     <t>6 971.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143025</t>
   </si>
   <si>
     <t>VT.PICC.G.024</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 30-400 кПа, 138-615 л/ч, Черный</t>
   </si>
   <si>
-    <t>6 746.00 руб.</t>
+    <t>7 016.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143026</t>
   </si>
   <si>
     <t>VT.PICC.G.025</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 30-400 кПа, 238-896 л/ч, Зеленый</t>
   </si>
   <si>
     <t>6 852.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143027</t>
   </si>
   <si>
     <t>VT.PICC.G.023</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 30-400 кПа, 406-1270 л/ч, Красный</t>
   </si>
   <si>
-    <t>6 864.00 руб.</t>
+    <t>7 138.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143028</t>
   </si>
   <si>
     <t>VT.348.N.04</t>
   </si>
   <si>
     <t>Регулятор температуры прямого действия 1/2"</t>
   </si>
   <si>
-    <t>3 652.00 руб.</t>
+    <t>3 817.00 руб.</t>
   </si>
   <si>
     <t>VLC-901068</t>
   </si>
   <si>
     <t>VT.062.NE.0405</t>
   </si>
   <si>
     <t>Клапан запорно-регулирующий с выходом под датчик температуры 1/2"x3/4" Евроконус</t>
   </si>
   <si>
     <t>1 500.00 руб.</t>
   </si>
   <si>
     <t>Балансировочные клапана GAPPO</t>
   </si>
   <si>
     <t>GAP-100990</t>
   </si>
   <si>
     <t>G1430.04</t>
   </si>
   <si>
     <t>Балансировочный клапан 1/2" латунный GAPPO (1/20шт)</t>
   </si>
@@ -3368,2286 +3374,2286 @@
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1390.00</f>
+        <f>J6*1515.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821450</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1816.00</f>
+        <f>J7*1898.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821451</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2593.00</f>
+        <f>J8*2826.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821452</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>37</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5661.00</f>
+        <f>J9*5916.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821453</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*3368.00</f>
+        <f>J10*3519.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821454</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>38</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1480.00</f>
+        <f>J11*1547.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836205</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*9787.00</f>
+        <f>J12*10179.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>836206</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*9787.00</f>
+        <f>J13*10179.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836207</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*10496.00</f>
+        <f>J14*10916.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836208</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*17054.00</f>
+        <f>J15*17736.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836209</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*17857.00</f>
+        <f>J16*18572.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836210</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>1</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*6125.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836211</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*6125.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836212</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*7076.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834770</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G20" s="2">
         <v>8</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*6882.00</f>
+        <f>J20*7191.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>837110</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G21" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*9048.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821418</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
-      <c r="H23" s="2">
-        <v>5</v>
+      <c r="H23" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*10630.00</f>
+        <f>J23*11055.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821419</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*10571.00</f>
+        <f>J24*10994.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="3">
       <c r="A25" s="9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>855804</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2312.31</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>855805</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*2534.28</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>855806</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*3142.86</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>855807</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*5439.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>855808</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*6639.99</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>884718</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*6357.75</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>884719</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*8162.91</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821420</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*24102.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821421</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*22897.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821422</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*21303.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821423</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*21303.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821424</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*22493.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821425</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*22313.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821426</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
-      <c r="H40" s="2">
-        <v>0</v>
+      <c r="H40" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*14797.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821427</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*14525.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821428</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
-      <c r="H42" s="2">
-        <v>0</v>
+      <c r="H42" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*14774.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821429</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*10812.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821430</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*3537.00</f>
+        <f>J44*3679.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821431</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
-      <c r="H45" s="2" t="s">
-        <v>17</v>
+      <c r="H45" s="2">
+        <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3636.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821432</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*10846.00</f>
+        <f>J46*11280.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>821433</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
-      <c r="H47" s="2" t="s">
-        <v>41</v>
+      <c r="H47" s="2">
+        <v>5</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*10432.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>821434</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
-      <c r="H48" s="2">
-        <v>0</v>
+      <c r="H48" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*8493.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>821435</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*6878.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>821436</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
-      <c r="H50" s="2">
-        <v>0</v>
+      <c r="H50" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*7626.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>821437</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*13168.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>821438</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
-      <c r="H52" s="2" t="s">
-        <v>41</v>
+      <c r="H52" s="2">
+        <v>9</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*26070.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>821439</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>5</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*13168.00</f>
+        <f>J53*13695.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>821440</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*13220.00</f>
+        <f>J54*13749.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>821441</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>10</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*6887.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>821442</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*6703.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>821443</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>2</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*6971.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>821444</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
-      <c r="H58" s="2" t="s">
-        <v>17</v>
+      <c r="H58" s="2">
+        <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*6746.00</f>
+        <f>J58*7016.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>821445</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>2</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*6852.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>821446</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*6864.00</f>
+        <f>J60*7138.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>821447</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G61" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*3652.00</f>
+        <f>J61*3817.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890094</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1500.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" outlineLevel="2">
       <c r="A63" s="8" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
       <c r="J63" s="8"/>
       <c r="K63" s="8"/>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>954211</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*1427.83</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>954212</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1714.91</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>954213</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*1995.92</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" outlineLevel="2">
       <c r="A67" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
       <c r="J67" s="8"/>
       <c r="K67" s="8"/>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>955772</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*1705.20</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>955773</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="G69" s="2">
         <v>1</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1808.10</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>955774</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*2331.42</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>955775</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*3319.26</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>955776</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*4480.56</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>955777</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*6410.67</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>