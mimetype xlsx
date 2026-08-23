--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -16,875 +16,776 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Клапана балансировочные регулировочные</t>
   </si>
   <si>
     <t>Балансировочные клапана VALTEC</t>
   </si>
   <si>
     <t>VLC-1145001</t>
   </si>
   <si>
     <t>VT.623.G.05</t>
   </si>
   <si>
     <t>Клапан перепускной 3/4" (5 /40шт)</t>
   </si>
   <si>
-    <t>6 283.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1145002</t>
   </si>
   <si>
     <t>VT.054.N.04</t>
   </si>
   <si>
     <t>Клапан балансировочный 1/2" (1 /30шт)</t>
   </si>
   <si>
-    <t>1 515.00 руб.</t>
+    <t>1 596.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-1145003</t>
+  </si>
+  <si>
+    <t>VT.054.N.05</t>
+  </si>
+  <si>
+    <t>Клапан балансировочный 3/4" (1 /30шт)</t>
+  </si>
+  <si>
+    <t>2 066.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-1145003</t>
-[...13 lines deleted...]
-  <si>
     <t>VLC-1145004</t>
   </si>
   <si>
     <t>VT.054.N.06</t>
   </si>
   <si>
     <t>Клапан балансировочный 1" (1 /20шт)</t>
   </si>
   <si>
-    <t>2 826.00 руб.</t>
+    <t>2 977.00 руб.</t>
   </si>
   <si>
     <t>VLC-1145005</t>
   </si>
   <si>
     <t>VT.054.N.08</t>
   </si>
   <si>
     <t>Клапан балансировочный 1 1/2" (1 /12шт)</t>
   </si>
   <si>
-    <t>5 916.00 руб.</t>
+    <t>6 441.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-1145006</t>
   </si>
   <si>
     <t>VT.054.N.07</t>
   </si>
   <si>
     <t>Клапан балансировочный 1 1/4"</t>
   </si>
   <si>
-    <t>3 519.00 руб.</t>
+    <t>3 832.00 руб.</t>
   </si>
   <si>
     <t>VLC-1145007</t>
   </si>
   <si>
     <t>VT.054.NLF.04</t>
   </si>
   <si>
     <t>Клапан балансировочный с пониженной пропускной способностью 1/2" (Kvs 2,8) (1 /30шт)</t>
   </si>
   <si>
-    <t>1 547.00 руб.</t>
+    <t>1 684.00 руб.</t>
   </si>
   <si>
     <t>VLC-900131</t>
   </si>
   <si>
     <t>VT.043.G.0401</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый ½” 5-50 кПа</t>
   </si>
   <si>
-    <t>10 179.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900132</t>
   </si>
   <si>
     <t>VT.043.G.0501</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый 3/4” 5-50 кПа</t>
   </si>
   <si>
     <t>VLC-900133</t>
   </si>
   <si>
     <t>VT.043.G.0601</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый 1” 5-50 кПа</t>
   </si>
   <si>
-    <t>10 916.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900134</t>
   </si>
   <si>
     <t>VT.043.G.0602</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый 1” 10-60 кПа</t>
   </si>
   <si>
-    <t>17 736.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900135</t>
   </si>
   <si>
     <t>VT.043.G.0702</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления регулируемый 1 1/4” 10-60 кПа</t>
   </si>
   <si>
-    <t>18 572.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900136</t>
   </si>
   <si>
     <t>VT.044.G.0420</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления фиксированный ½” 20 кПа</t>
   </si>
   <si>
-    <t>6 125.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900137</t>
   </si>
   <si>
     <t>VT.044.G.0520</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления фиксированный 3/4” 20 кПа</t>
   </si>
   <si>
     <t>VLC-900138</t>
   </si>
   <si>
     <t>VT.044.G.0620</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления фиксированный 1” 20 кПа</t>
   </si>
   <si>
-    <t>7 076.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-999019</t>
   </si>
   <si>
     <t>VT.054.N.09</t>
   </si>
   <si>
     <t>Клапан балансировочный 2"</t>
   </si>
   <si>
-    <t>7 191.00 руб.</t>
+    <t>7 830.00 руб.</t>
   </si>
   <si>
     <t>VLC-999120</t>
   </si>
   <si>
     <t>VT.9154.02800.0405E</t>
   </si>
   <si>
     <t>Ограничитель темп. прям. действ (тип RTL),  прямой, 1/2" нар. X 3/4" евроконус</t>
   </si>
   <si>
     <t>9 048.00 руб.</t>
   </si>
   <si>
     <t>Термостатические смесительные клапана VALTEC</t>
   </si>
   <si>
     <t>VLC-1141001</t>
   </si>
   <si>
     <t>VT.MT10NR</t>
   </si>
   <si>
     <t>Трехходовой термостатический смесительный клапанThermomix 1/2"  (не регул.)</t>
   </si>
   <si>
-    <t>11 055.00 руб.</t>
+    <t>11 497.00 руб.</t>
   </si>
   <si>
     <t>VLC-1141002</t>
   </si>
   <si>
     <t>VT.MT10RU</t>
   </si>
   <si>
     <t>Трехходовой термостатический смесительный клапан Thermomix 1/2" (регул)</t>
   </si>
   <si>
-    <t>10 994.00 руб.</t>
+    <t>11 434.00 руб.</t>
   </si>
   <si>
     <t>Балансировочные клапана VIEIR</t>
   </si>
   <si>
     <t>STP-310050</t>
   </si>
   <si>
     <t>VRGL13</t>
   </si>
   <si>
     <t>Балансировочный клапан 1/2"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>2 312.31 руб.</t>
+    <t>2 470.16 руб.</t>
   </si>
   <si>
     <t>STP-310051</t>
   </si>
   <si>
     <t>VRGL14</t>
   </si>
   <si>
     <t>Балансировочный клапан 3/4"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>2 534.28 руб.</t>
+    <t>2 707.32 руб.</t>
   </si>
   <si>
     <t>STP-310052</t>
   </si>
   <si>
     <t>VRGL15</t>
   </si>
   <si>
     <t>Балансировочный клапан 1"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>3 142.86 руб.</t>
+    <t>3 358.74 руб.</t>
   </si>
   <si>
     <t>STP-310053</t>
   </si>
   <si>
     <t>VRGL16</t>
   </si>
   <si>
     <t>Балансировочный клапан 11/4"  ""ViEiR" (12/1шт)</t>
   </si>
   <si>
-    <t>5 439.00 руб.</t>
+    <t>5 811.96 руб.</t>
   </si>
   <si>
     <t>STP-310054</t>
   </si>
   <si>
     <t>VRGL17</t>
   </si>
   <si>
     <t>Балансировочный клапан 11/2"  ""ViEiR" (12/1шт)</t>
   </si>
   <si>
-    <t>6 639.99 руб.</t>
+    <t>7 094.78 руб.</t>
   </si>
   <si>
     <t>VER-001124</t>
   </si>
   <si>
     <t>VRGL18</t>
   </si>
   <si>
     <t>Автоматический  регулятор перепада давления в комплекте со статическим балансировочным клапаном 3/4"</t>
   </si>
   <si>
-    <t>6 357.75 руб.</t>
+    <t>6 792.94 руб.</t>
   </si>
   <si>
     <t>VER-001125</t>
   </si>
   <si>
     <t>VRGL19</t>
   </si>
   <si>
     <t>Автоматический  регулятор перепада давления в комплекте со статическим балансировочным клапаном 1" (</t>
   </si>
   <si>
-    <t>8 162.91 руб.</t>
+    <t>8 722.56 руб.</t>
   </si>
   <si>
     <t>Регулировочные клапаны VALTEC</t>
   </si>
   <si>
     <t>VLC-1143001</t>
   </si>
   <si>
     <t>VT.040.G.60006</t>
   </si>
   <si>
     <t>Автоматич. регулятор перепада  давл. в компл. с запорно-регулировочным клапаном, 1" 250-600 mBar</t>
   </si>
   <si>
-    <t>24 102.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143002</t>
   </si>
   <si>
     <t>VT.040.G.30006</t>
   </si>
   <si>
     <t>Автоматич. регулятор перепада  давл. в компл. с запорно-регулировочным клапаном, 1" 50-300 mBar</t>
   </si>
   <si>
-    <t>22 897.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143003</t>
   </si>
   <si>
     <t>VT.040.G.60004</t>
   </si>
   <si>
     <t>Автоматич. регулятор перепада  давл. в компл. с запорно-регулировочным клапаном, 1/2" 250-600 mBar</t>
   </si>
   <si>
-    <t>21 303.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143004</t>
   </si>
   <si>
     <t>VT.040.G.30004</t>
   </si>
   <si>
     <t>Автоматич. регулятор перепада  давл. в компл. с запорно-регулировочным клапаном, 1/2" 50-300 mBar</t>
   </si>
   <si>
     <t>VLC-1143005</t>
   </si>
   <si>
     <t>VT.040.G.60005</t>
   </si>
   <si>
     <t>Автоматич. регулятор перепада  давл. в компл. с запорно-регулировочным клапаном, 3/4" 250-600 mBar</t>
   </si>
   <si>
-    <t>22 493.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143006</t>
   </si>
   <si>
     <t>VT.040.G.30005</t>
   </si>
   <si>
     <t>Автоматич. регулятор перепада  давл. в компл. с запорно-регулировочным клапаном, 3/4" 50-300 mBar</t>
   </si>
   <si>
-    <t>22 313.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143007</t>
   </si>
   <si>
     <t>VT.041.G.30006</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления 1" 50-300 mBar</t>
   </si>
   <si>
-    <t>14 797.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143008</t>
   </si>
   <si>
     <t>VT.041.G.30004</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления 1/2" 50-300 mBar</t>
   </si>
   <si>
-    <t>14 525.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143009</t>
   </si>
   <si>
     <t>VT.041.G.30005</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления 3/4" 50-300 mBar</t>
   </si>
   <si>
-    <t>14 774.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143010</t>
   </si>
   <si>
     <t>VT.PICV.G.06</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 1  вн.-вн</t>
   </si>
   <si>
-    <t>10 812.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143011</t>
   </si>
   <si>
     <t>VT.PICV.G.04</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 1/2  вн.-вн</t>
   </si>
   <si>
-    <t>3 679.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143012</t>
   </si>
   <si>
     <t>VT.PICV.G.05</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 3/4  вн.-вн</t>
   </si>
   <si>
-    <t>3 636.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143013</t>
   </si>
   <si>
     <t>Автоматич.стабилизатор расхода,регулируемый,динамический,корпус 1  вн.-вн (590141)</t>
   </si>
   <si>
-    <t>11 280.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143014</t>
   </si>
   <si>
     <t>VT.PICV.G.17</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 1 1/4 вн.-вн (590068)</t>
   </si>
   <si>
-    <t>10 432.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143015</t>
   </si>
   <si>
     <t>VT.042.G.30006</t>
   </si>
   <si>
     <t>Запорно-регулировочный клапан 1"</t>
   </si>
   <si>
-    <t>8 493.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143016</t>
   </si>
   <si>
     <t>VT.042.G.30004</t>
   </si>
   <si>
     <t>Запорно-регулировочный клапан 1/2"</t>
   </si>
   <si>
-    <t>6 878.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143017</t>
   </si>
   <si>
     <t>VT.042.G.30005</t>
   </si>
   <si>
     <t>Запорно-регулировочный клапан 3/4"</t>
   </si>
   <si>
-    <t>7 626.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143018</t>
   </si>
   <si>
     <t>VT.PICC.G.035</t>
   </si>
   <si>
     <t>Картридж с встр.рег.клап для корп. 1/2" или 3/4", 16-200 кПа, 37-575 л/ч, Сер. (590123)</t>
   </si>
   <si>
-    <t>13 168.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143019</t>
   </si>
   <si>
     <t>VT.PICC.G.136</t>
   </si>
   <si>
     <t>Картридж с встр.рег.клап. для корп. 1", 16-400 кПа, 865-4630 л/ч, Черн (590125)</t>
   </si>
   <si>
-    <t>26 070.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143020</t>
   </si>
   <si>
     <t>VT.PICC.G.036</t>
   </si>
   <si>
     <t>Картридж с встр.рег.клап. для корп. 1/2" или 3/4", 30-400 кПа, 64-1110 л/ч, Черн. (590124)</t>
   </si>
   <si>
-    <t>13 695.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143021</t>
   </si>
   <si>
     <t>VT.PICC.G.125</t>
   </si>
   <si>
     <t>Картридж с откр. настр. для корп. 1", 17–400 кПа, 535-5830 л/ч, черн/сер (590122)</t>
   </si>
   <si>
-    <t>13 749.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143022</t>
   </si>
   <si>
     <t>VT.PICC.G.022</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 17-200 кПа, 276-825 л/ч, Красный</t>
   </si>
   <si>
-    <t>6 887.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143023</t>
   </si>
   <si>
     <t>VT.PICC.G.020</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 17-210 кПа, 100-412 л/ч, Черный</t>
   </si>
   <si>
-    <t>6 703.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143024</t>
   </si>
   <si>
     <t>VT.PICC.G.021</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 17-210 кПа, 157-609 л/ч, Зеленый</t>
   </si>
   <si>
-    <t>6 971.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143025</t>
   </si>
   <si>
     <t>VT.PICC.G.024</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 30-400 кПа, 138-615 л/ч, Черный</t>
   </si>
   <si>
-    <t>7 016.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143026</t>
   </si>
   <si>
     <t>VT.PICC.G.025</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 30-400 кПа, 238-896 л/ч, Зеленый</t>
   </si>
   <si>
-    <t>6 852.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143027</t>
   </si>
   <si>
     <t>VT.PICC.G.023</t>
   </si>
   <si>
     <t>Картридж с открытой настройкой. 30-400 кПа, 406-1270 л/ч, Красный</t>
   </si>
   <si>
-    <t>7 138.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1143028</t>
   </si>
   <si>
     <t>VT.348.N.04</t>
   </si>
   <si>
     <t>Регулятор температуры прямого действия 1/2"</t>
   </si>
   <si>
-    <t>3 817.00 руб.</t>
+    <t>4 020.00 руб.</t>
   </si>
   <si>
     <t>VLC-901068</t>
   </si>
   <si>
     <t>VT.062.NE.0405</t>
   </si>
   <si>
     <t>Клапан запорно-регулирующий с выходом под датчик температуры 1/2"x3/4" Евроконус</t>
   </si>
   <si>
-    <t>1 500.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Балансировочные клапана GAPPO</t>
   </si>
   <si>
     <t>GAP-100990</t>
   </si>
   <si>
     <t>G1430.04</t>
   </si>
   <si>
     <t>Балансировочный клапан 1/2" латунный GAPPO (1/20шт)</t>
   </si>
   <si>
     <t>1 427.83 руб.</t>
   </si>
   <si>
     <t>GAP-100991</t>
   </si>
   <si>
     <t>G1430.05</t>
   </si>
   <si>
     <t>Балансировочный клапан 3/4" латунный GAPPO (1/20шт)</t>
   </si>
   <si>
     <t>1 714.91 руб.</t>
   </si>
   <si>
     <t>GAP-100992</t>
   </si>
   <si>
     <t>G1430.06</t>
   </si>
   <si>
     <t>Балансировочный клапан 1" латунный GAPPO (1/20шт)</t>
   </si>
   <si>
     <t>1 995.92 руб.</t>
   </si>
   <si>
     <t>VER-001671</t>
   </si>
   <si>
     <t>VRGL21-3</t>
   </si>
   <si>
     <t>Статический балансировочный клапан 1/2" (36/1шт)</t>
   </si>
   <si>
-    <t>1 705.20 руб.</t>
+    <t>1 821.82 руб.</t>
   </si>
   <si>
     <t>VER-001672</t>
   </si>
   <si>
     <t>VRGL21-4</t>
   </si>
   <si>
     <t>Статический балансировочный клапан 3/4" (36/1шт)</t>
   </si>
   <si>
-    <t>1 808.10 руб.</t>
+    <t>1 932.70 руб.</t>
   </si>
   <si>
     <t>VER-001673</t>
   </si>
   <si>
     <t>VRGL21-5</t>
   </si>
   <si>
     <t>Статический балансировочный клапан 1" (36/1шт)</t>
   </si>
   <si>
-    <t>2 331.42 руб.</t>
+    <t>2 491.72 руб.</t>
   </si>
   <si>
     <t>VER-001674</t>
   </si>
   <si>
     <t>VRGL21-6</t>
   </si>
   <si>
     <t>Статический балансировочный клапан 1 1/4" (12/1шт)</t>
   </si>
   <si>
-    <t>3 319.26 руб.</t>
+    <t>3 546.62 руб.</t>
   </si>
   <si>
     <t>VER-001675</t>
   </si>
   <si>
     <t>VRGL21-7</t>
   </si>
   <si>
     <t>Статический балансировочный клапан 1 1/2" (12/1шт)</t>
   </si>
   <si>
-    <t>4 480.56 руб.</t>
+    <t>4 787.86 руб.</t>
   </si>
   <si>
     <t>VER-001676</t>
   </si>
   <si>
     <t>VRGL21-8</t>
   </si>
   <si>
     <t>Статический балансировочный клапан 2 1/4" (12/1шт)</t>
   </si>
   <si>
-    <t>6 410.67 руб.</t>
+    <t>6 849.92 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3339,2336 +3240,2336 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>2</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*6283.00</f>
+        <f>J5*0.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821449</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1515.00</f>
+        <f>J6*1596.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821450</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1898.00</f>
+        <f>J7*2066.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821451</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2826.00</f>
+        <f>J8*2977.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821452</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5916.00</f>
+        <f>J9*6441.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821453</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*3519.00</f>
+        <f>J10*3832.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821454</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G11" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G11" s="2">
+        <v>10</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1547.00</f>
+        <f>J11*1684.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836205</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*10179.00</f>
+        <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>836206</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2" t="s">
-        <v>38</v>
+      <c r="H13" s="2">
+        <v>1</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*10179.00</f>
+        <f>J13*0.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836207</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*10916.00</f>
+        <f>J14*0.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836208</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*17736.00</f>
+        <f>J15*0.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836209</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*18572.00</f>
+        <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836210</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>1</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*6125.00</f>
+        <f>J17*0.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836211</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*6125.00</f>
+        <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836212</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*7076.00</f>
+        <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834770</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>74</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*7191.00</f>
+        <f>J20*7830.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>837110</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*9048.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821418</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
-      <c r="H23" s="2" t="s">
-        <v>38</v>
+      <c r="H23" s="2">
+        <v>7</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*11055.00</f>
+        <f>J23*11497.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821419</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
-      <c r="H24" s="2">
-        <v>0</v>
+      <c r="H24" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*10994.00</f>
+        <f>J24*11434.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="3">
       <c r="A25" s="9" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>855804</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2312.31</f>
+        <f>J26*2470.16</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>855805</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2534.28</f>
+        <f>J27*2707.32</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>855806</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*3142.86</f>
+        <f>J28*3358.74</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>855807</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*5439.00</f>
+        <f>J29*5811.96</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>855808</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*6639.99</f>
+        <f>J30*7094.78</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>884718</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*6357.75</f>
+        <f>J31*6792.94</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>884719</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*8162.91</f>
+        <f>J32*8722.56</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821420</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
-      <c r="H34" s="2" t="s">
-        <v>38</v>
+      <c r="H34" s="2">
+        <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*24102.00</f>
+        <f>J34*0.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821421</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*22897.00</f>
+        <f>J35*0.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821422</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*21303.00</f>
+        <f>J36*0.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821423</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*21303.00</f>
+        <f>J37*0.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821424</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>2</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*22493.00</f>
+        <f>J38*0.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821425</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*22313.00</f>
+        <f>J39*0.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821426</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>150</v>
+        <v>16</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*14797.00</f>
+        <f>J40*0.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821427</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*14525.00</f>
+        <f>J41*0.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821428</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>158</v>
+        <v>16</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*14774.00</f>
+        <f>J42*0.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821429</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*10812.00</f>
+        <f>J43*0.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821430</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*3679.00</f>
+        <f>J44*0.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821431</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>170</v>
+        <v>16</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
-      <c r="H45" s="2">
-        <v>0</v>
+      <c r="H45" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*3636.00</f>
+        <f>J45*0.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821432</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>173</v>
+        <v>16</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*11280.00</f>
+        <f>J46*0.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>821433</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
-      <c r="H47" s="2">
-        <v>5</v>
+      <c r="H47" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*10432.00</f>
+        <f>J47*0.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>821434</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>180</v>
+        <v>161</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*8493.00</f>
+        <f>J48*0.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>821435</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>182</v>
+        <v>162</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>184</v>
+        <v>164</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*6878.00</f>
+        <f>J49*0.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>821436</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>186</v>
+        <v>165</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*7626.00</f>
+        <f>J50*0.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>821437</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>190</v>
+        <v>168</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>191</v>
+        <v>169</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>192</v>
+        <v>170</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>193</v>
+        <v>16</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>3</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*13168.00</f>
+        <f>J51*0.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>821438</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>195</v>
+        <v>172</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>196</v>
+        <v>173</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>197</v>
+        <v>16</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
-      <c r="H52" s="2">
-        <v>9</v>
+      <c r="H52" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*26070.00</f>
+        <f>J52*0.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>821439</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>201</v>
+        <v>16</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*13695.00</f>
+        <f>J53*0.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>821440</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>203</v>
+        <v>178</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>204</v>
+        <v>179</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*13749.00</f>
+        <f>J54*0.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>821441</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>206</v>
+        <v>180</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>207</v>
+        <v>181</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>209</v>
+        <v>16</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>10</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*6887.00</f>
+        <f>J55*0.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>821442</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>211</v>
+        <v>184</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>213</v>
+        <v>16</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*6703.00</f>
+        <f>J56*0.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>821443</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>214</v>
+        <v>186</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>215</v>
+        <v>187</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>216</v>
+        <v>188</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>2</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*6971.00</f>
+        <f>J57*0.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>821444</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>220</v>
+        <v>191</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>221</v>
+        <v>16</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
-      <c r="H58" s="2">
-        <v>0</v>
+      <c r="H58" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*7016.00</f>
+        <f>J58*0.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>821445</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>225</v>
+        <v>16</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>2</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*6852.00</f>
+        <f>J59*0.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>821446</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>227</v>
+        <v>196</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*7138.00</f>
+        <f>J60*0.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>821447</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>231</v>
+        <v>199</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>232</v>
+        <v>200</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>233</v>
+        <v>201</v>
       </c>
       <c r="G61" s="2">
         <v>10</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*3817.00</f>
+        <f>J61*4020.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890094</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>234</v>
+        <v>202</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>235</v>
+        <v>203</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>237</v>
+        <v>16</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*1500.00</f>
+        <f>J62*0.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" outlineLevel="2">
       <c r="A63" s="8" t="s">
-        <v>238</v>
+        <v>205</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
       <c r="J63" s="8"/>
       <c r="K63" s="8"/>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>954211</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>239</v>
+        <v>206</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>240</v>
+        <v>207</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>241</v>
+        <v>208</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>242</v>
+        <v>209</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*1427.83</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>954212</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>243</v>
+        <v>210</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>245</v>
+        <v>212</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1714.91</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>954213</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>247</v>
+        <v>214</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>248</v>
+        <v>215</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>249</v>
+        <v>216</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>250</v>
+        <v>217</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*1995.92</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" outlineLevel="2">
       <c r="A67" s="8" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
       <c r="J67" s="8"/>
       <c r="K67" s="8"/>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>955772</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>251</v>
+        <v>218</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>252</v>
+        <v>219</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>253</v>
+        <v>220</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>254</v>
+        <v>221</v>
       </c>
       <c r="G68" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*1705.20</f>
+        <f>J68*1821.82</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>955773</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>255</v>
+        <v>222</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>256</v>
+        <v>223</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>257</v>
+        <v>224</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>258</v>
+        <v>225</v>
       </c>
       <c r="G69" s="2">
         <v>1</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*1808.10</f>
+        <f>J69*1932.70</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>955774</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>259</v>
+        <v>226</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>260</v>
+        <v>227</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>261</v>
+        <v>228</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>262</v>
+        <v>229</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*2331.42</f>
+        <f>J70*2491.72</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>955775</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>263</v>
+        <v>230</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>264</v>
+        <v>231</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>265</v>
+        <v>232</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>266</v>
+        <v>233</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*3319.26</f>
+        <f>J71*3546.62</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>955776</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>267</v>
+        <v>234</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>268</v>
+        <v>235</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>270</v>
+        <v>237</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*4480.56</f>
+        <f>J72*4787.86</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>955777</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>271</v>
+        <v>238</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>272</v>
+        <v>239</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>273</v>
+        <v>240</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>274</v>
+        <v>241</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*6410.67</f>
+        <f>J73*6849.92</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A63:K63"/>
     <mergeCell ref="A67:K67"/>
     <mergeCell ref="A25:K25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>