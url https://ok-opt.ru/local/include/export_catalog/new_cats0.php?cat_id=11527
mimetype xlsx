--- v0 (2026-05-11)
+++ v1 (2026-07-28)
@@ -159,63 +159,63 @@
   <si>
     <t>VLC-1143007</t>
   </si>
   <si>
     <t>VT.041.G.30006</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления 1" 50-300 mBar</t>
   </si>
   <si>
     <t>14 797.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143008</t>
   </si>
   <si>
     <t>VT.041.G.30004</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления 1/2" 50-300 mBar</t>
   </si>
   <si>
     <t>14 525.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-1143009</t>
   </si>
   <si>
     <t>VT.041.G.30005</t>
   </si>
   <si>
     <t>Автоматический регулятор перепада давления 3/4" 50-300 mBar</t>
   </si>
   <si>
     <t>14 774.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-1143010</t>
   </si>
   <si>
     <t>VT.PICV.G.06</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 1  вн.-вн</t>
   </si>
   <si>
     <t>10 812.00 руб.</t>
   </si>
   <si>
     <t>VLC-1143011</t>
   </si>
   <si>
     <t>VT.PICV.G.04</t>
   </si>
   <si>
     <t>Автоматический стабилизатор расхода регулируемый, динамический, 1/2  вн.-вн</t>
   </si>
   <si>
     <t>3 679.00 руб.</t>
   </si>
@@ -1988,51 +1988,51 @@
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821424</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*22493.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821425</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
@@ -2093,86 +2093,86 @@
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821427</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*14525.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821428</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*14774.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821429</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -2233,86 +2233,86 @@
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821431</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3636.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821432</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*11280.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821433</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
@@ -2338,156 +2338,156 @@
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821434</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*8493.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821435</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*6878.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>821436</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*7626.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>821437</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*13168.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821438</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
@@ -2688,51 +2688,51 @@
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821444</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*7016.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>821445</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E30" s="2" t="s">
@@ -2790,51 +2790,51 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*7138.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>821447</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>60</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*3817.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>890094</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="1" t="s">