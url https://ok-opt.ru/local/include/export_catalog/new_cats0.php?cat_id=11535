--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -63,180 +63,180 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Радиаторы отопления и комплектующие</t>
   </si>
   <si>
     <t>Алюминиевые радиаторы отопления</t>
   </si>
   <si>
     <t>Радиаторы алюминиевые EVOLUTION</t>
   </si>
   <si>
     <t>ROK-240001</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 4 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>2 677.21 руб.</t>
+    <t>2 596.77 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ROK-240002</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 6 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>4 015.82 руб.</t>
+    <t>3 895.06 руб.</t>
   </si>
   <si>
     <t>ROK-240003</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 8 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>5 354.43 руб.</t>
+    <t>5 193.54 руб.</t>
   </si>
   <si>
     <t>ROK-240004</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 10 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>6 693.03 руб.</t>
+    <t>6 491.83 руб.</t>
   </si>
   <si>
     <t>ROK-240005</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 12 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>8 031.43 руб.</t>
+    <t>7 790.11 руб.</t>
   </si>
   <si>
     <t>ROK-240006</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 4 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>2 409.45 руб.</t>
+    <t>2 336.99 руб.</t>
   </si>
   <si>
     <t>ROK-240007</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 6 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>3 614.18 руб.</t>
+    <t>3 505.59 руб.</t>
   </si>
   <si>
     <t>ROK-240008</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 8 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>4 818.90 руб.</t>
+    <t>4 674.19 руб.</t>
   </si>
   <si>
     <t>ROK-240009</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 10 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>6 023.63 руб.</t>
+    <t>5 842.58 руб.</t>
   </si>
   <si>
     <t>ROK-240010</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 12 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>7 228.35 руб.</t>
+    <t>7 011.18 руб.</t>
   </si>
   <si>
     <t>ROK-240011</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 6 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>3 667.28 руб.</t>
+    <t>3 557.07 руб.</t>
   </si>
   <si>
     <t>ROK-240012</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 8 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>4 889.71 руб.</t>
+    <t>4 742.89 руб.</t>
   </si>
   <si>
     <t>ROK-240013</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 10 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>6 112.13 руб.</t>
+    <t>5 928.52 руб.</t>
   </si>
   <si>
     <t>ROK-240014</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 12 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>7 334.77 руб.</t>
+    <t>7 114.34 руб.</t>
   </si>
   <si>
     <t>ROK-240015</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 14 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>8 557.19 руб.</t>
+    <t>8 299.96 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1216,513 +1216,513 @@
         <v>823998</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2677.21</f>
+        <f>J5*2596.77</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823999</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*4015.82</f>
+        <f>J6*3895.06</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824000</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*5354.43</f>
+        <f>J7*5193.54</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824001</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*6693.03</f>
+        <f>J8*6491.83</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824002</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8031.43</f>
+        <f>J9*7790.11</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>869909</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2409.45</f>
+        <f>J10*2336.99</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>869910</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3614.18</f>
+        <f>J11*3505.59</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>869911</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*4818.90</f>
+        <f>J12*4674.19</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>869912</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*6023.63</f>
+        <f>J13*5842.58</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>869913</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*7228.35</f>
+        <f>J14*7011.18</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>869914</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="2">
         <v>6</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3667.28</f>
+        <f>J15*3557.07</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>869915</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2">
         <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4889.71</f>
+        <f>J16*4742.89</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>869916</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*6112.13</f>
+        <f>J17*5928.52</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>869917</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G18" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*7334.77</f>
+        <f>J18*7114.34</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>869918</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8557.19</f>
+        <f>J19*8299.96</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>