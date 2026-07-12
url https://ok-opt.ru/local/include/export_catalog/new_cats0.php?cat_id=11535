--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -1336,51 +1336,51 @@
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*6491.83</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824002</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*7790.11</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>869909</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1"/>