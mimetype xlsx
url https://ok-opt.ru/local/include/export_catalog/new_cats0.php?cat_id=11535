--- v2 (2026-07-12)
+++ v3 (2026-08-26)
@@ -63,180 +63,180 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Радиаторы отопления и комплектующие</t>
   </si>
   <si>
     <t>Алюминиевые радиаторы отопления</t>
   </si>
   <si>
     <t>Радиаторы алюминиевые EVOLUTION</t>
   </si>
   <si>
     <t>ROK-240001</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 4 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>2 596.77 руб.</t>
+    <t>2 855.19 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ROK-240002</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 6 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>3 895.06 руб.</t>
+    <t>4 282.68 руб.</t>
   </si>
   <si>
     <t>ROK-240003</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 8 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>5 193.54 руб.</t>
+    <t>5 710.38 руб.</t>
   </si>
   <si>
     <t>ROK-240004</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 10 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>6 491.83 руб.</t>
+    <t>7 137.87 руб.</t>
   </si>
   <si>
     <t>ROK-240005</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 500/80 12 сек (146 Вт/сек)</t>
   </si>
   <si>
-    <t>7 790.11 руб.</t>
+    <t>8 565.35 руб.</t>
   </si>
   <si>
     <t>ROK-240006</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 4 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>2 336.99 руб.</t>
+    <t>2 569.56 руб.</t>
   </si>
   <si>
     <t>ROK-240007</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 6 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>3 505.59 руб.</t>
+    <t>3 854.45 руб.</t>
   </si>
   <si>
     <t>ROK-240008</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 8 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>4 674.19 руб.</t>
+    <t>5 139.34 руб.</t>
   </si>
   <si>
     <t>ROK-240009</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 10 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>5 842.58 руб.</t>
+    <t>6 424.02 руб.</t>
   </si>
   <si>
     <t>ROK-240010</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 350/80 12 сек (111 Вт/сек)</t>
   </si>
   <si>
-    <t>7 011.18 руб.</t>
+    <t>7 708.91 руб.</t>
   </si>
   <si>
     <t>ROK-240011</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 6 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>3 557.07 руб.</t>
+    <t>3 911.06 руб.</t>
   </si>
   <si>
     <t>ROK-240012</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 8 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>4 742.89 руб.</t>
+    <t>5 214.89 руб.</t>
   </si>
   <si>
     <t>ROK-240013</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 10 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>5 928.52 руб.</t>
+    <t>6 518.50 руб.</t>
   </si>
   <si>
     <t>ROK-240014</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 12 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>7 114.34 руб.</t>
+    <t>7 822.33 руб.</t>
   </si>
   <si>
     <t>ROK-240015</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Evolution 200/100 14 сек (94 Вт/сек)</t>
   </si>
   <si>
-    <t>8 299.96 руб.</t>
+    <t>9 125.94 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1216,513 +1216,513 @@
         <v>823998</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2596.77</f>
+        <f>J5*2855.19</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823999</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3895.06</f>
+        <f>J6*4282.68</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824000</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*5193.54</f>
+        <f>J7*5710.38</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824001</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*6491.83</f>
+        <f>J8*7137.87</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824002</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*7790.11</f>
+        <f>J9*8565.35</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>869909</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2336.99</f>
+        <f>J10*2569.56</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>869910</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3505.59</f>
+        <f>J11*3854.45</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>869911</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*4674.19</f>
+        <f>J12*5139.34</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>869912</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*5842.58</f>
+        <f>J13*6424.02</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>869913</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*7011.18</f>
+        <f>J14*7708.91</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>869914</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="2">
         <v>6</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3557.07</f>
+        <f>J15*3911.06</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>869915</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2">
         <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4742.89</f>
+        <f>J16*5214.89</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>869916</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*5928.52</f>
+        <f>J17*6518.50</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>869917</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G18" s="2">
         <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*7114.34</f>
+        <f>J18*7822.33</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>869918</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8299.96</f>
+        <f>J19*9125.94</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>