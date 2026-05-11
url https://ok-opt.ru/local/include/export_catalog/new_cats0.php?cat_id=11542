--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -17,175 +17,175 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Радиаторы отопления и комплектующие</t>
   </si>
   <si>
     <t>Комплектующие к радиаторам</t>
   </si>
   <si>
     <t>Комплекты для подключения радиаторов</t>
   </si>
   <si>
     <t>ROK-310001</t>
   </si>
   <si>
     <t>VR7A</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 1/2" (без кронштейнов) VIEIR (1/50шт)</t>
   </si>
   <si>
-    <t>204.04 руб.</t>
+    <t>201.39 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ROK-310002</t>
+  </si>
+  <si>
+    <t>VR7B</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (без кронштейнов) VIEIR (1/50шт)</t>
+  </si>
+  <si>
+    <t>219.03 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ROK-310003</t>
+  </si>
+  <si>
+    <t>VR11A</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (2 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>251.37 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310004</t>
+  </si>
+  <si>
+    <t>VR11B</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (2 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>266.07 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310005</t>
+  </si>
+  <si>
+    <t>VR13A</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (3 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>276.36 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ROK-310006</t>
+  </si>
+  <si>
+    <t>VR13B</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (3 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>291.06 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...67 lines deleted...]
-  <si>
     <t>ROK-310015</t>
   </si>
   <si>
     <t>TENRAD.В42B1</t>
   </si>
   <si>
     <t>Комплект TENRAD д/монтажа рад. 1/2 (без кронштейнов)</t>
   </si>
   <si>
     <t>518.00 руб.</t>
   </si>
   <si>
     <t>ROK-310018</t>
   </si>
   <si>
     <t>TENRAD.100A3</t>
   </si>
   <si>
     <t>Комплект TENRAD д/монтажа рад. 3/4 (2 кронштейна)</t>
   </si>
   <si>
     <t>605.00 руб.</t>
   </si>
   <si>
     <t>ROK-310020</t>
@@ -235,90 +235,90 @@
   <si>
     <t>ROK-310025</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 3/4" (2 кронштейна)</t>
   </si>
   <si>
     <t>ROK-310026</t>
   </si>
   <si>
     <t>VR11C</t>
   </si>
   <si>
     <t>Набор для радиаторов （11）-½, c 2 прорезиненными кронштейнами  ViEiR  (40/1шт)</t>
   </si>
   <si>
     <t>ROK-310027</t>
   </si>
   <si>
     <t>VR11D</t>
   </si>
   <si>
     <t>Набор для радиаторов （11）-¾, с 2 прорезиненными кронштейнами  ViEiR  (40/1шт)</t>
   </si>
   <si>
-    <t>291.91 руб.</t>
+    <t>288.12 руб.</t>
   </si>
   <si>
     <t>Воздухоотводчики для радиаторов</t>
   </si>
   <si>
     <t>ROK-330001</t>
   </si>
   <si>
     <t>VRD17</t>
   </si>
   <si>
     <t>Воздухоотводчик ручной 1/2'' (кран Маевского)  (25шт)</t>
   </si>
   <si>
-    <t>43.19 руб.</t>
+    <t>42.63 руб.</t>
   </si>
   <si>
     <t>ROK-330002</t>
   </si>
   <si>
     <t>VRD18</t>
   </si>
   <si>
     <t>Воздухоотводчик ручной 3/4'' (кран Маевского)  (50шт)</t>
   </si>
   <si>
-    <t>61.06 руб.</t>
+    <t>60.27 руб.</t>
   </si>
   <si>
     <t>ROK-330003</t>
   </si>
   <si>
     <t>VRD19</t>
   </si>
   <si>
     <t>Воздухоотводчик ручной 1/2'' (кран Маевского) ручка (сброс без ключа) (50шт)</t>
   </si>
   <si>
-    <t>72.98 руб.</t>
+    <t>72.03 руб.</t>
   </si>
   <si>
     <t>ROK-330004</t>
   </si>
   <si>
     <t>VT.501.S. 06</t>
   </si>
   <si>
     <t>Воздухоотводчик д/рад. автомат. лев. 1"   (10шт)</t>
   </si>
   <si>
     <t>722.00 руб.</t>
   </si>
   <si>
     <t>ROK-330005</t>
   </si>
   <si>
     <t>VT.501.D. 06</t>
   </si>
   <si>
     <t>Воздухоотводчик д/рад. автомат. прав. 1"  (10шт)</t>
   </si>
   <si>
     <t>Кронштейны для радиаторов</t>
   </si>
@@ -343,84 +343,84 @@
   <si>
     <t>K7-180</t>
   </si>
   <si>
     <t>Кронштейн для рад. с дюбелем белый 7х180 мм плоский (1/100шт)</t>
   </si>
   <si>
     <t>25.90 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>ROK-320007</t>
   </si>
   <si>
     <t>Кронштейн на полосе для ЧУГУН радиатора (К.4.8.1)</t>
   </si>
   <si>
     <t>204.85 руб.</t>
   </si>
   <si>
     <t>ROK-320008</t>
   </si>
   <si>
-    <t>Кронштейн с дюбелем для ЧУГУН радиатора (К.6.3.2)</t>
+    <t>Кронштейн  для ЧУГУН радиатора</t>
   </si>
   <si>
     <t>42.33 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ROK-320009</t>
   </si>
   <si>
     <t>VR9-250</t>
   </si>
   <si>
     <t>Кронштейн для рад. толщина 9-250мм (50пар)</t>
   </si>
   <si>
-    <t>89.36 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>88.20 руб.</t>
   </si>
   <si>
     <t>пара</t>
   </si>
   <si>
     <t>ROK-320010</t>
   </si>
   <si>
     <t>VRD20</t>
   </si>
   <si>
     <t>Напольный кронштейн для радиатора с цепочкой (1/25шт)</t>
   </si>
   <si>
-    <t>428.93 руб.</t>
+    <t>423.36 руб.</t>
   </si>
   <si>
     <t>ROK-320011</t>
   </si>
   <si>
     <t>K-4009</t>
   </si>
   <si>
     <t>Кронштейн для рад. универсальный угловой белый усиленный (1/100шт)</t>
   </si>
   <si>
     <t>56.00 руб.</t>
   </si>
   <si>
     <t>ROK-320012</t>
   </si>
   <si>
     <t>K7-220</t>
   </si>
   <si>
     <t>Кронштейн для рад. с дюбелем белый 7х220 мм плоский (1/100шт)</t>
   </si>
   <si>
     <t>36.30 руб.</t>
   </si>
@@ -484,144 +484,159 @@
   <si>
     <t>70.00 руб.</t>
   </si>
   <si>
     <t>ROK-320018</t>
   </si>
   <si>
     <t>K200-500</t>
   </si>
   <si>
     <t>Напольный кронштейн регулируемый для радиатора 200 - 500 мм  (1/15шт.)</t>
   </si>
   <si>
     <t>391.00 руб.</t>
   </si>
   <si>
     <t>ROK-320025</t>
   </si>
   <si>
     <t>VR9-170A</t>
   </si>
   <si>
     <t>ПАРА  кронштейнов для рад. с дюбелем ПРОРЕЗИНЕННЫХ белых (9*170 мм)</t>
   </si>
   <si>
-    <t>71.49 руб.</t>
+    <t>70.56 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330515</t>
+  </si>
+  <si>
+    <t>Кронштейн д/рад. регулируемый белый</t>
+  </si>
+  <si>
+    <t>366.30 руб.</t>
   </si>
   <si>
     <t>VVR-000024</t>
   </si>
   <si>
     <t>VR9-170</t>
   </si>
   <si>
     <t>ПАРА Кронштейнов толщина (9) 170мм (100/2пар)  ViEiR</t>
   </si>
   <si>
-    <t>56.59 руб.</t>
+    <t>55.86 руб.</t>
+  </si>
+  <si>
+    <t>УТ000001467</t>
+  </si>
+  <si>
+    <t>Напольный внутр. кронштейн регулируемый для сталь рад. 20,22,30,33 типа</t>
   </si>
   <si>
     <t>Комплектующие для радиаторов</t>
   </si>
   <si>
     <t>ROK-350005</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х1/2'' лев. с силик. прокл.</t>
   </si>
   <si>
-    <t>58.07 руб.</t>
+    <t>56.10 руб.</t>
   </si>
   <si>
     <t>ROK-350006</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х1/2'' прав. с силик. прокл.</t>
   </si>
   <si>
-    <t>87.21 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>ROK-350007</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х3/4'' лев. с силик. прокл.</t>
   </si>
   <si>
-    <t>73.64 руб.</t>
+    <t>54.91 руб.</t>
   </si>
   <si>
     <t>ROK-350008</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х3/4'' прав. с силик. прокл.</t>
   </si>
   <si>
+    <t>67.66 руб.</t>
+  </si>
+  <si>
     <t>ROK-350009</t>
   </si>
   <si>
     <t>Заглушка на переходник для радиатора 1/2"</t>
   </si>
   <si>
-    <t>25.32 руб.</t>
+    <t>24.99 руб.</t>
   </si>
   <si>
     <t>ROK-350010</t>
   </si>
   <si>
     <t>Заглушка на переходник для радиатора 3/4"</t>
   </si>
   <si>
-    <t>34.25 руб.</t>
+    <t>33.81 руб.</t>
   </si>
   <si>
     <t>ROK-350011</t>
   </si>
   <si>
     <t>Заглушка для радиатора левая с силиконовой прокладкой 1"</t>
   </si>
   <si>
     <t>64.60 руб.</t>
   </si>
   <si>
     <t>ROK-350012</t>
   </si>
   <si>
     <t>Заглушка для радиатора правая с силиконовой прокладкой 1"</t>
   </si>
   <si>
     <t>50.83 руб.</t>
   </si>
   <si>
     <t>ROK-350013</t>
   </si>
   <si>
     <t>Ниппель межсекционный для радиатора 1''</t>
   </si>
   <si>
-    <t>102.68 руб.</t>
+    <t>71.57 руб.</t>
   </si>
   <si>
     <t>ROK-350015</t>
   </si>
   <si>
     <t>TENRAD.S42-1</t>
   </si>
   <si>
     <t>-Прокладка силиконовая круглая TENRAD, к ниппелю для радиатора</t>
   </si>
   <si>
     <t>25.00 руб.</t>
   </si>
   <si>
     <t>ROK-350016</t>
   </si>
   <si>
     <t>TENRAD.S42-2</t>
   </si>
   <si>
     <t>-Прокладка TENRAD, паронит, к ниппелю для алюм. радиатора (500/80)</t>
   </si>
   <si>
     <t>14.00 руб.</t>
   </si>
@@ -646,159 +661,228 @@
   <si>
     <t>ROK-350019</t>
   </si>
   <si>
     <t>-Прокладка для радиатора ал. 1" межсекционная  паронитовая</t>
   </si>
   <si>
     <t>34.17 руб.</t>
   </si>
   <si>
     <t>ROK-350020</t>
   </si>
   <si>
     <t>Ниппель 1 1/4" для ЧУГУН радиатора</t>
   </si>
   <si>
     <t>54.74 руб.</t>
   </si>
   <si>
     <t>ROK-350021</t>
   </si>
   <si>
     <t>Пробка радиаторная для ЧУГУН радиатора 1/2" левая</t>
   </si>
   <si>
-    <t>67.49 руб.</t>
+    <t>57.80 руб.</t>
   </si>
   <si>
     <t>ROK-350022</t>
   </si>
   <si>
     <t>Пробка радиаторная для ЧУГУН радиатора 1/2" правая</t>
   </si>
   <si>
-    <t>69.53 руб.</t>
+    <t>59.50 руб.</t>
   </si>
   <si>
     <t>ROK-350023</t>
   </si>
   <si>
     <t>Пробка радиаторная для ЧУГУН радиатора 3/4" левая</t>
   </si>
   <si>
-    <t>70.04 руб.</t>
+    <t>59.67 руб.</t>
   </si>
   <si>
     <t>ROK-350024</t>
   </si>
   <si>
     <t>Пробка радиаторная для ЧУГУН радиатора 3/4" правая</t>
   </si>
   <si>
     <t>ROK-350025</t>
   </si>
   <si>
     <t>Пробка радиаторная для ЧУГУН радиатора глухая правая</t>
   </si>
   <si>
-    <t>66.98 руб.</t>
+    <t>57.29 руб.</t>
   </si>
   <si>
     <t>ROK-350026</t>
   </si>
   <si>
     <t>Пробка радиаторная для ЧУГУН радиатора глухая левая</t>
   </si>
   <si>
-    <t>67.15 руб.</t>
+    <t>58.48 руб.</t>
   </si>
   <si>
     <t>ROK-350027</t>
   </si>
   <si>
     <t>Прокладка для ЧУГУН радиатора паронитовая 1 1/4</t>
   </si>
   <si>
     <t>6.46 руб.</t>
   </si>
   <si>
     <t>ROK-350028</t>
   </si>
   <si>
     <t>Прокладка для ЧУГУН радиатора резиновая 1 1/4</t>
   </si>
   <si>
-    <t>5.44 руб.</t>
+    <t>5.78 руб.</t>
   </si>
   <si>
     <t>ROK-350029</t>
   </si>
   <si>
     <t>VT.503.D. 04</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. прав. 1/2"   (5 /80шт)</t>
   </si>
   <si>
-    <t>627.00 руб.</t>
+    <t>683.00 руб.</t>
   </si>
   <si>
     <t>ROK-350030</t>
   </si>
   <si>
     <t>VT.503.D. 05</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. прав. 3/4"  (5 /80шт)</t>
   </si>
   <si>
-    <t>550.00 руб.</t>
+    <t>600.00 руб.</t>
   </si>
   <si>
     <t>ROK-350031</t>
   </si>
   <si>
     <t>VT.503.S. 04</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. лев. 1/2"  (5 /80шт)</t>
   </si>
   <si>
-    <t>562.00 руб.</t>
+    <t>612.00 руб.</t>
   </si>
   <si>
     <t>ROK-350032</t>
   </si>
   <si>
     <t>VT.503.S. 05</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. лев. 3/4"  (5 /80шт)</t>
   </si>
   <si>
-    <t>566.00 руб.</t>
+    <t>617.00 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330505</t>
+  </si>
+  <si>
+    <t>Переходник для алюм. радиатора 25х15 мм белый (левый S)</t>
+  </si>
+  <si>
+    <t>41.63 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330506</t>
+  </si>
+  <si>
+    <t>Переходник для алюм. радиатора 25х15 мм белый (правый D)</t>
+  </si>
+  <si>
+    <t>SMS-330507</t>
+  </si>
+  <si>
+    <t>Переходник для алюм. радиатора 25х20 мм белый (левый S)</t>
+  </si>
+  <si>
+    <t>SMS-330508</t>
+  </si>
+  <si>
+    <t>Переходник для алюм. радиатора 25х20 мм белый (правый D)</t>
+  </si>
+  <si>
+    <t>SMS-330509</t>
+  </si>
+  <si>
+    <t>Пробка для чугун. радиатора 32 мм (глухая левая)</t>
+  </si>
+  <si>
+    <t>58.28 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330510</t>
+  </si>
+  <si>
+    <t>Пробка для чугун. радиатора 32 мм (глухая правая)</t>
+  </si>
+  <si>
+    <t>SMS-330511</t>
+  </si>
+  <si>
+    <t>Переходник для чугун. радиатора 32х15 мм левый</t>
+  </si>
+  <si>
+    <t>60.57 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330512</t>
+  </si>
+  <si>
+    <t>Переходник для чугун. радиатора 32х15 мм правый</t>
+  </si>
+  <si>
+    <t>SMS-330513</t>
+  </si>
+  <si>
+    <t>Переходник для чугун. радиатора 32х20 мм левый</t>
+  </si>
+  <si>
+    <t>SMS-330514</t>
+  </si>
+  <si>
+    <t>Переходник для чугун. радиатора 32х20 мм (правый</t>
   </si>
   <si>
     <t>SST-100162</t>
   </si>
   <si>
     <t>2.13.4</t>
   </si>
   <si>
     <t>Прокладка безасбест. паронитовая для ниппеля рад. 1" 32*41*1 мм. (графит) (упак.100 шт.)</t>
   </si>
   <si>
     <t>9.16 руб.</t>
   </si>
   <si>
     <t>SST-100163</t>
   </si>
   <si>
     <t>2.12.7.</t>
   </si>
   <si>
     <t>Прокладка силиконовая для алюминиевых радиаторов овальная OTER (упак.100 шт.)</t>
   </si>
   <si>
     <t>7.97 руб.</t>
   </si>
@@ -814,51 +898,51 @@
   <si>
     <t>11.38 руб.</t>
   </si>
   <si>
     <t>VLC-900290</t>
   </si>
   <si>
     <t>D.0015</t>
   </si>
   <si>
     <t>Пробка для стального рад. 1/2"</t>
   </si>
   <si>
     <t>54.00 руб.</t>
   </si>
   <si>
     <t>VLC-900456</t>
   </si>
   <si>
     <t>VT.AVF02.N.2E04</t>
   </si>
   <si>
     <t>Замыкающий участок с ручным воздухоотводчиком ( монтажный шаблон 3/4"EK -50 мм.)</t>
   </si>
   <si>
-    <t>761.00 руб.</t>
+    <t>784.00 руб.</t>
   </si>
   <si>
     <t>Инструмент для радиаторов</t>
   </si>
   <si>
     <t>ROK-350001</t>
   </si>
   <si>
     <t>RKEYRUS</t>
   </si>
   <si>
     <t>Ключ радиаторный (для сборки радиаторов) Россия</t>
   </si>
   <si>
     <t>1 025.00 руб.</t>
   </si>
   <si>
     <t>ROK-350003</t>
   </si>
   <si>
     <t>Ключ для ручного воздухоотводчика (50шт)</t>
   </si>
   <si>
     <t>5.85 руб.</t>
   </si>
@@ -1010,51 +1094,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8a_86a5_11e9_8101_003048fd731b_4b22d4c5_a59e_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8c_86a5_11e9_8101_003048fd731b_4b22d4c6_a59e_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8e_86a5_11e9_8101_003048fd731b_4b22d4bf_a59e_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c90_86a5_11e9_8101_003048fd731b_4b22d4c0_a59e_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c92_86a5_11e9_8101_003048fd731b_4b22d4c3_a59e_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c94_86a5_11e9_8101_003048fd731b_4b22d4c4_a59e_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771ca6_86a5_11e9_8101_003048fd731b_4b22d4bd_a59e_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd7c_86a5_11e9_8101_003048fd731b_4b22d4ba_a59e_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bd8_68f5_11ea_8111_003048fd731b_4b22d4b0_a59e_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bda_68f5_11ea_8111_003048fd731b_4b22d4b6_a59e_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bdc_68f5_11ea_8111_003048fd731b_4396be83_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bde_68f5_11ea_8111_003048fd731b_4396be89_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f7c_f1a1_11ea_8197_003048fd731b_4396be80_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f7e_f1a1_11ea_8197_003048fd731b_4396be86_0312_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ae_5f91_11eb_822d_003048fd731b_4b22d4c1_a59e_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b0_5f91_11eb_822d_003048fd731b_4b22d4c2_a59e_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd90_86a5_11e9_8101_003048fd731b_4b22d4ab_a59e_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd92_86a5_11e9_8101_003048fd731b_4b22d4ac_a59e_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd94_86a5_11e9_8101_003048fd731b_4829b019_0627_11ea_810d_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd96_86a5_11e9_8101_003048fd731b_ac993d2a_476f_11ea_810f_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd99_86a5_11e9_8101_003048fd731b_ac993d2b_476f_11ea_810f_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd7f_86a5_11e9_8101_003048fd731b_ac993d2f_476f_11ea_810f_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd81_86a5_11e9_8101_003048fd731b_ac993d2e_476f_11ea_810f_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd8b_86a5_11e9_8101_003048fd731b_ac993d30_476f_11ea_810f_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd8d_86a5_11e9_8101_003048fd731b_ac993d31_476f_11ea_810f_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bcfd5_db6e_11e9_8109_003048fd731b_4bac9845_419b_11ea_810f_003048fd731b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c290eb0_1723_11ea_810e_003048fd731b_4bac9846_419b_11ea_810f_003048fd731b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be0_68f5_11ea_8111_003048fd731b_018ae8d5_7ca2_11ea_8111_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be2_68f5_11ea_8111_003048fd731b_018ae8d6_7ca2_11ea_8111_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be4_68f5_11ea_8111_003048fd731b_018ae8d7_7ca2_11ea_8111_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be6_68f5_11ea_8111_003048fd731b_018ae8d8_7ca2_11ea_8111_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be8_68f5_11ea_8111_003048fd731b_018ae8d9_7ca2_11ea_8111_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bea_68f5_11ea_8111_003048fd731b_018ae8da_7ca2_11ea_8111_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bec_68f5_11ea_8111_003048fd731b_018ae8db_7ca2_11ea_8111_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bee_68f5_11ea_8111_003048fd731b_018ae8dc_7ca2_11ea_8111_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5de_7c9e_11ea_8111_003048fd731b_01eadb5e_fff9_11eb_8310_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b4_5f91_11eb_822d_003048fd731b_d92286e2_f1db_11ef_a6e1_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdb2_86a5_11e9_8101_003048fd731b_ac993d3f_476f_11ea_810f_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdb6_86a5_11e9_8101_003048fd731b_ac993d40_476f_11ea_810f_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdba_86a5_11e9_8101_003048fd731b_ac993d41_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdbc_86a5_11e9_8101_003048fd731b_ac993d42_476f_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdbe_86a5_11e9_8101_003048fd731b_ac993d39_476f_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc0_86a5_11e9_8101_003048fd731b_ac993d3a_476f_11ea_810f_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc2_86a5_11e9_8101_003048fd731b_ac993d37_476f_11ea_810f_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc4_86a5_11e9_8101_003048fd731b_ac993d38_476f_11ea_810f_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc6_86a5_11e9_8101_003048fd731b_ac993d3e_476f_11ea_810f_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdca_86a5_11e9_8101_003048fd731b_eb9c2413_f954_11e9_810b_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdcc_86a5_11e9_8101_003048fd731b_eb9c2414_f954_11e9_810b_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdce_86a5_11e9_8101_003048fd731b_ac993d4b_476f_11ea_810f_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd0_86a5_11e9_8101_003048fd731b_ac993d49_476f_11ea_810f_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd2_86a5_11e9_8101_003048fd731b_ac993d4a_476f_11ea_810f_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd4_86a5_11e9_8101_003048fd731b_ac993d3d_476f_11ea_810f_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd6_86a5_11e9_8101_003048fd731b_ac993d43_476f_11ea_810f_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd8_86a5_11e9_8101_003048fd731b_ac993d44_476f_11ea_810f_003048fd731b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdda_86a5_11e9_8101_003048fd731b_ac993d45_476f_11ea_810f_003048fd731b55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bddc_86a5_11e9_8101_003048fd731b_ac993d46_476f_11ea_810f_003048fd731b56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdde_86a5_11e9_8101_003048fd731b_ac993d48_476f_11ea_810f_003048fd731b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde0_86a5_11e9_8101_003048fd731b_ac993d47_476f_11ea_810f_003048fd731b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde2_86a5_11e9_8101_003048fd731b_93005e7c_48f5_11ea_810f_003048fd731b59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde4_86a5_11e9_8101_003048fd731b_93005e7b_48f5_11ea_810f_003048fd731b60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde6_86a5_11e9_8101_003048fd731b_93005e7f_48f5_11ea_810f_003048fd731b61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdea_86a5_11e9_8101_003048fd731b_93005e80_48f5_11ea_810f_003048fd731b62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdee_86a5_11e9_8101_003048fd731b_93005e7d_48f5_11ea_810f_003048fd731b63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdf2_86a5_11e9_8101_003048fd731b_93005e7e_48f5_11ea_810f_003048fd731b64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e471_c920_11ee_a554_047c1617b143_444b1bc6_5a46_11f0_a775_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e473_c920_11ee_a554_047c1617b143_444b1bc4_5a46_11f0_a775_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e475_c920_11ee_a554_047c1617b143_444b1bc5_5a46_11f0_a775_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a39_3466_11eb_81f3_003048fd731b_d9a65668_f1e4_11ef_a6e1_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991beb_230d_11ed_a307_00259070b487_d9a65669_f1e4_11ef_a6e1_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bda8_86a5_11e9_8101_003048fd731b_ac993d3c_476f_11ea_810f_003048fd731b70.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdad_86a5_11e9_8101_003048fd731b_eb9c2410_f954_11e9_810b_003048fd731b71.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8a_86a5_11e9_8101_003048fd731b_4b22d4c5_a59e_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8c_86a5_11e9_8101_003048fd731b_4b22d4c6_a59e_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8e_86a5_11e9_8101_003048fd731b_4b22d4bf_a59e_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c90_86a5_11e9_8101_003048fd731b_4b22d4c0_a59e_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c92_86a5_11e9_8101_003048fd731b_4b22d4c3_a59e_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c94_86a5_11e9_8101_003048fd731b_4b22d4c4_a59e_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771ca6_86a5_11e9_8101_003048fd731b_4b22d4bd_a59e_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd7c_86a5_11e9_8101_003048fd731b_4b22d4ba_a59e_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bd8_68f5_11ea_8111_003048fd731b_4b22d4b0_a59e_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bda_68f5_11ea_8111_003048fd731b_4b22d4b6_a59e_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bdc_68f5_11ea_8111_003048fd731b_4396be83_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bde_68f5_11ea_8111_003048fd731b_4396be89_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f7c_f1a1_11ea_8197_003048fd731b_4396be80_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f7e_f1a1_11ea_8197_003048fd731b_4396be86_0312_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ae_5f91_11eb_822d_003048fd731b_4b22d4c1_a59e_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b0_5f91_11eb_822d_003048fd731b_4b22d4c2_a59e_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd90_86a5_11e9_8101_003048fd731b_4b22d4ab_a59e_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd92_86a5_11e9_8101_003048fd731b_4b22d4ac_a59e_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd94_86a5_11e9_8101_003048fd731b_4829b019_0627_11ea_810d_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd96_86a5_11e9_8101_003048fd731b_ac993d2a_476f_11ea_810f_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd99_86a5_11e9_8101_003048fd731b_ac993d2b_476f_11ea_810f_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd7f_86a5_11e9_8101_003048fd731b_ac993d2f_476f_11ea_810f_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd81_86a5_11e9_8101_003048fd731b_ac993d2e_476f_11ea_810f_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd8b_86a5_11e9_8101_003048fd731b_ac993d30_476f_11ea_810f_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd8d_86a5_11e9_8101_003048fd731b_ac993d31_476f_11ea_810f_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bcfd5_db6e_11e9_8109_003048fd731b_4bac9845_419b_11ea_810f_003048fd731b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c290eb0_1723_11ea_810e_003048fd731b_4bac9846_419b_11ea_810f_003048fd731b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be0_68f5_11ea_8111_003048fd731b_018ae8d5_7ca2_11ea_8111_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be2_68f5_11ea_8111_003048fd731b_018ae8d6_7ca2_11ea_8111_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be4_68f5_11ea_8111_003048fd731b_018ae8d7_7ca2_11ea_8111_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be6_68f5_11ea_8111_003048fd731b_018ae8d8_7ca2_11ea_8111_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be8_68f5_11ea_8111_003048fd731b_018ae8d9_7ca2_11ea_8111_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bea_68f5_11ea_8111_003048fd731b_018ae8da_7ca2_11ea_8111_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bec_68f5_11ea_8111_003048fd731b_018ae8db_7ca2_11ea_8111_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bee_68f5_11ea_8111_003048fd731b_018ae8dc_7ca2_11ea_8111_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5de_7c9e_11ea_8111_003048fd731b_01eadb5e_fff9_11eb_8310_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578acb_2b51_11f1_a894_047c1617b143_b9bf9171_30b7_11f1_a89b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b4_5f91_11eb_822d_003048fd731b_d92286e2_f1db_11ef_a6e1_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaafc3_caab_11ec_a287_00259070b487_4b22d4c7_a59e_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdb2_86a5_11e9_8101_003048fd731b_ac993d3f_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdb6_86a5_11e9_8101_003048fd731b_ac993d40_476f_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdba_86a5_11e9_8101_003048fd731b_ac993d41_476f_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdbc_86a5_11e9_8101_003048fd731b_ac993d42_476f_11ea_810f_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdbe_86a5_11e9_8101_003048fd731b_ac993d39_476f_11ea_810f_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc0_86a5_11e9_8101_003048fd731b_ac993d3a_476f_11ea_810f_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc2_86a5_11e9_8101_003048fd731b_ac993d37_476f_11ea_810f_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc4_86a5_11e9_8101_003048fd731b_ac993d38_476f_11ea_810f_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc6_86a5_11e9_8101_003048fd731b_ac993d3e_476f_11ea_810f_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdca_86a5_11e9_8101_003048fd731b_eb9c2413_f954_11e9_810b_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdcc_86a5_11e9_8101_003048fd731b_eb9c2414_f954_11e9_810b_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdce_86a5_11e9_8101_003048fd731b_ac993d4b_476f_11ea_810f_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd0_86a5_11e9_8101_003048fd731b_ac993d49_476f_11ea_810f_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd2_86a5_11e9_8101_003048fd731b_ac993d4a_476f_11ea_810f_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd4_86a5_11e9_8101_003048fd731b_ac993d3d_476f_11ea_810f_003048fd731b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd6_86a5_11e9_8101_003048fd731b_ac993d43_476f_11ea_810f_003048fd731b55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd8_86a5_11e9_8101_003048fd731b_ac993d44_476f_11ea_810f_003048fd731b56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdda_86a5_11e9_8101_003048fd731b_ac993d45_476f_11ea_810f_003048fd731b57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bddc_86a5_11e9_8101_003048fd731b_ac993d46_476f_11ea_810f_003048fd731b58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdde_86a5_11e9_8101_003048fd731b_ac993d48_476f_11ea_810f_003048fd731b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde0_86a5_11e9_8101_003048fd731b_ac993d47_476f_11ea_810f_003048fd731b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde2_86a5_11e9_8101_003048fd731b_93005e7c_48f5_11ea_810f_003048fd731b61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde4_86a5_11e9_8101_003048fd731b_93005e7b_48f5_11ea_810f_003048fd731b62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde6_86a5_11e9_8101_003048fd731b_93005e7f_48f5_11ea_810f_003048fd731b63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdea_86a5_11e9_8101_003048fd731b_93005e80_48f5_11ea_810f_003048fd731b64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdee_86a5_11e9_8101_003048fd731b_93005e7d_48f5_11ea_810f_003048fd731b65.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdf2_86a5_11e9_8101_003048fd731b_93005e7e_48f5_11ea_810f_003048fd731b66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705272_2b50_11f1_a894_047c1617b143_b9bf9167_30b7_11f1_a89b_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705274_2b50_11f1_a894_047c1617b143_b9bf9168_30b7_11f1_a89b_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705276_2b50_11f1_a894_047c1617b143_b9bf9169_30b7_11f1_a89b_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705278_2b50_11f1_a894_047c1617b143_b9bf916a_30b7_11f1_a89b_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527a_2b50_11f1_a894_047c1617b143_b9bf916b_30b7_11f1_a89b_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527c_2b50_11f1_a894_047c1617b143_b9bf916c_30b7_11f1_a89b_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527e_2b50_11f1_a894_047c1617b143_b9bf916d_30b7_11f1_a89b_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705280_2b50_11f1_a894_047c1617b143_b9bf916e_30b7_11f1_a89b_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578ac7_2b51_11f1_a894_047c1617b143_b9bf916f_30b7_11f1_a89b_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578ac9_2b51_11f1_a894_047c1617b143_b9bf9170_30b7_11f1_a89b_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e471_c920_11ee_a554_047c1617b143_444b1bc6_5a46_11f0_a775_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e473_c920_11ee_a554_047c1617b143_444b1bc4_5a46_11f0_a775_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e475_c920_11ee_a554_047c1617b143_444b1bc5_5a46_11f0_a775_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a39_3466_11eb_81f3_003048fd731b_d9a65668_f1e4_11ef_a6e1_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991beb_230d_11ed_a307_00259070b487_d9a65669_f1e4_11ef_a6e1_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bda8_86a5_11e9_8101_003048fd731b_ac993d3c_476f_11ea_810f_003048fd731b82.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdad_86a5_11e9_8101_003048fd731b_eb9c2410_f954_11e9_810b_003048fd731b83.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e415_c920_11ee_a554_047c1617b143_0a6f3aa2_310d_11f1_a89b_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e417_c920_11ee_a554_047c1617b143_0a6f3aa3_310d_11f1_a89b_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e477_c920_11ee_a554_047c1617b143_0a6f3aa4_310d_11f1_a89b_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e479_c920_11ee_a554_047c1617b143_0a6f3aa5_310d_11f1_a89b_047c1617b14387.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2129,87 +2213,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_45" descr="Image_45"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="39" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPr id="39" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -3089,93 +3173,573 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Image_76" descr="Image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image_77" descr="Image_77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Image_78" descr="Image_78"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="71" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Image_79" descr="Image_79"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="72" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image_80" descr="Image_80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image_82" descr="Image_82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image_83" descr="Image_83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image_85" descr="Image_85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Image_87" descr="Image_87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image_88" descr="Image_88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Image_90" descr="Image_90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Image_91" descr="Image_91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Image_92" descr="Image_92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Image_93" descr="Image_93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Image_94" descr="Image_94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Image_95" descr="Image_95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3442,51 +4006,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L83"/>
+  <dimension ref="A1:L95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3494,51 +4058,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J83)</f>
+        <f>SUM(J2:J95)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3567,2683 +4131,3079 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>819194</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>17</v>
+      <c r="G5" s="2">
+        <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*204.04</f>
+        <f>J5*201.39</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819195</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*221.91</f>
+        <f>J6*219.03</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819196</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*254.67</f>
+        <f>J7*251.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819197</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*269.57</f>
+        <f>J8*266.07</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819198</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*279.99</f>
+        <f>J9*276.36</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819199</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*294.89</f>
+        <f>J10*291.06</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819208</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*518.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819211</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*605.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825236</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*215.46</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825237</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*232.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825238</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*280.44</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825239</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*299.25</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>828475</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*263.34</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>828476</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*280.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834439</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*279.99</f>
+        <f>J19*276.36</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834440</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*291.91</f>
+        <f>J20*288.12</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819220</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*43.19</f>
+        <f>J22*42.63</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819221</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*61.06</f>
+        <f>J23*60.27</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819222</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*72.98</f>
+        <f>J24*72.03</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819223</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*722.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819224</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G26" s="2">
         <v>8</v>
       </c>
-      <c r="H26" s="2">
-        <v>0</v>
+      <c r="H26" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*722.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819212</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>98</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*31.18</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819213</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*25.90</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819218</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*204.85</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819219</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="G31" s="2">
-        <v>0</v>
+      <c r="G31" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*42.33</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>823967</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G32" s="2" t="s">
         <v>110</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>115</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*89.36</f>
+        <f>J32*88.20</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824558</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*428.93</f>
+        <f>J33*423.36</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825240</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>103</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*56.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825241</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="G35" s="2">
-        <v>0</v>
+      <c r="G35" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*36.30</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825242</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*39.74</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825243</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*43.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825244</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*42.84</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825245</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*66.24</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>825246</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*70.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>825247</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*391.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>826589</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*71.49</f>
+        <f>J42*70.56</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>884587</v>
+        <v>956840</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="D43" s="1"/>
+      <c r="E43" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="F43" s="2" t="s">
+      <c r="G43" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*366.30</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>884587</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="G43" s="2" t="s">
-[...18 lines deleted...]
-      <c r="A44" s="8" t="s">
+      <c r="D44" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B44" s="8"/>
-[...8 lines deleted...]
-      <c r="K44" s="8"/>
+      <c r="E44" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*55.86</f>
+        <v>0</v>
+      </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>819234</v>
+        <v>859905</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D45" s="1">
-        <v>4587</v>
+        <v>10.333</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="F45" s="2"/>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*58.07</f>
+        <f>J45*0</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
-    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...10 lines deleted...]
-      <c r="E46" s="2" t="s">
+    <row r="46" spans="1:12" outlineLevel="2">
+      <c r="A46" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="F46" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B46" s="8"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>819236</v>
+        <v>819234</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D47" s="1">
+        <v>4587</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="D47" s="1">
-[...2 lines deleted...]
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*73.64</f>
+        <f>J47*56.10</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>819237</v>
+        <v>819235</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D48" s="1">
+        <v>4588</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="D48" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="F48" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*87.21</f>
+        <f>J48*56.10</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>819238</v>
+        <v>819236</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" s="1">
+        <v>4589</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="D49" s="1">
-[...2 lines deleted...]
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*25.32</f>
+        <f>J49*54.91</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>819239</v>
+        <v>819237</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D50" s="1">
+        <v>4590</v>
+      </c>
+      <c r="E50" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="D50" s="1">
-[...2 lines deleted...]
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*34.25</f>
+        <f>J50*67.66</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>819240</v>
+        <v>819238</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D51" s="1">
+        <v>4585</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="D51" s="1">
-[...2 lines deleted...]
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G51" s="2">
+        <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*64.60</f>
+        <f>J51*24.99</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>819241</v>
+        <v>819239</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D52" s="1">
+        <v>4586</v>
+      </c>
+      <c r="E52" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="D52" s="1">
-[...2 lines deleted...]
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G52" s="2">
+        <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*50.83</f>
+        <f>J52*33.81</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>819242</v>
+        <v>819240</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4744</v>
+      </c>
+      <c r="E53" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="D53" s="1">
-[...2 lines deleted...]
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G53" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*102.68</f>
+        <f>J53*64.60</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>819244</v>
+        <v>819241</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4743</v>
+      </c>
+      <c r="E54" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="F54" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E54" s="2" t="s">
-[...6 lines deleted...]
-        <v>-10</v>
+      <c r="G54" s="2" t="s">
+        <v>40</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*25.00</f>
+        <f>J54*50.83</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>819245</v>
+        <v>819242</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D55" s="1">
+        <v>4591</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="D55" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*14.00</f>
+        <f>J55*71.57</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>819246</v>
+        <v>819244</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="D56" s="1"/>
-[...7 lines deleted...]
-        <v>36</v>
+      <c r="G56" s="2">
+        <v>-10</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*3.57</f>
+        <f>J56*25.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>819247</v>
+        <v>819245</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E57" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="D57" s="1"/>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*0.00</f>
+        <f>J57*14.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>819248</v>
+        <v>819246</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="F58" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G58" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*34.17</f>
+        <f>J58*3.57</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>819249</v>
+        <v>819247</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*54.74</f>
+        <f>J59*0.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>819250</v>
+        <v>819248</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="F60" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*67.49</f>
+        <f>J60*34.17</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>819251</v>
+        <v>819249</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*69.53</f>
+        <f>J61*54.74</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>819252</v>
+        <v>819250</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="F62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*70.04</f>
+        <f>J62*57.80</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>819253</v>
+        <v>819251</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*67.49</f>
+        <f>J63*59.50</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>819254</v>
+        <v>819252</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G64" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
-      <c r="I64" s="1" t="s">
-        <v>17</v>
+      <c r="I64" s="1">
+        <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*66.98</f>
+        <f>J64*59.67</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>819255</v>
+        <v>819253</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*67.15</f>
+        <f>J65*59.67</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>819256</v>
+        <v>819254</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
-      <c r="I66" s="1">
-        <v>0</v>
+      <c r="I66" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*6.46</f>
+        <f>J66*57.29</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>819257</v>
+        <v>819255</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="F67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*5.44</f>
+        <f>J67*58.48</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>819258</v>
+        <v>819256</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D68" s="1"/>
+      <c r="E68" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="F68" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="E68" s="2" t="s">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="G68" s="2">
+        <v>0</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*627.00</f>
+        <f>J68*6.46</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>819259</v>
+        <v>819257</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D69" s="1"/>
+      <c r="E69" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="D69" s="1" t="s">
-[...12 lines deleted...]
-        <v>17</v>
+      <c r="G69" s="2">
+        <v>0</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*550.00</f>
+        <f>J69*5.78</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>819260</v>
+        <v>819258</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="F70" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="D70" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G70" s="2" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*562.00</f>
+        <f>J70*683.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>819261</v>
+        <v>819259</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F71" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D71" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G71" s="2" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*566.00</f>
+        <f>J71*600.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>883005</v>
+        <v>819260</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F72" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="D72" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G72" s="2" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>110</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*9.16</f>
+        <f>J72*612.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>883006</v>
+        <v>819261</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="D73" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G73" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>110</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*7.97</f>
+        <f>J73*617.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>883007</v>
+        <v>956830</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="D74" s="1"/>
       <c r="E74" s="2" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*11.38</f>
+        <f>J74*41.63</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>836284</v>
+        <v>956831</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="D75" s="1"/>
       <c r="E75" s="2" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>253</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*54.00</f>
+        <f>J75*41.63</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>869347</v>
+        <v>956832</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="D76" s="1"/>
       <c r="E76" s="2" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>253</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H76" s="2">
+        <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*761.00</f>
+        <f>J76*41.63</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
-    <row r="77" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K77" s="8"/>
+    <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1">
+        <v>956833</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D77" s="1"/>
+      <c r="E77" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77" s="2">
+        <v>0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K77" s="2" t="str">
+        <f>J77*41.63</f>
+        <v>0</v>
+      </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>819230</v>
+        <v>956834</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="D78" s="1"/>
       <c r="E78" s="2" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>262</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H78" s="2">
+        <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*1025.00</f>
+        <f>J78*58.28</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>819232</v>
+        <v>956835</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="2" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>262</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*5.85</f>
+        <f>J79*58.28</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
-    <row r="80" spans="1:12" outlineLevel="4">
+    <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>882987</v>
+        <v>956836</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="2" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>267</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*767.81</f>
+        <f>J80*60.57</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
-    <row r="81" spans="1:12" outlineLevel="4">
+    <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>882988</v>
+        <v>956837</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="2" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>-2</v>
+        <v>267</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*841.68</f>
+        <f>J81*60.57</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
-    <row r="82" spans="1:12" outlineLevel="4">
+    <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>883008</v>
+        <v>956838</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="2" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*10.90</f>
+        <f>J82*60.57</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
-    <row r="83" spans="1:12" outlineLevel="4">
+    <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>883009</v>
+        <v>956839</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="D83" s="1"/>
       <c r="E83" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83" s="2">
+        <v>0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K83" s="2" t="str">
+        <f>J83*60.57</f>
+        <v>0</v>
+      </c>
+      <c r="L83" s="5"/>
+    </row>
+    <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1">
+        <v>883005</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H84" s="2">
+        <v>0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K84" s="2" t="str">
+        <f>J84*9.16</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="5"/>
+    </row>
+    <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1">
+        <v>883006</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H85" s="2">
+        <v>0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K85" s="2" t="str">
+        <f>J85*7.97</f>
+        <v>0</v>
+      </c>
+      <c r="L85" s="5"/>
+    </row>
+    <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>883007</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="E86" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="F83" s="2" t="s">
+      <c r="F86" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="G83" s="2" t="s">
-[...15 lines deleted...]
-      <c r="L83" s="5"/>
+      <c r="G86" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H86" s="2">
+        <v>0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K86" s="2" t="str">
+        <f>J86*11.38</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="5"/>
+    </row>
+    <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1">
+        <v>836284</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="G87" s="2">
+        <v>0</v>
+      </c>
+      <c r="H87" s="2">
+        <v>0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K87" s="2" t="str">
+        <f>J87*54.00</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="5"/>
+    </row>
+    <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1">
+        <v>869347</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="G88" s="2">
+        <v>10</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K88" s="2" t="str">
+        <f>J88*784.00</f>
+        <v>0</v>
+      </c>
+      <c r="L88" s="5"/>
+    </row>
+    <row r="89" spans="1:12" outlineLevel="2">
+      <c r="A89" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="8"/>
+      <c r="G89" s="8"/>
+      <c r="H89" s="8"/>
+      <c r="I89" s="8"/>
+      <c r="J89" s="8"/>
+      <c r="K89" s="8"/>
+      <c r="L89" s="5"/>
+    </row>
+    <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A90" s="1"/>
+      <c r="B90" s="1">
+        <v>819230</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="G90" s="2">
+        <v>0</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K90" s="2" t="str">
+        <f>J90*1025.00</f>
+        <v>0</v>
+      </c>
+      <c r="L90" s="5"/>
+    </row>
+    <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A91" s="1"/>
+      <c r="B91" s="1">
+        <v>819232</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D91" s="1"/>
+      <c r="E91" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="G91" s="2">
+        <v>0</v>
+      </c>
+      <c r="H91" s="2">
+        <v>0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K91" s="2" t="str">
+        <f>J91*5.85</f>
+        <v>0</v>
+      </c>
+      <c r="L91" s="5"/>
+    </row>
+    <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A92" s="1"/>
+      <c r="B92" s="1">
+        <v>882987</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D92" s="1"/>
+      <c r="E92" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="G92" s="2">
+        <v>3</v>
+      </c>
+      <c r="H92" s="2">
+        <v>0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K92" s="2" t="str">
+        <f>J92*767.81</f>
+        <v>0</v>
+      </c>
+      <c r="L92" s="5"/>
+    </row>
+    <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A93" s="1"/>
+      <c r="B93" s="1">
+        <v>882988</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D93" s="1"/>
+      <c r="E93" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="G93" s="2">
+        <v>-1</v>
+      </c>
+      <c r="H93" s="2">
+        <v>0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K93" s="2" t="str">
+        <f>J93*841.68</f>
+        <v>0</v>
+      </c>
+      <c r="L93" s="5"/>
+    </row>
+    <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A94" s="1"/>
+      <c r="B94" s="1">
+        <v>883008</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D94" s="1"/>
+      <c r="E94" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="G94" s="2">
+        <v>0</v>
+      </c>
+      <c r="H94" s="2">
+        <v>0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K94" s="2" t="str">
+        <f>J94*10.90</f>
+        <v>0</v>
+      </c>
+      <c r="L94" s="5"/>
+    </row>
+    <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A95" s="1"/>
+      <c r="B95" s="1">
+        <v>883009</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D95" s="1"/>
+      <c r="E95" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H95" s="2">
+        <v>0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K95" s="2" t="str">
+        <f>J95*4.48</f>
+        <v>0</v>
+      </c>
+      <c r="L95" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A27:K27"/>
-    <mergeCell ref="A44:K44"/>
-    <mergeCell ref="A77:K77"/>
+    <mergeCell ref="A46:K46"/>
+    <mergeCell ref="A89:K89"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>