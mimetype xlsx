--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -85,477 +85,471 @@
   <si>
     <t>VR7A</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 1/2" (без кронштейнов) VIEIR (1/50шт)</t>
   </si>
   <si>
     <t>201.39 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ROK-310002</t>
   </si>
   <si>
     <t>VR7B</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 3/4" (без кронштейнов) VIEIR (1/50шт)</t>
   </si>
   <si>
     <t>219.03 руб.</t>
   </si>
   <si>
+    <t>ROK-310003</t>
+  </si>
+  <si>
+    <t>VR11A</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (2 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>251.37 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310004</t>
+  </si>
+  <si>
+    <t>VR11B</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (2 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>266.07 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310005</t>
+  </si>
+  <si>
+    <t>VR13A</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (3 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>276.36 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ROK-310006</t>
+  </si>
+  <si>
+    <t>VR13B</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (3 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>291.06 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310015</t>
+  </si>
+  <si>
+    <t>TENRAD.В42B1</t>
+  </si>
+  <si>
+    <t>Комплект TENRAD д/монтажа рад. 1/2 (без кронштейнов)</t>
+  </si>
+  <si>
+    <t>518.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310018</t>
+  </si>
+  <si>
+    <t>TENRAD.100A3</t>
+  </si>
+  <si>
+    <t>Комплект TENRAD д/монтажа рад. 3/4 (2 кронштейна)</t>
+  </si>
+  <si>
+    <t>605.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310020</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2"  (без кронштейнов)</t>
+  </si>
+  <si>
+    <t>215.46 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310021</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (без кронштейнов)</t>
+  </si>
+  <si>
+    <t>232.56 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310022</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (3 кронштейна)</t>
+  </si>
+  <si>
+    <t>280.44 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310023</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (3 кронштейна)</t>
+  </si>
+  <si>
+    <t>299.25 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310024</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (2 кронштейна)</t>
+  </si>
+  <si>
+    <t>263.34 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310025</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (2 кронштейна)</t>
+  </si>
+  <si>
+    <t>ROK-310026</t>
+  </si>
+  <si>
+    <t>VR11C</t>
+  </si>
+  <si>
+    <t>Набор для радиаторов （11）-½, c 2 прорезиненными кронштейнами  ViEiR  (40/1шт)</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>ROK-310003</t>
-[...47 lines deleted...]
-    <t>291.06 руб.</t>
+    <t>ROK-310027</t>
+  </si>
+  <si>
+    <t>VR11D</t>
+  </si>
+  <si>
+    <t>Набор для радиаторов （11）-¾, с 2 прорезиненными кронштейнами  ViEiR  (40/1шт)</t>
+  </si>
+  <si>
+    <t>288.12 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>Воздухоотводчики для радиаторов</t>
+  </si>
+  <si>
+    <t>ROK-330001</t>
+  </si>
+  <si>
+    <t>VRD17</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик ручной 1/2'' (кран Маевского)  (25шт)</t>
+  </si>
+  <si>
+    <t>42.63 руб.</t>
+  </si>
+  <si>
+    <t>ROK-330002</t>
+  </si>
+  <si>
+    <t>VRD18</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик ручной 3/4'' (кран Маевского)  (50шт)</t>
+  </si>
+  <si>
+    <t>60.27 руб.</t>
+  </si>
+  <si>
+    <t>ROK-330003</t>
+  </si>
+  <si>
+    <t>VRD19</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик ручной 1/2'' (кран Маевского) ручка (сброс без ключа) (50шт)</t>
+  </si>
+  <si>
+    <t>72.03 руб.</t>
+  </si>
+  <si>
+    <t>ROK-330004</t>
+  </si>
+  <si>
+    <t>VT.501.S. 06</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик д/рад. автомат. лев. 1"   (10шт)</t>
+  </si>
+  <si>
+    <t>722.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-330005</t>
+  </si>
+  <si>
+    <t>VT.501.D. 06</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик д/рад. автомат. прав. 1"  (10шт)</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>ROK-310015</t>
-[...154 lines deleted...]
-  <si>
     <t>Кронштейны для радиаторов</t>
   </si>
   <si>
     <t>ROK-320001</t>
   </si>
   <si>
     <t>K-4008</t>
   </si>
   <si>
     <t>Кронштейн для рад. универсальный угловой белый (1/100шт)</t>
   </si>
   <si>
     <t>31.18 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>ROK-320002</t>
   </si>
   <si>
     <t>K7-180</t>
   </si>
   <si>
     <t>Кронштейн для рад. с дюбелем белый 7х180 мм плоский (1/100шт)</t>
   </si>
   <si>
     <t>25.90 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>ROK-320007</t>
   </si>
   <si>
     <t>Кронштейн на полосе для ЧУГУН радиатора (К.4.8.1)</t>
   </si>
   <si>
     <t>204.85 руб.</t>
   </si>
   <si>
     <t>ROK-320008</t>
   </si>
   <si>
     <t>Кронштейн  для ЧУГУН радиатора</t>
   </si>
   <si>
     <t>42.33 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>ROK-320009</t>
   </si>
   <si>
     <t>VR9-250</t>
   </si>
   <si>
     <t>Кронштейн для рад. толщина 9-250мм (50пар)</t>
   </si>
   <si>
     <t>88.20 руб.</t>
   </si>
   <si>
+    <t>пар</t>
+  </si>
+  <si>
+    <t>ROK-320010</t>
+  </si>
+  <si>
+    <t>VRD20</t>
+  </si>
+  <si>
+    <t>Напольный кронштейн для радиатора с цепочкой (1/25шт)</t>
+  </si>
+  <si>
+    <t>423.36 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320011</t>
+  </si>
+  <si>
+    <t>K-4009</t>
+  </si>
+  <si>
+    <t>Кронштейн для рад. универсальный угловой белый усиленный (1/100шт)</t>
+  </si>
+  <si>
+    <t>56.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320012</t>
+  </si>
+  <si>
+    <t>K7-220</t>
+  </si>
+  <si>
+    <t>Кронштейн для рад. с дюбелем белый 7х220 мм плоский (1/100шт)</t>
+  </si>
+  <si>
+    <t>36.30 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320013</t>
+  </si>
+  <si>
+    <t>K7-250</t>
+  </si>
+  <si>
+    <t>Кронштейн для рад. с дюбелем белый 7*250 мм плоский (1/100шт)</t>
+  </si>
+  <si>
+    <t>39.74 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320014</t>
+  </si>
+  <si>
+    <t>K7-300</t>
+  </si>
+  <si>
+    <t>Кронштейн для рад. с дюбелем белый 7*300 мм плоский (1/50шт)</t>
+  </si>
+  <si>
+    <t>43.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320015</t>
+  </si>
+  <si>
+    <t>K9-220</t>
+  </si>
+  <si>
+    <t>Кронштейн для рад. с дюбелем белый 9х220 мм (1/50шт)</t>
+  </si>
+  <si>
+    <t>42.84 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320016</t>
+  </si>
+  <si>
+    <t>K9-260</t>
+  </si>
+  <si>
+    <t>Кронштейн для рад. с дюбелем белый 9*260 мм (1/50шт)</t>
+  </si>
+  <si>
+    <t>66.24 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320017</t>
+  </si>
+  <si>
+    <t>K9-300</t>
+  </si>
+  <si>
+    <t>Кронштейн для рад. с дюбелем белый 9*300 мм (1/50шт)</t>
+  </si>
+  <si>
+    <t>70.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320018</t>
+  </si>
+  <si>
+    <t>K200-500</t>
+  </si>
+  <si>
+    <t>Напольный кронштейн регулируемый для радиатора 200 - 500 мм  (1/15шт.)</t>
+  </si>
+  <si>
+    <t>391.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-320025</t>
+  </si>
+  <si>
+    <t>VR9-170A</t>
+  </si>
+  <si>
+    <t>ПАРА  кронштейнов для рад. с дюбелем ПРОРЕЗИНЕННЫХ белых (9*170 мм)</t>
+  </si>
+  <si>
+    <t>70.56 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330515</t>
+  </si>
+  <si>
+    <t>Кронштейн д/рад. регулируемый белый</t>
+  </si>
+  <si>
+    <t>366.30 руб.</t>
+  </si>
+  <si>
     <t>пара</t>
   </si>
   <si>
-    <t>ROK-320010</t>
-[...127 lines deleted...]
-  <si>
     <t>VVR-000024</t>
   </si>
   <si>
     <t>VR9-170</t>
   </si>
   <si>
     <t>ПАРА Кронштейнов толщина (9) 170мм (100/2пар)  ViEiR</t>
   </si>
   <si>
     <t>55.86 руб.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Напольный внутр. кронштейн регулируемый для сталь рад. 20,22,30,33 типа</t>
   </si>
   <si>
     <t>Комплектующие для радиаторов</t>
   </si>
   <si>
     <t>ROK-350005</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х1/2'' лев. с силик. прокл.</t>
   </si>
   <si>
     <t>56.10 руб.</t>
   </si>
   <si>
     <t>ROK-350006</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х1/2'' прав. с силик. прокл.</t>
   </si>
   <si>
     <t>ROK-350007</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х3/4'' лев. с силик. прокл.</t>
   </si>
@@ -1094,51 +1088,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8a_86a5_11e9_8101_003048fd731b_4b22d4c5_a59e_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8c_86a5_11e9_8101_003048fd731b_4b22d4c6_a59e_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8e_86a5_11e9_8101_003048fd731b_4b22d4bf_a59e_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c90_86a5_11e9_8101_003048fd731b_4b22d4c0_a59e_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c92_86a5_11e9_8101_003048fd731b_4b22d4c3_a59e_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c94_86a5_11e9_8101_003048fd731b_4b22d4c4_a59e_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771ca6_86a5_11e9_8101_003048fd731b_4b22d4bd_a59e_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd7c_86a5_11e9_8101_003048fd731b_4b22d4ba_a59e_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bd8_68f5_11ea_8111_003048fd731b_4b22d4b0_a59e_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bda_68f5_11ea_8111_003048fd731b_4b22d4b6_a59e_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bdc_68f5_11ea_8111_003048fd731b_4396be83_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bde_68f5_11ea_8111_003048fd731b_4396be89_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f7c_f1a1_11ea_8197_003048fd731b_4396be80_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f7e_f1a1_11ea_8197_003048fd731b_4396be86_0312_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ae_5f91_11eb_822d_003048fd731b_4b22d4c1_a59e_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b0_5f91_11eb_822d_003048fd731b_4b22d4c2_a59e_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd90_86a5_11e9_8101_003048fd731b_4b22d4ab_a59e_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd92_86a5_11e9_8101_003048fd731b_4b22d4ac_a59e_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd94_86a5_11e9_8101_003048fd731b_4829b019_0627_11ea_810d_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd96_86a5_11e9_8101_003048fd731b_ac993d2a_476f_11ea_810f_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd99_86a5_11e9_8101_003048fd731b_ac993d2b_476f_11ea_810f_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd7f_86a5_11e9_8101_003048fd731b_ac993d2f_476f_11ea_810f_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd81_86a5_11e9_8101_003048fd731b_ac993d2e_476f_11ea_810f_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd8b_86a5_11e9_8101_003048fd731b_ac993d30_476f_11ea_810f_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd8d_86a5_11e9_8101_003048fd731b_ac993d31_476f_11ea_810f_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bcfd5_db6e_11e9_8109_003048fd731b_4bac9845_419b_11ea_810f_003048fd731b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c290eb0_1723_11ea_810e_003048fd731b_4bac9846_419b_11ea_810f_003048fd731b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be0_68f5_11ea_8111_003048fd731b_018ae8d5_7ca2_11ea_8111_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be2_68f5_11ea_8111_003048fd731b_018ae8d6_7ca2_11ea_8111_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be4_68f5_11ea_8111_003048fd731b_018ae8d7_7ca2_11ea_8111_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be6_68f5_11ea_8111_003048fd731b_018ae8d8_7ca2_11ea_8111_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be8_68f5_11ea_8111_003048fd731b_018ae8d9_7ca2_11ea_8111_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bea_68f5_11ea_8111_003048fd731b_018ae8da_7ca2_11ea_8111_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bec_68f5_11ea_8111_003048fd731b_018ae8db_7ca2_11ea_8111_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bee_68f5_11ea_8111_003048fd731b_018ae8dc_7ca2_11ea_8111_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5de_7c9e_11ea_8111_003048fd731b_01eadb5e_fff9_11eb_8310_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578acb_2b51_11f1_a894_047c1617b143_b9bf9171_30b7_11f1_a89b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b4_5f91_11eb_822d_003048fd731b_d92286e2_f1db_11ef_a6e1_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaafc3_caab_11ec_a287_00259070b487_4b22d4c7_a59e_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdb2_86a5_11e9_8101_003048fd731b_ac993d3f_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdb6_86a5_11e9_8101_003048fd731b_ac993d40_476f_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdba_86a5_11e9_8101_003048fd731b_ac993d41_476f_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdbc_86a5_11e9_8101_003048fd731b_ac993d42_476f_11ea_810f_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdbe_86a5_11e9_8101_003048fd731b_ac993d39_476f_11ea_810f_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc0_86a5_11e9_8101_003048fd731b_ac993d3a_476f_11ea_810f_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc2_86a5_11e9_8101_003048fd731b_ac993d37_476f_11ea_810f_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc4_86a5_11e9_8101_003048fd731b_ac993d38_476f_11ea_810f_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc6_86a5_11e9_8101_003048fd731b_ac993d3e_476f_11ea_810f_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdca_86a5_11e9_8101_003048fd731b_eb9c2413_f954_11e9_810b_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdcc_86a5_11e9_8101_003048fd731b_eb9c2414_f954_11e9_810b_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdce_86a5_11e9_8101_003048fd731b_ac993d4b_476f_11ea_810f_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd0_86a5_11e9_8101_003048fd731b_ac993d49_476f_11ea_810f_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd2_86a5_11e9_8101_003048fd731b_ac993d4a_476f_11ea_810f_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd4_86a5_11e9_8101_003048fd731b_ac993d3d_476f_11ea_810f_003048fd731b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd6_86a5_11e9_8101_003048fd731b_ac993d43_476f_11ea_810f_003048fd731b55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd8_86a5_11e9_8101_003048fd731b_ac993d44_476f_11ea_810f_003048fd731b56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdda_86a5_11e9_8101_003048fd731b_ac993d45_476f_11ea_810f_003048fd731b57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bddc_86a5_11e9_8101_003048fd731b_ac993d46_476f_11ea_810f_003048fd731b58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdde_86a5_11e9_8101_003048fd731b_ac993d48_476f_11ea_810f_003048fd731b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde0_86a5_11e9_8101_003048fd731b_ac993d47_476f_11ea_810f_003048fd731b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde2_86a5_11e9_8101_003048fd731b_93005e7c_48f5_11ea_810f_003048fd731b61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde4_86a5_11e9_8101_003048fd731b_93005e7b_48f5_11ea_810f_003048fd731b62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde6_86a5_11e9_8101_003048fd731b_93005e7f_48f5_11ea_810f_003048fd731b63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdea_86a5_11e9_8101_003048fd731b_93005e80_48f5_11ea_810f_003048fd731b64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdee_86a5_11e9_8101_003048fd731b_93005e7d_48f5_11ea_810f_003048fd731b65.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdf2_86a5_11e9_8101_003048fd731b_93005e7e_48f5_11ea_810f_003048fd731b66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705272_2b50_11f1_a894_047c1617b143_b9bf9167_30b7_11f1_a89b_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705274_2b50_11f1_a894_047c1617b143_b9bf9168_30b7_11f1_a89b_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705276_2b50_11f1_a894_047c1617b143_b9bf9169_30b7_11f1_a89b_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705278_2b50_11f1_a894_047c1617b143_b9bf916a_30b7_11f1_a89b_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527a_2b50_11f1_a894_047c1617b143_b9bf916b_30b7_11f1_a89b_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527c_2b50_11f1_a894_047c1617b143_b9bf916c_30b7_11f1_a89b_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527e_2b50_11f1_a894_047c1617b143_b9bf916d_30b7_11f1_a89b_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705280_2b50_11f1_a894_047c1617b143_b9bf916e_30b7_11f1_a89b_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578ac7_2b51_11f1_a894_047c1617b143_b9bf916f_30b7_11f1_a89b_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578ac9_2b51_11f1_a894_047c1617b143_b9bf9170_30b7_11f1_a89b_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e471_c920_11ee_a554_047c1617b143_444b1bc6_5a46_11f0_a775_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e473_c920_11ee_a554_047c1617b143_444b1bc4_5a46_11f0_a775_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e475_c920_11ee_a554_047c1617b143_444b1bc5_5a46_11f0_a775_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a39_3466_11eb_81f3_003048fd731b_d9a65668_f1e4_11ef_a6e1_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991beb_230d_11ed_a307_00259070b487_d9a65669_f1e4_11ef_a6e1_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bda8_86a5_11e9_8101_003048fd731b_ac993d3c_476f_11ea_810f_003048fd731b82.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdad_86a5_11e9_8101_003048fd731b_eb9c2410_f954_11e9_810b_003048fd731b83.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e415_c920_11ee_a554_047c1617b143_0a6f3aa2_310d_11f1_a89b_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e417_c920_11ee_a554_047c1617b143_0a6f3aa3_310d_11f1_a89b_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e477_c920_11ee_a554_047c1617b143_0a6f3aa4_310d_11f1_a89b_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e479_c920_11ee_a554_047c1617b143_0a6f3aa5_310d_11f1_a89b_047c1617b14387.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8a_86a5_11e9_8101_003048fd731b_4b22d4c5_a59e_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8c_86a5_11e9_8101_003048fd731b_4b22d4c6_a59e_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c8e_86a5_11e9_8101_003048fd731b_4b22d4bf_a59e_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c90_86a5_11e9_8101_003048fd731b_4b22d4c0_a59e_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c92_86a5_11e9_8101_003048fd731b_4b22d4c3_a59e_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771c94_86a5_11e9_8101_003048fd731b_4b22d4c4_a59e_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771ca6_86a5_11e9_8101_003048fd731b_4b22d4bd_a59e_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd7c_86a5_11e9_8101_003048fd731b_4b22d4ba_a59e_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bd8_68f5_11ea_8111_003048fd731b_4b22d4b0_a59e_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bda_68f5_11ea_8111_003048fd731b_4b22d4b6_a59e_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bdc_68f5_11ea_8111_003048fd731b_4396be83_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bde_68f5_11ea_8111_003048fd731b_4396be89_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f7c_f1a1_11ea_8197_003048fd731b_4396be80_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f7e_f1a1_11ea_8197_003048fd731b_4396be86_0312_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ae_5f91_11eb_822d_003048fd731b_4b22d4c1_a59e_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b0_5f91_11eb_822d_003048fd731b_4b22d4c2_a59e_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd90_86a5_11e9_8101_003048fd731b_4b22d4ab_a59e_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd92_86a5_11e9_8101_003048fd731b_4b22d4ac_a59e_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd94_86a5_11e9_8101_003048fd731b_4829b019_0627_11ea_810d_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd96_86a5_11e9_8101_003048fd731b_ac993d2a_476f_11ea_810f_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd99_86a5_11e9_8101_003048fd731b_ac993d2b_476f_11ea_810f_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd7f_86a5_11e9_8101_003048fd731b_ac993d2f_476f_11ea_810f_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd81_86a5_11e9_8101_003048fd731b_ac993d2e_476f_11ea_810f_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd8b_86a5_11e9_8101_003048fd731b_ac993d30_476f_11ea_810f_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bd8d_86a5_11e9_8101_003048fd731b_ac993d31_476f_11ea_810f_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bcfd5_db6e_11e9_8109_003048fd731b_4bac9845_419b_11ea_810f_003048fd731b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c290eb0_1723_11ea_810e_003048fd731b_4bac9846_419b_11ea_810f_003048fd731b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be0_68f5_11ea_8111_003048fd731b_018ae8d5_7ca2_11ea_8111_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be2_68f5_11ea_8111_003048fd731b_018ae8d6_7ca2_11ea_8111_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be4_68f5_11ea_8111_003048fd731b_018ae8d7_7ca2_11ea_8111_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be6_68f5_11ea_8111_003048fd731b_018ae8d8_7ca2_11ea_8111_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8be8_68f5_11ea_8111_003048fd731b_018ae8d9_7ca2_11ea_8111_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bea_68f5_11ea_8111_003048fd731b_018ae8da_7ca2_11ea_8111_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bec_68f5_11ea_8111_003048fd731b_018ae8db_7ca2_11ea_8111_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bee_68f5_11ea_8111_003048fd731b_018ae8dc_7ca2_11ea_8111_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5de_7c9e_11ea_8111_003048fd731b_01eadb5e_fff9_11eb_8310_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578acb_2b51_11f1_a894_047c1617b143_b9bf9171_30b7_11f1_a89b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b4_5f91_11eb_822d_003048fd731b_d92286e2_f1db_11ef_a6e1_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdb2_86a5_11e9_8101_003048fd731b_ac993d3f_476f_11ea_810f_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdb6_86a5_11e9_8101_003048fd731b_ac993d40_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdba_86a5_11e9_8101_003048fd731b_ac993d41_476f_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdbc_86a5_11e9_8101_003048fd731b_ac993d42_476f_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdbe_86a5_11e9_8101_003048fd731b_ac993d39_476f_11ea_810f_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc0_86a5_11e9_8101_003048fd731b_ac993d3a_476f_11ea_810f_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc2_86a5_11e9_8101_003048fd731b_ac993d37_476f_11ea_810f_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc4_86a5_11e9_8101_003048fd731b_ac993d38_476f_11ea_810f_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdc6_86a5_11e9_8101_003048fd731b_ac993d3e_476f_11ea_810f_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdca_86a5_11e9_8101_003048fd731b_eb9c2413_f954_11e9_810b_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdcc_86a5_11e9_8101_003048fd731b_eb9c2414_f954_11e9_810b_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdce_86a5_11e9_8101_003048fd731b_ac993d4b_476f_11ea_810f_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd0_86a5_11e9_8101_003048fd731b_ac993d49_476f_11ea_810f_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd2_86a5_11e9_8101_003048fd731b_ac993d4a_476f_11ea_810f_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd4_86a5_11e9_8101_003048fd731b_ac993d3d_476f_11ea_810f_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd6_86a5_11e9_8101_003048fd731b_ac993d43_476f_11ea_810f_003048fd731b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdd8_86a5_11e9_8101_003048fd731b_ac993d44_476f_11ea_810f_003048fd731b55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdda_86a5_11e9_8101_003048fd731b_ac993d45_476f_11ea_810f_003048fd731b56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bddc_86a5_11e9_8101_003048fd731b_ac993d46_476f_11ea_810f_003048fd731b57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdde_86a5_11e9_8101_003048fd731b_ac993d48_476f_11ea_810f_003048fd731b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde0_86a5_11e9_8101_003048fd731b_ac993d47_476f_11ea_810f_003048fd731b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde2_86a5_11e9_8101_003048fd731b_93005e7c_48f5_11ea_810f_003048fd731b60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde4_86a5_11e9_8101_003048fd731b_93005e7b_48f5_11ea_810f_003048fd731b61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bde6_86a5_11e9_8101_003048fd731b_93005e7f_48f5_11ea_810f_003048fd731b62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdea_86a5_11e9_8101_003048fd731b_93005e80_48f5_11ea_810f_003048fd731b63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdee_86a5_11e9_8101_003048fd731b_93005e7d_48f5_11ea_810f_003048fd731b64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdf2_86a5_11e9_8101_003048fd731b_93005e7e_48f5_11ea_810f_003048fd731b65.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705272_2b50_11f1_a894_047c1617b143_b9bf9167_30b7_11f1_a89b_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705274_2b50_11f1_a894_047c1617b143_b9bf9168_30b7_11f1_a89b_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705276_2b50_11f1_a894_047c1617b143_b9bf9169_30b7_11f1_a89b_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705278_2b50_11f1_a894_047c1617b143_b9bf916a_30b7_11f1_a89b_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527a_2b50_11f1_a894_047c1617b143_b9bf916b_30b7_11f1_a89b_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527c_2b50_11f1_a894_047c1617b143_b9bf916c_30b7_11f1_a89b_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670527e_2b50_11f1_a894_047c1617b143_b9bf916d_30b7_11f1_a89b_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705280_2b50_11f1_a894_047c1617b143_b9bf916e_30b7_11f1_a89b_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578ac7_2b51_11f1_a894_047c1617b143_b9bf916f_30b7_11f1_a89b_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578ac9_2b51_11f1_a894_047c1617b143_b9bf9170_30b7_11f1_a89b_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e471_c920_11ee_a554_047c1617b143_444b1bc6_5a46_11f0_a775_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e473_c920_11ee_a554_047c1617b143_444b1bc4_5a46_11f0_a775_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e475_c920_11ee_a554_047c1617b143_444b1bc5_5a46_11f0_a775_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a39_3466_11eb_81f3_003048fd731b_d9a65668_f1e4_11ef_a6e1_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991beb_230d_11ed_a307_00259070b487_d9a65669_f1e4_11ef_a6e1_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bda8_86a5_11e9_8101_003048fd731b_ac993d3c_476f_11ea_810f_003048fd731b81.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdad_86a5_11e9_8101_003048fd731b_eb9c2410_f954_11e9_810b_003048fd731b82.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e415_c920_11ee_a554_047c1617b143_0a6f3aa2_310d_11f1_a89b_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e417_c920_11ee_a554_047c1617b143_0a6f3aa3_310d_11f1_a89b_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e477_c920_11ee_a554_047c1617b143_0a6f3aa4_310d_11f1_a89b_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e479_c920_11ee_a554_047c1617b143_0a6f3aa5_310d_11f1_a89b_047c1617b14386.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2243,57 +2237,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="39" name="Image_45" descr="Image_45"/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -3503,57 +3497,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Image_87" descr="Image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="81" name="Image_88" descr="Image_88"/>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image_89" descr="Image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -3666,80 +3660,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="Image_94" descr="Image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4006,51 +3970,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L95"/>
+  <dimension ref="A1:L94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -4058,51 +4022,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J95)</f>
+        <f>SUM(J2:J94)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -4132,685 +4096,685 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>819194</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*201.39</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819195</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*219.03</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819196</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*251.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819197</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*266.07</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819198</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*276.36</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819199</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*291.06</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819208</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*518.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819211</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*605.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825236</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*215.46</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825237</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*232.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825238</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*280.44</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825239</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*299.25</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>828475</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*263.34</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>828476</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*280.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834439</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="F19" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*276.36</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834440</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*288.12</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819220</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*42.63</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819221</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>22</v>
+      <c r="G23" s="2">
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*60.27</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819222</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*72.03</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819223</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -4839,134 +4803,134 @@
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819224</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G26" s="2">
         <v>8</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*722.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819212</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*31.18</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819213</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G29" s="2" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*25.90</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819218</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="1"/>
@@ -4987,2223 +4951,2190 @@
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*204.85</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819219</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>110</v>
+      <c r="G31" s="2">
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*42.33</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>823967</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="F32" s="2" t="s">
+      <c r="G32" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*88.20</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824558</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*423.36</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825240</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*56.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825241</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*36.30</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825242</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*39.74</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825243</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*43.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825244</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="2" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*42.84</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825245</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*66.24</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>825246</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*70.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>825247</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G41" s="2">
         <v>5</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*391.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>826589</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...3 lines deleted...]
-        <v>110</v>
+      <c r="G42" s="2">
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*70.56</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>956840</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="F43" s="2" t="s">
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*366.30</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>884587</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="G44" s="2" t="s">
-        <v>35</v>
+      <c r="G44" s="2">
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*55.86</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C45" s="1" t="s">
+    <row r="45" spans="1:12" outlineLevel="2">
+      <c r="A45" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D45" s="1">
-[...2 lines deleted...]
-      <c r="E45" s="2" t="s">
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>819234</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="F45" s="2"/>
-[...19 lines deleted...]
-      <c r="A46" s="8" t="s">
+      <c r="D46" s="1">
+        <v>4587</v>
+      </c>
+      <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="B46" s="8"/>
-[...8 lines deleted...]
-      <c r="K46" s="8"/>
+      <c r="F46" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*56.10</f>
+        <v>0</v>
+      </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>819234</v>
+        <v>819235</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D47" s="1">
+        <v>4588</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*56.10</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>819235</v>
+        <v>819236</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D48" s="1">
-        <v>4588</v>
+        <v>4589</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*56.10</f>
+        <f>J48*54.91</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>819236</v>
+        <v>819237</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D49" s="1">
-        <v>4589</v>
+        <v>4590</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*54.91</f>
+        <f>J49*67.66</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>819237</v>
+        <v>819238</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D50" s="1">
-        <v>4590</v>
+        <v>4585</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*67.66</f>
+        <f>J50*24.99</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>819238</v>
+        <v>819239</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D51" s="1">
-        <v>4585</v>
+        <v>4586</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*24.99</f>
+        <f>J51*33.81</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>819239</v>
+        <v>819240</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D52" s="1">
-        <v>4586</v>
+        <v>4744</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>183</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*33.81</f>
+        <f>J52*64.60</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>819240</v>
+        <v>819241</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D53" s="1">
-        <v>4744</v>
+        <v>4743</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*64.60</f>
+        <f>J53*50.83</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>819241</v>
+        <v>819242</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D54" s="1">
-        <v>4743</v>
+        <v>4591</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>189</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*50.83</f>
+        <f>J54*71.57</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>819242</v>
+        <v>819244</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>4591</v>
+        <v>190</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>191</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G55" s="2">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*71.57</f>
+        <f>J55*25.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>819244</v>
+        <v>819245</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G56" s="2">
-        <v>-10</v>
+        <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*25.00</f>
+        <f>J56*14.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>819245</v>
+        <v>819246</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>200</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*14.00</f>
+        <f>J57*3.57</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>819246</v>
+        <v>819247</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>203</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*3.57</f>
+        <f>J58*0.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>819247</v>
+        <v>819248</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*0.00</f>
+        <f>J59*34.17</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>819248</v>
+        <v>819249</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*34.17</f>
+        <f>J60*54.74</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>819249</v>
+        <v>819250</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*54.74</f>
+        <f>J61*57.80</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>819250</v>
+        <v>819251</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*57.80</f>
+        <f>J62*59.50</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>819251</v>
+        <v>819252</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*59.50</f>
+        <f>J63*59.67</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>819252</v>
+        <v>819253</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*59.67</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>819253</v>
+        <v>819254</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="G65" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
-      <c r="I65" s="1">
-        <v>0</v>
+      <c r="I65" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*59.67</f>
+        <f>J65*57.29</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>819254</v>
+        <v>819255</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G66" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
-      <c r="I66" s="1" t="s">
-        <v>40</v>
+      <c r="I66" s="1">
+        <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*57.29</f>
+        <f>J66*58.48</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>819255</v>
+        <v>819256</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*58.48</f>
+        <f>J67*6.46</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>819256</v>
+        <v>819257</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*6.46</f>
+        <f>J68*5.78</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>819257</v>
+        <v>819258</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="D69" s="1"/>
+        <v>233</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>234</v>
+      </c>
       <c r="E69" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>236</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*5.78</f>
+        <f>J69*683.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>819258</v>
+        <v>819259</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*683.00</f>
+        <f>J70*600.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>819259</v>
+        <v>819260</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*600.00</f>
+        <f>J71*612.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>819260</v>
+        <v>819261</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*612.00</f>
+        <f>J72*617.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>819261</v>
+        <v>956830</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="D73" s="1"/>
       <c r="E73" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>67</v>
+      </c>
+      <c r="H73" s="2">
+        <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*617.00</f>
+        <f>J73*41.63</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>956830</v>
+        <v>956831</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*41.63</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>956831</v>
+        <v>956832</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*41.63</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>956832</v>
+        <v>956833</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*41.63</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>956833</v>
+        <v>956834</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*41.63</f>
+        <f>J77*58.28</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>956834</v>
+        <v>956835</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*58.28</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>956835</v>
+        <v>956836</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*58.28</f>
+        <f>J79*60.57</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>956836</v>
+        <v>956837</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*60.57</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>956837</v>
+        <v>956838</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*60.57</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>956838</v>
+        <v>956839</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*60.57</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>956839</v>
+        <v>883005</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="D83" s="1"/>
+      <c r="D83" s="1" t="s">
+        <v>273</v>
+      </c>
       <c r="E83" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*60.57</f>
+        <f>J83*9.16</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>883005</v>
+        <v>883006</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*9.16</f>
+        <f>J84*7.97</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>883006</v>
+        <v>883007</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*7.97</f>
+        <f>J85*11.38</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>883007</v>
+        <v>836284</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>287</v>
+      </c>
+      <c r="G86" s="2">
+        <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*11.38</f>
+        <f>J86*54.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>836284</v>
+        <v>869347</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G87" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>72</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*54.00</f>
+        <f>J87*784.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
-    <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...10 lines deleted...]
-      <c r="E88" s="2" t="s">
+    <row r="88" spans="1:12" outlineLevel="2">
+      <c r="A88" s="8" t="s">
         <v>292</v>
       </c>
-      <c r="F88" s="2" t="s">
+      <c r="B88" s="8"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+      <c r="F88" s="8"/>
+      <c r="G88" s="8"/>
+      <c r="H88" s="8"/>
+      <c r="I88" s="8"/>
+      <c r="J88" s="8"/>
+      <c r="K88" s="8"/>
+      <c r="L88" s="5"/>
+    </row>
+    <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1">
+        <v>819230</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="G88" s="2">
-[...18 lines deleted...]
-      <c r="A89" s="8" t="s">
+      <c r="D89" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="B89" s="8"/>
-[...8 lines deleted...]
-      <c r="K89" s="8"/>
+      <c r="E89" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G89" s="2">
+        <v>0</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K89" s="2" t="str">
+        <f>J89*1025.00</f>
+        <v>0</v>
+      </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>819230</v>
+        <v>819232</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="D90" s="1"/>
       <c r="E90" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
-      <c r="H90" s="2" t="s">
-        <v>110</v>
+      <c r="H90" s="2">
+        <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*1025.00</f>
+        <f>J90*5.85</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>819232</v>
+        <v>882987</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G91" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*5.85</f>
+        <f>J91*767.81</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>882987</v>
+        <v>882988</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D92" s="1"/>
       <c r="E92" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G92" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*767.81</f>
+        <f>J92*841.68</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>882988</v>
+        <v>883008</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>-1</v>
+        <v>308</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*841.68</f>
+        <f>J93*10.90</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>883008</v>
+        <v>883009</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>311</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*10.90</f>
+        <f>J94*4.48</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
-    </row>
-[...31 lines deleted...]
-      <c r="L95" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A27:K27"/>
-    <mergeCell ref="A46:K46"/>
-    <mergeCell ref="A89:K89"/>
+    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A88:K88"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>