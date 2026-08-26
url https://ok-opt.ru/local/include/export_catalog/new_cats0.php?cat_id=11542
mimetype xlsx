--- v2 (2026-07-12)
+++ v3 (2026-08-26)
@@ -17,181 +17,187 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Радиаторы отопления и комплектующие</t>
   </si>
   <si>
     <t>Комплектующие к радиаторам</t>
   </si>
   <si>
     <t>Комплекты для подключения радиаторов</t>
   </si>
   <si>
     <t>ROK-310001</t>
   </si>
   <si>
     <t>VR7A</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 1/2" (без кронштейнов) VIEIR (1/50шт)</t>
   </si>
   <si>
-    <t>201.39 руб.</t>
+    <t>226.59 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ROK-310002</t>
   </si>
   <si>
     <t>VR7B</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 3/4" (без кронштейнов) VIEIR (1/50шт)</t>
   </si>
   <si>
-    <t>219.03 руб.</t>
+    <t>240.56 руб.</t>
   </si>
   <si>
     <t>ROK-310003</t>
   </si>
   <si>
     <t>VR11A</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 1/2" (2 кронштейна) VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>251.37 руб.</t>
+    <t>263.84 руб.</t>
   </si>
   <si>
     <t>ROK-310004</t>
   </si>
   <si>
     <t>VR11B</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 3/4" (2 кронштейна) VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>266.07 руб.</t>
+    <t>284.02 руб.</t>
   </si>
   <si>
     <t>ROK-310005</t>
   </si>
   <si>
     <t>VR13A</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 1/2" (3 кронштейна) VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>276.36 руб.</t>
+    <t>301.09 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>ROK-310006</t>
   </si>
   <si>
     <t>VR13B</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 3/4" (3 кронштейна) VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>291.06 руб.</t>
+    <t>319.72 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>ROK-310015</t>
   </si>
   <si>
     <t>TENRAD.В42B1</t>
   </si>
   <si>
     <t>Комплект TENRAD д/монтажа рад. 1/2 (без кронштейнов)</t>
   </si>
   <si>
     <t>518.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>ROK-310018</t>
   </si>
   <si>
     <t>TENRAD.100A3</t>
   </si>
   <si>
     <t>Комплект TENRAD д/монтажа рад. 3/4 (2 кронштейна)</t>
   </si>
   <si>
     <t>605.00 руб.</t>
   </si>
   <si>
     <t>ROK-310020</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 1/2"  (без кронштейнов)</t>
   </si>
   <si>
     <t>215.46 руб.</t>
   </si>
   <si>
     <t>ROK-310021</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 3/4" (без кронштейнов)</t>
@@ -220,204 +226,207 @@
   <si>
     <t>ROK-310024</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 1/2" (2 кронштейна)</t>
   </si>
   <si>
     <t>263.34 руб.</t>
   </si>
   <si>
     <t>ROK-310025</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 3/4" (2 кронштейна)</t>
   </si>
   <si>
     <t>ROK-310026</t>
   </si>
   <si>
     <t>VR11C</t>
   </si>
   <si>
     <t>Набор для радиаторов （11）-½, c 2 прорезиненными кронштейнами  ViEiR  (40/1шт)</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>291.78 руб.</t>
   </si>
   <si>
     <t>ROK-310027</t>
   </si>
   <si>
     <t>VR11D</t>
   </si>
   <si>
     <t>Набор для радиаторов （11）-¾, с 2 прорезиненными кронштейнами  ViEiR  (40/1шт)</t>
   </si>
   <si>
-    <t>288.12 руб.</t>
+    <t>327.48 руб.</t>
+  </si>
+  <si>
+    <t>Воздухоотводчики для радиаторов</t>
+  </si>
+  <si>
+    <t>ROK-330001</t>
+  </si>
+  <si>
+    <t>VRD17</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик ручной 1/2'' (кран Маевского)  (25шт)</t>
+  </si>
+  <si>
+    <t>48.11 руб.</t>
+  </si>
+  <si>
+    <t>ROK-330002</t>
+  </si>
+  <si>
+    <t>VRD18</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик ручной 3/4'' (кран Маевского)  (50шт)</t>
+  </si>
+  <si>
+    <t>68.29 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>Воздухоотводчики для радиаторов</t>
-[...25 lines deleted...]
-  <si>
     <t>ROK-330003</t>
   </si>
   <si>
     <t>VRD19</t>
   </si>
   <si>
     <t>Воздухоотводчик ручной 1/2'' (кран Маевского) ручка (сброс без ключа) (50шт)</t>
   </si>
   <si>
-    <t>72.03 руб.</t>
+    <t>86.91 руб.</t>
   </si>
   <si>
     <t>ROK-330004</t>
   </si>
   <si>
     <t>VT.501.S. 06</t>
   </si>
   <si>
     <t>Воздухоотводчик д/рад. автомат. лев. 1"   (10шт)</t>
   </si>
   <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-330005</t>
+  </si>
+  <si>
+    <t>VT.501.D. 06</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик д/рад. автомат. прав. 1"  (10шт)</t>
+  </si>
+  <si>
     <t>722.00 руб.</t>
   </si>
   <si>
-    <t>ROK-330005</t>
-[...10 lines deleted...]
-  <si>
     <t>Кронштейны для радиаторов</t>
   </si>
   <si>
     <t>ROK-320001</t>
   </si>
   <si>
     <t>K-4008</t>
   </si>
   <si>
     <t>Кронштейн для рад. универсальный угловой белый (1/100шт)</t>
   </si>
   <si>
     <t>31.18 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>ROK-320002</t>
   </si>
   <si>
     <t>K7-180</t>
   </si>
   <si>
     <t>Кронштейн для рад. с дюбелем белый 7х180 мм плоский (1/100шт)</t>
   </si>
   <si>
     <t>25.90 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>ROK-320007</t>
   </si>
   <si>
     <t>Кронштейн на полосе для ЧУГУН радиатора (К.4.8.1)</t>
   </si>
   <si>
     <t>204.85 руб.</t>
   </si>
   <si>
     <t>ROK-320008</t>
   </si>
   <si>
     <t>Кронштейн  для ЧУГУН радиатора</t>
   </si>
   <si>
     <t>42.33 руб.</t>
   </si>
   <si>
     <t>ROK-320009</t>
   </si>
   <si>
     <t>VR9-250</t>
   </si>
   <si>
     <t>Кронштейн для рад. толщина 9-250мм (50пар)</t>
   </si>
   <si>
-    <t>88.20 руб.</t>
+    <t>97.78 руб.</t>
   </si>
   <si>
     <t>пар</t>
   </si>
   <si>
     <t>ROK-320010</t>
   </si>
   <si>
     <t>VRD20</t>
   </si>
   <si>
     <t>Напольный кронштейн для радиатора с цепочкой (1/25шт)</t>
   </si>
   <si>
-    <t>423.36 руб.</t>
+    <t>478.02 руб.</t>
   </si>
   <si>
     <t>ROK-320011</t>
   </si>
   <si>
     <t>K-4009</t>
   </si>
   <si>
     <t>Кронштейн для рад. универсальный угловой белый усиленный (1/100шт)</t>
   </si>
   <si>
     <t>56.00 руб.</t>
   </si>
   <si>
     <t>ROK-320012</t>
   </si>
   <si>
     <t>K7-220</t>
   </si>
   <si>
     <t>Кронштейн для рад. с дюбелем белый 7х220 мм плоский (1/100шт)</t>
   </si>
   <si>
     <t>36.30 руб.</t>
   </si>
@@ -481,129 +490,129 @@
   <si>
     <t>70.00 руб.</t>
   </si>
   <si>
     <t>ROK-320018</t>
   </si>
   <si>
     <t>K200-500</t>
   </si>
   <si>
     <t>Напольный кронштейн регулируемый для радиатора 200 - 500 мм  (1/15шт.)</t>
   </si>
   <si>
     <t>391.00 руб.</t>
   </si>
   <si>
     <t>ROK-320025</t>
   </si>
   <si>
     <t>VR9-170A</t>
   </si>
   <si>
     <t>ПАРА  кронштейнов для рад. с дюбелем ПРОРЕЗИНЕННЫХ белых (9*170 мм)</t>
   </si>
   <si>
-    <t>70.56 руб.</t>
+    <t>77.60 руб.</t>
   </si>
   <si>
     <t>SMS-330515</t>
   </si>
   <si>
     <t>Кронштейн д/рад. регулируемый белый</t>
   </si>
   <si>
     <t>366.30 руб.</t>
   </si>
   <si>
     <t>пара</t>
   </si>
   <si>
     <t>VVR-000024</t>
   </si>
   <si>
     <t>VR9-170</t>
   </si>
   <si>
     <t>ПАРА Кронштейнов толщина (9) 170мм (100/2пар)  ViEiR</t>
   </si>
   <si>
-    <t>55.86 руб.</t>
+    <t>62.08 руб.</t>
   </si>
   <si>
     <t>Комплектующие для радиаторов</t>
   </si>
   <si>
     <t>ROK-350005</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х1/2'' лев. с силик. прокл.</t>
   </si>
   <si>
     <t>56.10 руб.</t>
   </si>
   <si>
     <t>ROK-350006</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х1/2'' прав. с силик. прокл.</t>
   </si>
   <si>
     <t>ROK-350007</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х3/4'' лев. с силик. прокл.</t>
   </si>
   <si>
     <t>54.91 руб.</t>
   </si>
   <si>
     <t>ROK-350008</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х3/4'' прав. с силик. прокл.</t>
   </si>
   <si>
     <t>67.66 руб.</t>
   </si>
   <si>
     <t>ROK-350009</t>
   </si>
   <si>
     <t>Заглушка на переходник для радиатора 1/2"</t>
   </si>
   <si>
-    <t>24.99 руб.</t>
+    <t>29.49 руб.</t>
   </si>
   <si>
     <t>ROK-350010</t>
   </si>
   <si>
     <t>Заглушка на переходник для радиатора 3/4"</t>
   </si>
   <si>
-    <t>33.81 руб.</t>
+    <t>38.80 руб.</t>
   </si>
   <si>
     <t>ROK-350011</t>
   </si>
   <si>
     <t>Заглушка для радиатора левая с силиконовой прокладкой 1"</t>
   </si>
   <si>
     <t>64.60 руб.</t>
   </si>
   <si>
     <t>ROK-350012</t>
   </si>
   <si>
     <t>Заглушка для радиатора правая с силиконовой прокладкой 1"</t>
   </si>
   <si>
     <t>50.83 руб.</t>
   </si>
   <si>
     <t>ROK-350013</t>
   </si>
   <si>
     <t>Ниппель межсекционный для радиатора 1''</t>
   </si>
@@ -628,53 +637,50 @@
   <si>
     <t>TENRAD.S42-2</t>
   </si>
   <si>
     <t>-Прокладка TENRAD, паронит, к ниппелю для алюм. радиатора (500/80)</t>
   </si>
   <si>
     <t>14.00 руб.</t>
   </si>
   <si>
     <t>ROK-350017</t>
   </si>
   <si>
     <t>-Прокладка для радиатора ал.- резиновая Ду 25</t>
   </si>
   <si>
     <t>3.57 руб.</t>
   </si>
   <si>
     <t>ROK-350018</t>
   </si>
   <si>
     <t>-Прокладка для радиатора ал. 1" межсекционная (фторопласт)</t>
   </si>
   <si>
-    <t>0.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>ROK-350019</t>
   </si>
   <si>
     <t>-Прокладка для радиатора ал. 1" межсекционная  паронитовая</t>
   </si>
   <si>
     <t>34.17 руб.</t>
   </si>
   <si>
     <t>ROK-350020</t>
   </si>
   <si>
     <t>Ниппель 1 1/4" для ЧУГУН радиатора</t>
   </si>
   <si>
     <t>54.74 руб.</t>
   </si>
   <si>
     <t>ROK-350021</t>
   </si>
   <si>
     <t>Пробка радиаторная для ЧУГУН радиатора 1/2" левая</t>
   </si>
   <si>
     <t>57.80 руб.</t>
@@ -751,51 +757,51 @@
   <si>
     <t>683.00 руб.</t>
   </si>
   <si>
     <t>ROK-350030</t>
   </si>
   <si>
     <t>VT.503.D. 05</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. прав. 3/4"  (5 /80шт)</t>
   </si>
   <si>
     <t>600.00 руб.</t>
   </si>
   <si>
     <t>ROK-350031</t>
   </si>
   <si>
     <t>VT.503.S. 04</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. лев. 1/2"  (5 /80шт)</t>
   </si>
   <si>
-    <t>612.00 руб.</t>
+    <t>645.00 руб.</t>
   </si>
   <si>
     <t>ROK-350032</t>
   </si>
   <si>
     <t>VT.503.S. 05</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. лев. 3/4"  (5 /80шт)</t>
   </si>
   <si>
     <t>617.00 руб.</t>
   </si>
   <si>
     <t>SMS-330505</t>
   </si>
   <si>
     <t>Переходник для алюм. радиатора 25х15 мм белый (левый S)</t>
   </si>
   <si>
     <t>41.63 руб.</t>
   </si>
   <si>
     <t>SMS-330506</t>
   </si>
@@ -892,51 +898,51 @@
   <si>
     <t>11.38 руб.</t>
   </si>
   <si>
     <t>VLC-900290</t>
   </si>
   <si>
     <t>D.0015</t>
   </si>
   <si>
     <t>Пробка для стального рад. 1/2"</t>
   </si>
   <si>
     <t>54.00 руб.</t>
   </si>
   <si>
     <t>VLC-900456</t>
   </si>
   <si>
     <t>VT.AVF02.N.2E04</t>
   </si>
   <si>
     <t>Замыкающий участок с ручным воздухоотводчиком ( монтажный шаблон 3/4"EK -50 мм.)</t>
   </si>
   <si>
-    <t>784.00 руб.</t>
+    <t>853.00 руб.</t>
   </si>
   <si>
     <t>Инструмент для радиаторов</t>
   </si>
   <si>
     <t>ROK-350001</t>
   </si>
   <si>
     <t>RKEYRUS</t>
   </si>
   <si>
     <t>Ключ радиаторный (для сборки радиаторов) Россия</t>
   </si>
   <si>
     <t>1 025.00 руб.</t>
   </si>
   <si>
     <t>ROK-350003</t>
   </si>
   <si>
     <t>Ключ для ручного воздухоотводчика (50шт)</t>
   </si>
   <si>
     <t>5.85 руб.</t>
   </si>
@@ -4108,3003 +4114,3003 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*201.39</f>
+        <f>J5*226.59</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819195</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*219.03</f>
+        <f>J6*240.56</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819196</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*251.37</f>
+        <f>J7*263.84</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819197</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*266.07</f>
+        <f>J8*284.02</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819198</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*276.36</f>
+        <f>J9*301.09</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819199</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G10" s="2">
-        <v>0</v>
+      <c r="G10" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*291.06</f>
+        <f>J10*319.72</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819208</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*518.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819211</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*605.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825236</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*215.46</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825237</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*232.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825238</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*280.44</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825239</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*299.25</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>828475</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*263.34</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>828476</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*280.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834439</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*276.36</f>
+        <f>J19*291.78</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834440</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*288.12</f>
+        <f>J20*327.48</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819220</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*42.63</f>
+        <f>J22*48.11</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819221</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>82</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*60.27</f>
+        <f>J23*68.29</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819222</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*72.03</f>
+        <f>J24*86.91</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819223</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*722.00</f>
+        <f>J25*0.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819224</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="G26" s="2">
         <v>8</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*722.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819212</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*31.18</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819213</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D29" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G29" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
-      <c r="I29" s="1">
-        <v>0</v>
+      <c r="I29" s="1" t="s">
+        <v>106</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*25.90</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819218</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G30" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*204.85</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819219</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*42.33</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>823967</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*88.20</f>
+        <f>J32*97.78</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824558</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*423.36</f>
+        <f>J33*478.02</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825240</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*56.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825241</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="G35" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*36.30</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825242</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G36" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*39.74</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825243</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="G37" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*43.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825244</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*42.84</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825245</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*66.24</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>825246</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*70.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>825247</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G41" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
-      <c r="I41" s="1">
-        <v>0</v>
+      <c r="I41" s="1" t="s">
+        <v>83</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*391.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>826589</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*70.56</f>
+        <f>J42*77.60</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>956840</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*366.30</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>884587</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*55.86</f>
+        <f>J44*62.08</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819234</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D46" s="1">
         <v>4587</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*56.10</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819235</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D47" s="1">
         <v>4588</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*56.10</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819236</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D48" s="1">
         <v>4589</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*54.91</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819237</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D49" s="1">
         <v>4590</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*67.66</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819238</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D50" s="1">
         <v>4585</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*24.99</f>
+        <f>J50*29.49</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819239</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D51" s="1">
         <v>4586</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*33.81</f>
+        <f>J51*38.80</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819240</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D52" s="1">
         <v>4744</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*64.60</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819241</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D53" s="1">
         <v>4743</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*50.83</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819242</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D54" s="1">
         <v>4591</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*71.57</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819244</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G55" s="2">
         <v>-10</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*25.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819245</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*14.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819246</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*3.57</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819247</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*0.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819248</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*34.17</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819249</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*54.74</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819250</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*57.80</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819251</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*59.50</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819252</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*59.67</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819253</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*59.67</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819254</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G65" s="2">
         <v>9</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*57.29</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819255</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*58.48</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819256</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*6.46</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819257</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*5.78</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819258</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*683.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819259</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>242</v>
+      </c>
+      <c r="G70" s="2">
+        <v>10</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*600.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>819260</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*612.00</f>
+        <f>J71*645.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>819261</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*617.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>956830</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*41.63</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>956831</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*41.63</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>956832</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*41.63</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>956833</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*41.63</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>956834</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*58.28</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>956835</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F78" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="F78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*58.28</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>956836</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*60.57</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>956837</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="F80" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="F80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*60.57</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>956838</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="2" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*60.57</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>956839</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*60.57</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>883005</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*9.16</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>883006</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*7.97</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>883007</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*11.38</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>836284</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*54.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>869347</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G87" s="2">
         <v>10</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*784.00</f>
+        <f>J87*853.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" outlineLevel="2">
       <c r="A88" s="8" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="8"/>
       <c r="D88" s="8"/>
       <c r="E88" s="8"/>
       <c r="F88" s="8"/>
       <c r="G88" s="8"/>
       <c r="H88" s="8"/>
       <c r="I88" s="8"/>
       <c r="J88" s="8"/>
       <c r="K88" s="8"/>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>819230</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*1025.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>819232</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*5.85</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>882987</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="2" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="G91" s="2">
         <v>3</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*767.81</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>882988</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D92" s="1"/>
       <c r="E92" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="G92" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*841.68</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>883008</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="2" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*10.90</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>883009</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="2" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*4.48</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>