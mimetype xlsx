--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -84,201 +84,201 @@
   <si>
     <t>VR7A</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 1/2" (без кронштейнов) VIEIR (1/50шт)</t>
   </si>
   <si>
     <t>201.39 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ROK-310002</t>
   </si>
   <si>
     <t>VR7B</t>
   </si>
   <si>
     <t>Комплект для монтажа радиатора 3/4" (без кронштейнов) VIEIR (1/50шт)</t>
   </si>
   <si>
     <t>219.03 руб.</t>
   </si>
   <si>
+    <t>ROK-310003</t>
+  </si>
+  <si>
+    <t>VR11A</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (2 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>251.37 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310004</t>
+  </si>
+  <si>
+    <t>VR11B</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (2 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>266.07 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310005</t>
+  </si>
+  <si>
+    <t>VR13A</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (3 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>276.36 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ROK-310006</t>
+  </si>
+  <si>
+    <t>VR13B</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (3 кронштейна) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>291.06 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310015</t>
+  </si>
+  <si>
+    <t>TENRAD.В42B1</t>
+  </si>
+  <si>
+    <t>Комплект TENRAD д/монтажа рад. 1/2 (без кронштейнов)</t>
+  </si>
+  <si>
+    <t>518.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310018</t>
+  </si>
+  <si>
+    <t>TENRAD.100A3</t>
+  </si>
+  <si>
+    <t>Комплект TENRAD д/монтажа рад. 3/4 (2 кронштейна)</t>
+  </si>
+  <si>
+    <t>605.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310020</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2"  (без кронштейнов)</t>
+  </si>
+  <si>
+    <t>215.46 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310021</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (без кронштейнов)</t>
+  </si>
+  <si>
+    <t>232.56 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310022</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (3 кронштейна)</t>
+  </si>
+  <si>
+    <t>280.44 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310023</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (3 кронштейна)</t>
+  </si>
+  <si>
+    <t>299.25 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310024</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 1/2" (2 кронштейна)</t>
+  </si>
+  <si>
+    <t>263.34 руб.</t>
+  </si>
+  <si>
+    <t>ROK-310025</t>
+  </si>
+  <si>
+    <t>Комплект для монтажа радиатора 3/4" (2 кронштейна)</t>
+  </si>
+  <si>
+    <t>ROK-310026</t>
+  </si>
+  <si>
+    <t>VR11C</t>
+  </si>
+  <si>
+    <t>Набор для радиаторов （11）-½, c 2 прорезиненными кронштейнами  ViEiR  (40/1шт)</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>ROK-310003</t>
-[...136 lines deleted...]
-  <si>
     <t>ROK-310027</t>
   </si>
   <si>
     <t>VR11D</t>
   </si>
   <si>
     <t>Набор для радиаторов （11）-¾, с 2 прорезиненными кронштейнами  ViEiR  (40/1шт)</t>
   </si>
   <si>
     <t>288.12 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1278,564 +1278,564 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>819194</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*201.39</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819195</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*219.03</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819196</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*251.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819197</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*266.07</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819198</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*276.36</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819199</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*291.06</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819208</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*518.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819211</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*605.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825236</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*215.46</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825237</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*232.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825238</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*280.44</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825239</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*299.25</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>828475</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*263.34</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>828476</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*280.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834439</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="F19" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*276.36</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834440</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*288.12</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>