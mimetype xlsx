--- v1 (2026-07-12)
+++ v2 (2026-09-24)
@@ -100,60 +100,60 @@
   <si>
     <t>ROK-350007</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х3/4'' лев. с силик. прокл.</t>
   </si>
   <si>
     <t>54.91 руб.</t>
   </si>
   <si>
     <t>ROK-350008</t>
   </si>
   <si>
     <t>Переходник для радиатора 1''х3/4'' прав. с силик. прокл.</t>
   </si>
   <si>
     <t>67.66 руб.</t>
   </si>
   <si>
     <t>ROK-350009</t>
   </si>
   <si>
     <t>Заглушка на переходник для радиатора 1/2"</t>
   </si>
   <si>
-    <t>24.99 руб.</t>
+    <t>29.35 руб.</t>
   </si>
   <si>
     <t>ROK-350010</t>
   </si>
   <si>
     <t>Заглушка на переходник для радиатора 3/4"</t>
   </si>
   <si>
-    <t>33.81 руб.</t>
+    <t>38.62 руб.</t>
   </si>
   <si>
     <t>ROK-350011</t>
   </si>
   <si>
     <t>Заглушка для радиатора левая с силиконовой прокладкой 1"</t>
   </si>
   <si>
     <t>64.60 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>ROK-350012</t>
   </si>
   <si>
     <t>Заглушка для радиатора правая с силиконовой прокладкой 1"</t>
   </si>
   <si>
     <t>50.83 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
@@ -178,192 +178,192 @@
   <si>
     <t>25.00 руб.</t>
   </si>
   <si>
     <t>ROK-350016</t>
   </si>
   <si>
     <t>TENRAD.S42-2</t>
   </si>
   <si>
     <t>-Прокладка TENRAD, паронит, к ниппелю для алюм. радиатора (500/80)</t>
   </si>
   <si>
     <t>14.00 руб.</t>
   </si>
   <si>
     <t>ROK-350017</t>
   </si>
   <si>
     <t>-Прокладка для радиатора ал.- резиновая Ду 25</t>
   </si>
   <si>
     <t>3.57 руб.</t>
   </si>
   <si>
+    <t>ROK-350018</t>
+  </si>
+  <si>
+    <t>-Прокладка для радиатора ал. 1" межсекционная (фторопласт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350019</t>
+  </si>
+  <si>
+    <t>-Прокладка для радиатора ал. 1" межсекционная  паронитовая</t>
+  </si>
+  <si>
+    <t>34.17 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350020</t>
+  </si>
+  <si>
+    <t>Ниппель 1 1/4" для ЧУГУН радиатора</t>
+  </si>
+  <si>
+    <t>54.74 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350021</t>
+  </si>
+  <si>
+    <t>Пробка радиаторная для ЧУГУН радиатора 1/2" левая</t>
+  </si>
+  <si>
+    <t>57.80 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350022</t>
+  </si>
+  <si>
+    <t>Пробка радиаторная для ЧУГУН радиатора 1/2" правая</t>
+  </si>
+  <si>
+    <t>59.50 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350023</t>
+  </si>
+  <si>
+    <t>Пробка радиаторная для ЧУГУН радиатора 3/4" левая</t>
+  </si>
+  <si>
+    <t>59.67 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350024</t>
+  </si>
+  <si>
+    <t>Пробка радиаторная для ЧУГУН радиатора 3/4" правая</t>
+  </si>
+  <si>
+    <t>ROK-350025</t>
+  </si>
+  <si>
+    <t>Пробка радиаторная для ЧУГУН радиатора глухая правая</t>
+  </si>
+  <si>
+    <t>57.29 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350026</t>
+  </si>
+  <si>
+    <t>Пробка радиаторная для ЧУГУН радиатора глухая левая</t>
+  </si>
+  <si>
+    <t>58.48 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350027</t>
+  </si>
+  <si>
+    <t>Прокладка для ЧУГУН радиатора паронитовая 1 1/4</t>
+  </si>
+  <si>
+    <t>6.46 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350028</t>
+  </si>
+  <si>
+    <t>Прокладка для ЧУГУН радиатора резиновая 1 1/4</t>
+  </si>
+  <si>
+    <t>5.78 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350029</t>
+  </si>
+  <si>
+    <t>VT.503.D.04</t>
+  </si>
+  <si>
+    <t>Удлинитель потока д/рад. прав. 1/2"   (5 /80шт)</t>
+  </si>
+  <si>
+    <t>683.00 руб.</t>
+  </si>
+  <si>
+    <t>ROK-350030</t>
+  </si>
+  <si>
+    <t>VT.503.D.05</t>
+  </si>
+  <si>
+    <t>Удлинитель потока д/рад. прав. 3/4"  (5 /80шт)</t>
+  </si>
+  <si>
+    <t>600.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>ROK-350018</t>
-[...121 lines deleted...]
-  <si>
     <t>ROK-350031</t>
   </si>
   <si>
-    <t>VT.503.S. 04</t>
+    <t>VT.503.S.04</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. лев. 1/2"  (5 /80шт)</t>
   </si>
   <si>
-    <t>612.00 руб.</t>
+    <t>645.00 руб.</t>
   </si>
   <si>
     <t>ROK-350032</t>
   </si>
   <si>
-    <t>VT.503.S. 05</t>
+    <t>VT.503.S.05</t>
   </si>
   <si>
     <t>Удлинитель потока д/рад. лев. 3/4"  (5 /80шт)</t>
   </si>
   <si>
     <t>617.00 руб.</t>
   </si>
   <si>
     <t>SMS-330505</t>
   </si>
   <si>
     <t>Переходник для алюм. радиатора 25х15 мм белый (левый S)</t>
   </si>
   <si>
     <t>41.63 руб.</t>
   </si>
   <si>
     <t>SMS-330506</t>
   </si>
   <si>
     <t>Переходник для алюм. радиатора 25х15 мм белый (правый D)</t>
   </si>
   <si>
     <t>SMS-330507</t>
   </si>
@@ -454,51 +454,51 @@
   <si>
     <t>11.38 руб.</t>
   </si>
   <si>
     <t>VLC-900290</t>
   </si>
   <si>
     <t>D.0015</t>
   </si>
   <si>
     <t>Пробка для стального рад. 1/2"</t>
   </si>
   <si>
     <t>54.00 руб.</t>
   </si>
   <si>
     <t>VLC-900456</t>
   </si>
   <si>
     <t>VT.AVF02.N.2E04</t>
   </si>
   <si>
     <t>Замыкающий участок с ручным воздухоотводчиком ( монтажный шаблон 3/4"EK -50 мм.)</t>
   </si>
   <si>
-    <t>784.00 руб.</t>
+    <t>853.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2430,86 +2430,86 @@
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="1">
         <v>4585</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*24.99</f>
+        <f>J9*29.35</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819239</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="1">
         <v>4586</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*33.81</f>
+        <f>J10*38.62</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819240</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="1">
         <v>4744</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="2">
@@ -2660,555 +2660,555 @@
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819246</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>53</v>
+      <c r="G16" s="2">
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3.57</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819247</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*0.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819248</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*34.17</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819249</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*54.74</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819250</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*57.80</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819251</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*59.50</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819252</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*59.67</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819253</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*59.67</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819254</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G24" s="2">
         <v>9</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>38</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*57.29</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819255</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*58.48</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819256</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*6.46</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819257</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*5.78</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819258</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="G28" s="2">
+        <v>10</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*683.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819259</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="G29" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="F29" s="2" t="s">
+      <c r="H29" s="2" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*600.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819260</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>90</v>
+      <c r="G30" s="2">
+        <v>10</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*612.00</f>
+        <f>J30*645.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819261</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*617.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>956830</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D32" s="1"/>
@@ -3529,121 +3529,121 @@
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*60.57</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>883005</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*9.16</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>883006</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*7.97</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>883007</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*11.38</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>836284</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
@@ -3672,60 +3672,60 @@
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>869347</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G46" s="2">
         <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*784.00</f>
+        <f>J46*853.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>