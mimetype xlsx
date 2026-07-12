--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -3062,51 +3062,51 @@
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819258</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*683.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819259</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="2" t="s">
@@ -3167,51 +3167,51 @@
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819261</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>90</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*617.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>956830</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
         <v>104</v>
       </c>
@@ -3672,51 +3672,51 @@
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>869347</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G46" s="2">
         <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>38</v>
+        <v>90</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*784.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">