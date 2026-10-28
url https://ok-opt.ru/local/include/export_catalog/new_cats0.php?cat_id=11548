--- v6 (2026-09-13)
+++ v7 (2026-10-28)
@@ -103,1292 +103,1292 @@
   <si>
     <t>-Лента ФУМ (малая) 12 мм х 0,075 мм х 10 м MP</t>
   </si>
   <si>
     <t>30.58 руб.</t>
   </si>
   <si>
     <t>MAS-110023</t>
   </si>
   <si>
     <t>-Лента ФУМ GAS 12 мм х 0,1 мм х 10 м MP</t>
   </si>
   <si>
     <t>34.50 руб.</t>
   </si>
   <si>
     <t>RAS-140003</t>
   </si>
   <si>
     <t>VR8098</t>
   </si>
   <si>
     <t>лента фум VR 16м*19мм*0,2мм (10/500шт)</t>
   </si>
   <si>
-    <t>54.19 руб.</t>
+    <t>53.90 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>RAS-140004</t>
+  </si>
+  <si>
+    <t>VR8095</t>
+  </si>
+  <si>
+    <t>лента фум большая VR 35м*19мм*0,2мм (25/500шт)</t>
+  </si>
+  <si>
+    <t>67.76 руб.</t>
+  </si>
+  <si>
+    <t>RAS-140005</t>
+  </si>
+  <si>
+    <t>VR8096</t>
+  </si>
+  <si>
+    <t>лента фум большая VR 16м*19мм*0,25мм Lux (10/500шт)</t>
+  </si>
+  <si>
+    <t>89.32 руб.</t>
+  </si>
+  <si>
+    <t>RAS-140006</t>
+  </si>
+  <si>
+    <t>VR8097</t>
+  </si>
+  <si>
+    <t>лента фум для газа и воды VR 12м*12мм*0,1мм (10/1000шт)</t>
+  </si>
+  <si>
+    <t>32.34 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>RAS-140004</t>
-[...34 lines deleted...]
-  <si>
     <t>RAS-140020</t>
   </si>
   <si>
     <t>VR8099</t>
   </si>
   <si>
     <t>лента фум VIEIR 11м*12мм*0,075мм (10/500шт)</t>
   </si>
   <si>
-    <t>17.03 руб.</t>
+    <t>16.94 руб.</t>
   </si>
   <si>
     <t>SMS-180419</t>
   </si>
   <si>
     <t>PT-1210</t>
   </si>
   <si>
     <t>Фум лента Solone 12mm*0.1mm*10m, 0.3g/cm (1/250/1000шт)</t>
   </si>
   <si>
     <t>22.30 руб.</t>
   </si>
   <si>
     <t>SMS-180420</t>
   </si>
   <si>
     <t>PT-1212</t>
   </si>
   <si>
     <t>Фум лента Solone 12mm*0.1mm*12m, 0.7g/cm (1/250/1000шт)</t>
   </si>
   <si>
     <t>50.79 руб.</t>
   </si>
   <si>
     <t>VLC-1314001</t>
   </si>
   <si>
     <t>VT.PTFE.0.121020</t>
   </si>
   <si>
     <t>Лента-ФУМ 12мм х 0,1мм х 20м VALTEC  (100шт)</t>
   </si>
   <si>
-    <t>101.00 руб.</t>
+    <t>111.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-1314002</t>
+  </si>
+  <si>
+    <t>VT.PTFE.0.191215</t>
+  </si>
+  <si>
+    <t>Лента-ФУМ 19мм х 0,12мм х 15м VALTEC  (70шт)</t>
+  </si>
+  <si>
+    <t>130.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314003</t>
+  </si>
+  <si>
+    <t>VT.PTFE.0.121010</t>
+  </si>
+  <si>
+    <t>Лента-ФУМ 12мм х 0,1мм х 10м VALTEC  (100шт)</t>
+  </si>
+  <si>
+    <t>55.00 руб.</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
-    <t>VLC-1314002</t>
-[...5 lines deleted...]
-    <t>Лента-ФУМ 19мм х 0,12мм х 15м VALTEC  (70шт)</t>
+    <t>ZGR-000204</t>
+  </si>
+  <si>
+    <t>PT-1212 (Zegor)</t>
+  </si>
+  <si>
+    <t>Фум лента для газа, длинна 12 метров, толщина 0,1 микрон, ширина 12 мм (1000шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000205</t>
+  </si>
+  <si>
+    <t>PT-1215 (Zegor)</t>
+  </si>
+  <si>
+    <t>Фум лента для воды, длинна 15 метров, толщина 0,1 микрон, ширина 12 мм (1000шт)</t>
+  </si>
+  <si>
+    <t>ZGR-000206</t>
+  </si>
+  <si>
+    <t>PT-2020 (Zegor)</t>
+  </si>
+  <si>
+    <t>Фум лента для воды, длинна 20 метров, толщина 0,25 микрон, ширина 19 мм (250шт)</t>
+  </si>
+  <si>
+    <t>УТ000001499</t>
+  </si>
+  <si>
+    <t>-лента фум 10м*12мм*0,075мм (10/250шт)</t>
+  </si>
+  <si>
+    <t>15.36 руб.</t>
+  </si>
+  <si>
+    <t>УТ000001610</t>
+  </si>
+  <si>
+    <t>-лента фум для газа 12мм(10/250шт)</t>
+  </si>
+  <si>
+    <t>Лен и паста</t>
+  </si>
+  <si>
+    <t>MAS-110011</t>
+  </si>
+  <si>
+    <t>-Комплект паста уплотнительная (вода, пар, 25 г) Masterpak + лён</t>
+  </si>
+  <si>
+    <t>77.04 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110012</t>
+  </si>
+  <si>
+    <t>-Комплект паста уплотнительная (вода, пар, 70 г) Masterpak + лён</t>
+  </si>
+  <si>
+    <t>122.12 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110013</t>
+  </si>
+  <si>
+    <t>-Паста уплотнительная (вода, пар, 25 г) Masterpak</t>
+  </si>
+  <si>
+    <t>39.64 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110014</t>
+  </si>
+  <si>
+    <t>-Паста уплотнительная (вода, пар, 70 г) Masterpak</t>
+  </si>
+  <si>
+    <t>91.92 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110015</t>
+  </si>
+  <si>
+    <t>-Паста уплотнительная (вода, пар, 250 г) Masterpak</t>
+  </si>
+  <si>
+    <t>235.40 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110019</t>
+  </si>
+  <si>
+    <t>-Паста уплотнительная универсальная (вода, газ, 25г) MULTIPASTE</t>
+  </si>
+  <si>
+    <t>73.44 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110021</t>
+  </si>
+  <si>
+    <t>-Комплект паста уплотнительная универсальная (вода, газ, 25г) MULTIPASTE + лён Premium</t>
+  </si>
+  <si>
+    <t>122.43 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110001</t>
+  </si>
+  <si>
+    <t>Комплект №1 UNIPAK (паста 25 гр.+лен 13 гр.) (вода, пар) (РФ)</t>
+  </si>
+  <si>
+    <t>199.65 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110008</t>
+  </si>
+  <si>
+    <t>Паста UNIPAK 25 г. (тюбик) (вода, пар) (10/500шт) (РФ)</t>
+  </si>
+  <si>
+    <t>145.20 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110009</t>
+  </si>
+  <si>
+    <t>Паста UNIPAK 75гр. (вода, пар) (24шт) (РФ)</t>
+  </si>
+  <si>
+    <t>304.92 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110010</t>
+  </si>
+  <si>
+    <t>Паста UNIPAK 250гр.(вода, пар) (24шт) (РФ)</t>
+  </si>
+  <si>
+    <t>642.51 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110014</t>
+  </si>
+  <si>
+    <t>Лен сантехнический (пакет 100 г)  UNIPAK (100шт) (РФ)</t>
+  </si>
+  <si>
+    <t>526.35 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110019</t>
+  </si>
+  <si>
+    <t>ZPRL.100</t>
+  </si>
+  <si>
+    <t>Лен сантехнический 100гр. (40шт)</t>
+  </si>
+  <si>
+    <t>185.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>RAS-110020</t>
+  </si>
+  <si>
+    <t>ZPRL.200</t>
+  </si>
+  <si>
+    <t>Лен сантехнический 200гр. (35шт)</t>
+  </si>
+  <si>
+    <t>599.00 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110021</t>
+  </si>
+  <si>
+    <t>ZPRL.500</t>
+  </si>
+  <si>
+    <t>Лен сантехнический 500гр.</t>
+  </si>
+  <si>
+    <t>879.00 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110047</t>
+  </si>
+  <si>
+    <t>TL75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Паста для упл. резьбовых соед. (вода, пар) тюбик 75 гр.  (1/24шт) </t>
+  </si>
+  <si>
+    <t>137.06 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110051</t>
+  </si>
+  <si>
+    <t>TL250</t>
+  </si>
+  <si>
+    <t>Уплотнительная паста 250г  VIEIR (24шт)</t>
+  </si>
+  <si>
+    <t>269.50 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130024</t>
+  </si>
+  <si>
+    <t>Паста для упл. резьбовых соед. AquaflaxNano (вода, пар) тюбик 30гр. (50шт)</t>
+  </si>
+  <si>
+    <t>154.68 руб.</t>
+  </si>
+  <si>
+    <t>VER-001559</t>
+  </si>
+  <si>
+    <t>VER11-100</t>
+  </si>
+  <si>
+    <t>Лен сантехнический 100г "VIEIR" (100/1шт)</t>
+  </si>
+  <si>
+    <t>280.28 руб.</t>
+  </si>
+  <si>
+    <t>VER-001560</t>
+  </si>
+  <si>
+    <t>TL2513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комплект монтажный VIEIR №1 (паста 25г. + лён 13г.) (1/500шт)  </t>
+  </si>
+  <si>
+    <t>117.04 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314004</t>
+  </si>
+  <si>
+    <t>VT.M.K.01</t>
+  </si>
+  <si>
+    <t>(ЧЗ) Комплект монтажный VALTEC №1 (паста 20г + лен)   (200шт)</t>
+  </si>
+  <si>
+    <t>138.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314008</t>
+  </si>
+  <si>
+    <t>VT.FLAX.0.055</t>
+  </si>
+  <si>
+    <t>Нить сантехническая VALTEC льняная, для резьб. соед. (55м)   (24шт)</t>
+  </si>
+  <si>
+    <t>182.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314009</t>
+  </si>
+  <si>
+    <t>VT.FLAX.0.110</t>
+  </si>
+  <si>
+    <t>Нить сантехническая VALTEC льняная, для резьб. соед. (110м)   (10шт)</t>
+  </si>
+  <si>
+    <t>314.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900477</t>
+  </si>
+  <si>
+    <t>ZPIL.200</t>
+  </si>
+  <si>
+    <t>Лен сантехнический импортный в пакете UNIFLAX 200гр.(М200КП) (30шт)</t>
+  </si>
+  <si>
+    <t>535.00 руб.</t>
+  </si>
+  <si>
+    <t>Нить сантехническая</t>
+  </si>
+  <si>
+    <t>MAS-110009</t>
+  </si>
+  <si>
+    <t>-Нить сантехническая для резьбовых соединений MPF 20м</t>
+  </si>
+  <si>
+    <t>146.76 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110010</t>
+  </si>
+  <si>
+    <t>-Нить сантехническая для резьбовых соединений MPF 50м</t>
+  </si>
+  <si>
+    <t>252.93 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130001</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Tangit Уни-лок" (20м)  (8 /32шт)</t>
+  </si>
+  <si>
+    <t>398.77 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130002</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Tangit Уни-лок" (50 м)   (24шт)</t>
+  </si>
+  <si>
+    <t>449.74 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130003</t>
+  </si>
+  <si>
+    <t>ZPR311102</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Tangit Уни-лок" (100 м)  (20шт)</t>
+  </si>
+  <si>
+    <t>1 495.97 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130004</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Tangit Уни-лок" (160 м)  (20шт)</t>
+  </si>
+  <si>
+    <t>2 251.31 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130006</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Sprint" (25м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>190.84 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130007</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Рекорд" (50 м) бокс, блистер (50шт)</t>
+  </si>
+  <si>
+    <t>271.06 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130010</t>
+  </si>
+  <si>
+    <t>VR8093</t>
+  </si>
+  <si>
+    <t>Универсальная уплотнительная нить VIEIR пластик бокс 2мм х 0.2мм х 80м х1.2g/cm³  (20/240шт)</t>
+  </si>
+  <si>
+    <t>247.94 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130011</t>
+  </si>
+  <si>
+    <t>VR8094</t>
+  </si>
+  <si>
+    <t>Универсальная уплотнительная нить VIEIR пластик бокс 2мм х 0.2мм х 150м х1.2g/cm³  (20/240шт)</t>
+  </si>
+  <si>
+    <t>446.60 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130020</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Sprint" (50м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>323.05 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130025</t>
+  </si>
+  <si>
+    <t>Нить универсальная для герметизации резьбы GAZMASTER" (вода, ГАЗ, пар) (25м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>198.58 руб.</t>
+  </si>
+  <si>
+    <t>VER-000271</t>
+  </si>
+  <si>
+    <t>VTL20</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 20м. "VIEIR" (300/30шт)</t>
+  </si>
+  <si>
+    <t>150.92 руб.</t>
+  </si>
+  <si>
+    <t>VER-000273</t>
+  </si>
+  <si>
+    <t>VTL80</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 80м. "VIEIR" (200/10шт)</t>
+  </si>
+  <si>
+    <t>281.82 руб.</t>
+  </si>
+  <si>
+    <t>VER-000274</t>
+  </si>
+  <si>
+    <t>VTL160</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 160м. "VIEIR" (200/10шт)</t>
+  </si>
+  <si>
+    <t>412.72 руб.</t>
+  </si>
+  <si>
+    <t>Герметики для резьбы</t>
+  </si>
+  <si>
+    <t>RAS-120004</t>
+  </si>
+  <si>
+    <t>F320</t>
+  </si>
+  <si>
+    <t>Анаэробный клей-герметик "Фиксатор №3" (20г), для резьбовых соединений.   (42шт)</t>
+  </si>
+  <si>
+    <t>173.00 руб.</t>
+  </si>
+  <si>
+    <t>RAS-120005</t>
+  </si>
+  <si>
+    <t>F340</t>
+  </si>
+  <si>
+    <t>Анаэробный клей-герметик "Фиксатор №3" (40г), для резьбовых соединений.  (80шт)</t>
+  </si>
+  <si>
+    <t>341.00 руб.</t>
+  </si>
+  <si>
+    <t>RAS-120006</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" ЗЕЛЕНЫЙ, легкоразборный, до 11/2", тюбик 15гр.блистер (25шт)</t>
+  </si>
+  <si>
+    <t>264.20 руб.</t>
+  </si>
+  <si>
+    <t>RAS-120007</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" ЗЕЛЕНЫЙ, легкоразборный, до 11/2", тюбик 60гр.блистер  (25шт)</t>
+  </si>
+  <si>
+    <t>638.55 руб.</t>
+  </si>
+  <si>
+    <t>RAS-120008</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" СИНИЙ, быстрый и прочный, до 2", тюбик 15гр.блистер  (25шт)</t>
+  </si>
+  <si>
+    <t>RAS-120009</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" СИНИЙ, быстрый и прочный, до 2", тюбик 60гр.блистер  (25шт)</t>
+  </si>
+  <si>
+    <t>RAS-120050</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" КРАСНЫЙ, ультрабыстрый, до 3", тюбик 15гр.блистер  (25шт)</t>
+  </si>
+  <si>
+    <t>RAS-120051</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" КРАСНЫЙ, ультрабыстрый, до 3", тюбик 60гр.блистер  (25шт)</t>
+  </si>
+  <si>
+    <t>RAS-120052</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" ЗЕЛЕНЫЙ, легкоразборный, до 11/2", тюбик 35гр.еврослот (40шт)</t>
+  </si>
+  <si>
+    <t>463.04 руб.</t>
+  </si>
+  <si>
+    <t>RAS-120053</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" СИНИЙ, быстрый и прочный, до 2", тюбик 35гр.блистер  (40шт)</t>
+  </si>
+  <si>
+    <t>RAS-120054</t>
+  </si>
+  <si>
+    <t>-Анаэробный герметик "СантехмастерГель" КРАСНЫЙ, ультрабыстрый, до 3", тюбик 35гр.блистер  (40шт)</t>
+  </si>
+  <si>
+    <t>UNI- 100008</t>
+  </si>
+  <si>
+    <t>-Замазка сантехническая UNIPAK UNIGUM 250 г. (1/48шт)</t>
+  </si>
+  <si>
+    <t>418.25 руб.</t>
+  </si>
+  <si>
+    <t>UNI- 100020</t>
+  </si>
+  <si>
+    <t>-Определитель места утечки газа UNIPAK MULTITEС (аэрозоль 400 мл)  - 10º C (1/12шт)</t>
+  </si>
+  <si>
+    <t>742.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI- 100021</t>
+  </si>
+  <si>
+    <t>-Определитель места утечки газа UNIPAK MULTITEС (аэрозоль 400 мл)  - 30º C (1/12шт)</t>
+  </si>
+  <si>
+    <t>899.50 руб.</t>
+  </si>
+  <si>
+    <t>УТ000002021</t>
+  </si>
+  <si>
+    <t>Анаэробный герметик "СантехмастерГель" СИНИЙ, быстрый и прочный, до 2", тюбик 120гр.  (10шт)</t>
+  </si>
+  <si>
+    <t>984.55 руб.</t>
+  </si>
+  <si>
+    <t>Бордюрная лента</t>
+  </si>
+  <si>
+    <t>RAS-160001</t>
+  </si>
+  <si>
+    <t>TLB38</t>
+  </si>
+  <si>
+    <t>Бордюрная лента для ванны маленькая 3,35м х 38мм</t>
+  </si>
+  <si>
+    <t>331.10 руб.</t>
+  </si>
+  <si>
+    <t>RAS-160002</t>
+  </si>
+  <si>
+    <t>TLB60</t>
+  </si>
+  <si>
+    <t>Бордюрная лента для ванны большая 3,35м х 60мм</t>
+  </si>
+  <si>
+    <t>480.48 руб.</t>
+  </si>
+  <si>
+    <t>VER-001338</t>
+  </si>
+  <si>
+    <t>VR-1850</t>
+  </si>
+  <si>
+    <t>Профиль бордюрный для ванны с клеевым слоем 185x2x3см (40/1шт)</t>
+  </si>
+  <si>
+    <t>335.72 руб.</t>
+  </si>
+  <si>
+    <t>Резинотехнические изделия</t>
+  </si>
+  <si>
+    <t>Манжеты</t>
+  </si>
+  <si>
+    <t>MAS-110001</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 32х25 (1/50шт)</t>
+  </si>
+  <si>
+    <t>21.12 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110002</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 40х25 (1/50шт)</t>
+  </si>
+  <si>
+    <t>22.48 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110003</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 40х32 (1/50шт)</t>
+  </si>
+  <si>
+    <t>20.92 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110004</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 50х25 (1/300шт)</t>
+  </si>
+  <si>
+    <t>29.90 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110005</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 50х32 (1/100шт)</t>
+  </si>
+  <si>
+    <t>25.28 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110006</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 50х40 (1/100шт) удлиненная</t>
+  </si>
+  <si>
+    <t>22.07 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110007</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 73х50 (1/40шт)</t>
+  </si>
+  <si>
+    <t>55.59 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110008</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 124х110 (1/50шт)</t>
+  </si>
+  <si>
+    <t>72.40 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110035</t>
+  </si>
+  <si>
+    <t>Манжета дренажная универсальная серая ТЭП диаметры 5-10/ 6-12/13-18(1/20шт)</t>
+  </si>
+  <si>
+    <t>135.12 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220001</t>
+  </si>
+  <si>
+    <t>манжета 32*25 (100шт)</t>
+  </si>
+  <si>
+    <t>22.95 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220002</t>
+  </si>
+  <si>
+    <t>манжета 40*32 (200шт)</t>
+  </si>
+  <si>
+    <t>15.64 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220003</t>
+  </si>
+  <si>
+    <t>манжета 50*40 (500шт)</t>
+  </si>
+  <si>
+    <t>21.93 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220004</t>
+  </si>
+  <si>
+    <t>манжета 50*32 (200шт)</t>
+  </si>
+  <si>
+    <t>24.14 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220005</t>
+  </si>
+  <si>
+    <t>манжета 40*25 (200шт)</t>
+  </si>
+  <si>
+    <t>24.48 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220008</t>
+  </si>
+  <si>
+    <t>манжета 73*40 (100шт)</t>
+  </si>
+  <si>
+    <t>58.82 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220013</t>
+  </si>
+  <si>
+    <t>манжета к полочке для унитаза - конусный (300шт)</t>
+  </si>
+  <si>
+    <t>17.34 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220014</t>
+  </si>
+  <si>
+    <t>манжета к полочке для унитаза - ступенчатый (100шт)</t>
+  </si>
+  <si>
+    <t>31.11 руб.</t>
+  </si>
+  <si>
+    <t>Прокладки</t>
+  </si>
+  <si>
+    <t>MAS-110024</t>
+  </si>
+  <si>
+    <t>Прокладка паронитовая (для газа) 1/2" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>144.03 руб.</t>
+  </si>
+  <si>
+    <t>упак</t>
+  </si>
+  <si>
+    <t>MAS-110025</t>
+  </si>
+  <si>
+    <t>Прокладка паронитовая (для газа) 3/4" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>243.06 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110026</t>
+  </si>
+  <si>
+    <t>Прокладка паронитовая (для газа) 1" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>360.10 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110027</t>
+  </si>
+  <si>
+    <t>Прокладка резиновая 1/2" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>167.20 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110028</t>
+  </si>
+  <si>
+    <t>Прокладка резиновая 3/4" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>220.00 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110029</t>
+  </si>
+  <si>
+    <t>Прокладка резиновая 1" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>277.20 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110030</t>
+  </si>
+  <si>
+    <t>Прокладка прозрачная силиконовая  уплотнительная 1/2" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>172.24 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110031</t>
+  </si>
+  <si>
+    <t>Прокладка прозрачная силиконовая уплотнительная 3/4" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>227.48 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110032</t>
+  </si>
+  <si>
+    <t>Прокладка прозрачная силиконовая уплотнительная 1" (упаковка-пакет 100шт)</t>
+  </si>
+  <si>
+    <t>413.42 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110033</t>
+  </si>
+  <si>
+    <t>Кольцо для отеч. излива 12х16 (упаковка-пакет 50шт)</t>
+  </si>
+  <si>
+    <t>100.10 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110034</t>
+  </si>
+  <si>
+    <t>Кольцо для имп. излива 14х19 (упаковка-пакет 50шт)</t>
+  </si>
+  <si>
+    <t>RAS-230001</t>
+  </si>
+  <si>
+    <t>кольцо сальник шпинделя 6*10*25 (100шт)</t>
+  </si>
+  <si>
+    <t>4.25 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230002</t>
+  </si>
+  <si>
+    <t>кольцо сальник шпинделя 6*8*14 (100шт)</t>
+  </si>
+  <si>
+    <t>RAS-230003</t>
+  </si>
+  <si>
+    <t>кольцо сальник шпинделя 8*12*25 (100шт)</t>
+  </si>
+  <si>
+    <t>RAS-230004</t>
+  </si>
+  <si>
+    <t>кольцо стопорное на импортный излив (100шт)</t>
+  </si>
+  <si>
+    <t>1.70 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230005</t>
+  </si>
+  <si>
+    <t>кольцо стопорное на отечественный излив (100шт)</t>
+  </si>
+  <si>
+    <t>RAS-230007</t>
+  </si>
+  <si>
+    <t>паронитовая прокладка 1"  h=2мм (100шт)</t>
+  </si>
+  <si>
+    <t>4.08 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230013</t>
+  </si>
+  <si>
+    <t>прокладка резиновая 3/8" (100шт)</t>
+  </si>
+  <si>
+    <t>RAS-230014</t>
+  </si>
+  <si>
+    <t>прокладка для кран-буксы силикон (импорт) (100шт)</t>
+  </si>
+  <si>
+    <t>2.55 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230015</t>
+  </si>
+  <si>
+    <t>прокладка для кран-буксы силикон (Россия) (100шт)</t>
+  </si>
+  <si>
+    <t>RAS-230016</t>
+  </si>
+  <si>
+    <t>прокладка для смесителя "юбка" (100шт)</t>
+  </si>
+  <si>
+    <t>RAS-230017</t>
+  </si>
+  <si>
+    <t>прокладка между бачком и унитазом - грушевидная</t>
+  </si>
+  <si>
+    <t>69.87 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230018</t>
+  </si>
+  <si>
+    <t>прокладка между бачком и унитазом - круглая</t>
+  </si>
+  <si>
+    <t>46.58 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230019</t>
+  </si>
+  <si>
+    <t>прокладка между бачком и унитазом И-Вфпс</t>
+  </si>
+  <si>
+    <t>859.69 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230020</t>
+  </si>
+  <si>
+    <t>прокладка между бачком и унитазом И-КК</t>
+  </si>
+  <si>
+    <t>RAS-230021</t>
+  </si>
+  <si>
+    <t>прокладка между бачком и унитазом И-ККпс</t>
+  </si>
+  <si>
+    <t>RAS-230022</t>
+  </si>
+  <si>
+    <t>прокладка между бачком и унитазом И-С</t>
+  </si>
+  <si>
+    <t>38 578.10 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230023</t>
+  </si>
+  <si>
+    <t>прокладка на излив 12мм (рос.) (100шт)</t>
+  </si>
+  <si>
+    <t>RAS-230024</t>
+  </si>
+  <si>
+    <t>прокладка на излив 14мм (имп.) (100шт)</t>
+  </si>
+  <si>
+    <t>RAS-230028</t>
+  </si>
+  <si>
+    <t>прокладка фторопластовая 1" (100шт)</t>
+  </si>
+  <si>
+    <t>31.28 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230029</t>
+  </si>
+  <si>
+    <t>прокладка фторопластовая 1/2" (100шт)</t>
+  </si>
+  <si>
+    <t>8.50 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230030</t>
+  </si>
+  <si>
+    <t>прокладка фторопластовая 3/4" (100шт)</t>
+  </si>
+  <si>
+    <t>17.17 руб.</t>
+  </si>
+  <si>
+    <t>RAS-230031</t>
+  </si>
+  <si>
+    <t>кольцо резиновое для гибкой подводки 6мм</t>
+  </si>
+  <si>
+    <t>VLC-1314005</t>
+  </si>
+  <si>
+    <t>VT.KIT.1.1640</t>
+  </si>
+  <si>
+    <t>Набор колец EPDM, для обжимных и пресс-фитингов VALTEC, Дн 16-40 (ремонтный комплект)  (900шт)</t>
+  </si>
+  <si>
+    <t>146.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314006</t>
+  </si>
+  <si>
+    <t>VT.KIT.2.0409</t>
+  </si>
+  <si>
+    <t>Набор колец EPDM,  для арматуры и резьбовых фитингов VALTEC, Ду 1/2"-2" (ремонтный комплект)  (300шт</t>
+  </si>
+  <si>
+    <t>VLC-1314007</t>
+  </si>
+  <si>
+    <t>VT.KIT.3.0</t>
+  </si>
+  <si>
+    <t>Набор №3 Кольца уплотнительные из EPDM, ремонтный комплект для радиаторной арматуры, латунных фильтр</t>
+  </si>
+  <si>
+    <t>229.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900650</t>
+  </si>
+  <si>
+    <t>VT.KIT.7.0</t>
+  </si>
+  <si>
+    <t>Ремонтный комплект №7. Набор прокладок для резьбовых фитингов и арматуры с накидной гайкой.</t>
+  </si>
+  <si>
+    <t>48.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900651</t>
+  </si>
+  <si>
+    <t>VT.KIT.8.0</t>
+  </si>
+  <si>
+    <t>Ремонтный комплект №8. Набор уплотнительных колец для разъемных фитингов и арматуры Ду 1/2* и 3/4*</t>
+  </si>
+  <si>
+    <t>87.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999121</t>
+  </si>
+  <si>
+    <t>VT.KIT.4.0405</t>
+  </si>
+  <si>
+    <t>Набор колец EPDM,  для редукторов VALTEC, Ду 1/2"-3/4" (ремонтный комплект)</t>
   </si>
   <si>
     <t>118.00 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...1135 lines deleted...]
-  <si>
     <t>Теплоноситель</t>
   </si>
   <si>
     <t>RAS-340001</t>
   </si>
   <si>
     <t>ZPRT.D.65.10</t>
   </si>
   <si>
     <t>Теплоноситель DIXIS 65 - 10кг.</t>
   </si>
   <si>
     <t>1 892.00 руб.</t>
   </si>
   <si>
     <t>Теплоноситель TERMO</t>
   </si>
   <si>
     <t>RAS-350001</t>
   </si>
   <si>
     <t>Теплоноситель Этиленгликоль - 65 (20кг) красный</t>
   </si>
   <si>
     <t>4 092.00 руб.</t>
@@ -1468,51 +1468,51 @@
   <si>
     <t>Силиконовая смазка сантехническая 250 г. Ostendorf (1/50шт)</t>
   </si>
   <si>
     <t>258.88 руб.</t>
   </si>
   <si>
     <t>RAS-120003</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая 500 г. Ostendorf (1/24шт)</t>
   </si>
   <si>
     <t>381.34 руб.</t>
   </si>
   <si>
     <t>RAS-120018</t>
   </si>
   <si>
     <t>TL200</t>
   </si>
   <si>
     <t xml:space="preserve">Смазка VIEIR силиконовая сантехническая 200гр </t>
   </si>
   <si>
-    <t>145.53 руб.</t>
+    <t>144.76 руб.</t>
   </si>
   <si>
     <t>RAS-130026</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 30 г. с еврослотом (1/35шт)</t>
   </si>
   <si>
     <t>122.96 руб.</t>
   </si>
   <si>
     <t>RAS-130027</t>
   </si>
   <si>
     <t>Смазка сантехническая LUBRIUM тюбик 60 г. с еврослотом (1/25шт)</t>
   </si>
   <si>
     <t>150.72 руб.</t>
   </si>
   <si>
     <t>RAS-130028</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 230 г. с еврослотом (1/10шт)</t>
   </si>
@@ -2008,87 +2008,87 @@
   <si>
     <t>MRN-201018</t>
   </si>
   <si>
     <t>UDV15Mbt</t>
   </si>
   <si>
     <t>Пена монтажная бытовая всесезонная UNIKA DIY 15</t>
   </si>
   <si>
     <t>192.50 руб.</t>
   </si>
   <si>
     <t>Клейкая лента</t>
   </si>
   <si>
     <t>VER-001418</t>
   </si>
   <si>
     <t>VR04-2548</t>
   </si>
   <si>
     <t>Алюминиевая клейкая лента 4.8см x 25м (72шт)</t>
   </si>
   <si>
-    <t>174.95 руб.</t>
+    <t>174.02 руб.</t>
   </si>
   <si>
     <t>VER-001419</t>
   </si>
   <si>
     <t>VR04-5048</t>
   </si>
   <si>
     <t>Алюминиевая клейкая лента 4.8см x 50м (36шт)</t>
   </si>
   <si>
-    <t>334.42 руб.</t>
+    <t>332.64 руб.</t>
   </si>
   <si>
     <t>VER-001420</t>
   </si>
   <si>
     <t>VR05-2548G</t>
   </si>
   <si>
     <t>Армированная клейкая лента, серая 4.8см x 25м  (72шт)</t>
   </si>
   <si>
-    <t>147.08 руб.</t>
+    <t>146.30 руб.</t>
   </si>
   <si>
     <t>VER-001421</t>
   </si>
   <si>
     <t>VR05-5048G</t>
   </si>
   <si>
     <t>Армированная клейкая лента, серая 4.8см x 50м  (36шт)</t>
   </si>
   <si>
-    <t>277.13 руб.</t>
+    <t>275.66 руб.</t>
   </si>
   <si>
     <t>VER-001422</t>
   </si>
   <si>
     <t>VR05-2548R</t>
   </si>
   <si>
     <t>Армированная клейкая лента, красная 4.8см x 25м  (72шт)</t>
   </si>
   <si>
     <t>VER-001423</t>
   </si>
   <si>
     <t>VR05-5048R</t>
   </si>
   <si>
     <t>Армированная клейкая лента, красная 4.8см x 50м  (36шт)</t>
   </si>
   <si>
     <t>VER-001424</t>
   </si>
   <si>
     <t>VR05-2548B</t>
   </si>
@@ -2137,87 +2137,87 @@
   <si>
     <t>VR03-32505G</t>
   </si>
   <si>
     <t>Самосклеивающаяся силиконовая лента, серая 0.5мм x 10см x 1.5м  (72шт)</t>
   </si>
   <si>
     <t>VER-001430</t>
   </si>
   <si>
     <t>VR03-32505B</t>
   </si>
   <si>
     <t>Самосклеивающаяся силиконовая лента, синяя 0.5мм x 10см x 1.5м  (72шт)</t>
   </si>
   <si>
     <t>VER-001431</t>
   </si>
   <si>
     <t>VR02-1510</t>
   </si>
   <si>
     <t>Ремонтная клейкая лента 10см x 1.5м  (100шт)</t>
   </si>
   <si>
-    <t>123.86 руб.</t>
+    <t>123.20 руб.</t>
   </si>
   <si>
     <t>VER-001432</t>
   </si>
   <si>
     <t>VR01-2208</t>
   </si>
   <si>
     <t>Клейкая лента двусторонняя 0.8мм x 2см x 2м (120шт)</t>
   </si>
   <si>
-    <t>41.80 руб.</t>
+    <t>41.58 руб.</t>
   </si>
   <si>
     <t>VER-001433</t>
   </si>
   <si>
     <t>VR01-3308</t>
   </si>
   <si>
     <t>Клейкая лента двусторонняя 0.8мм x 3см x 2м  (100шт)</t>
   </si>
   <si>
-    <t>77.41 руб.</t>
+    <t>77.00 руб.</t>
   </si>
   <si>
     <t>VER-001434</t>
   </si>
   <si>
     <t>VR01-2317</t>
   </si>
   <si>
     <t>Клейкая лента двусторонняя 1.7мм x 3см x 3м  (108шт)</t>
   </si>
   <si>
-    <t>139.34 руб.</t>
+    <t>138.60 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -8850,1360 +8850,1360 @@
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*54.19</f>
+        <f>J8*53.90</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822725</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*68.12</f>
+        <f>J9*67.76</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822726</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*89.80</f>
+        <f>J10*89.32</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>823085</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*32.51</f>
+        <f>J11*32.34</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827050</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*17.03</f>
+        <f>J12*16.94</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834145</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*22.30</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959682</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*50.79</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822720</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*101.00</f>
+        <f>J15*111.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822721</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*118.00</f>
+        <f>J16*130.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822722</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*50.00</f>
+        <f>J17*55.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879329</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>879330</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>879331</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>868606</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*15.36</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>870291</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*18.56</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="2">
       <c r="A23" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879517</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*77.04</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>879518</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*122.12</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>879519</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*39.64</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>879520</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*91.92</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>879521</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*235.40</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>879525</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*73.44</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>879527</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*122.43</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>822681</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>-35</v>
+        <v>108</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
-      <c r="I31" s="1" t="s">
-        <v>17</v>
+      <c r="I31" s="1">
+        <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*199.65</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>822688</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
-      <c r="I32" s="1" t="s">
-        <v>29</v>
+      <c r="I32" s="1">
+        <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*145.20</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>822689</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>-66</v>
+        <v>114</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
-      <c r="I33" s="1" t="s">
-        <v>29</v>
+      <c r="I33" s="1">
+        <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*304.92</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>822690</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
-      <c r="I34" s="1" t="s">
-        <v>29</v>
+      <c r="I34" s="1">
+        <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*642.51</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>822694</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
-      <c r="I35" s="1" t="s">
-        <v>29</v>
+      <c r="I35" s="1">
+        <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*526.35</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>822699</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="F36" s="2" t="s">
+      <c r="G36" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="G36" s="2" t="s">
+      <c r="H36" s="2" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*185.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>822700</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*599.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>822701</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G38" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*879.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>823977</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*137.79</f>
+        <f>J39*137.06</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>879930</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*270.94</f>
+        <f>J40*269.50</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>871459</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D41" s="1">
         <v>61001</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="G41" s="2" t="s">
-        <v>126</v>
+      <c r="G41" s="2">
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*154.68</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>954089</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*281.78</f>
+        <f>J42*280.28</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>885854</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*117.66</f>
+        <f>J43*117.04</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>822678</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="G44" s="2">
-        <v>0</v>
+      <c r="G44" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*138.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>822679</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*182.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>822680</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>126</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*314.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>869367</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="G47" s="2">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="G47" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*535.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" outlineLevel="2">
       <c r="A48" s="8" t="s">
         <v>170</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
@@ -10372,86 +10372,86 @@
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1495.97</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>822716</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G54" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*2251.31</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>822718</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="1">
         <v>61010</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="G55" s="2" t="s">
-        <v>121</v>
+      <c r="G55" s="2">
+        <v>5</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*190.84</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>822719</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D56" s="1">
@@ -10489,405 +10489,405 @@
       <c r="C57" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*249.26</f>
+        <f>J57*247.94</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>827996</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*448.98</f>
+        <f>J58*446.60</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>838137</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D59" s="1">
         <v>61011</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*323.05</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>871460</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D60" s="1">
         <v>61160</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="G60" s="2" t="s">
-        <v>117</v>
+      <c r="G60" s="2">
+        <v>1</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*198.58</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>868490</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*151.73</f>
+        <f>J61*150.92</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>868492</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*283.32</f>
+        <f>J62*281.82</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>868493</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="G63" s="2" t="s">
-        <v>126</v>
+      <c r="G63" s="2">
+        <v>10</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*414.92</f>
+        <f>J63*412.72</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" outlineLevel="2">
       <c r="A64" s="8" t="s">
         <v>222</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
       <c r="J64" s="8"/>
       <c r="K64" s="8"/>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>822705</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G65" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*173.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>822706</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*341.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>822707</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D67" s="1">
         <v>61033</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*264.20</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>822708</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D68" s="1">
         <v>61030</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*638.55</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>822709</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D69" s="1">
@@ -10912,52 +10912,52 @@
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*264.20</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>822710</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D70" s="1">
         <v>61031</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="G70" s="2" t="s">
-        <v>117</v>
+      <c r="G70" s="2">
+        <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*638.55</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>838132</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D71" s="1">
@@ -10983,51 +10983,51 @@
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*264.20</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>838133</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D72" s="1">
         <v>61037</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G72" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*638.55</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>838134</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D73" s="1">
@@ -11279,133 +11279,133 @@
       <c r="G80" s="7"/>
       <c r="H80" s="7"/>
       <c r="I80" s="7"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>822728</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>268</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*332.87</f>
+        <f>J81*331.10</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>822729</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>272</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*483.04</f>
+        <f>J82*480.48</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>885124</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="G83" s="2" t="s">
-        <v>117</v>
+      <c r="G83" s="2">
+        <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*337.51</f>
+        <f>J83*335.72</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" outlineLevel="1">
       <c r="A84" s="7" t="s">
         <v>277</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="7"/>
       <c r="D84" s="7"/>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
       <c r="I84" s="7"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" outlineLevel="2">
       <c r="A85" s="8" t="s">
         <v>278</v>
       </c>
       <c r="B85" s="8"/>
@@ -11414,513 +11414,513 @@
       <c r="E85" s="8"/>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
       <c r="I85" s="8"/>
       <c r="J85" s="8"/>
       <c r="K85" s="8"/>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>879507</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>281</v>
       </c>
       <c r="G86" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*21.12</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>879508</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*22.48</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>879509</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D88" s="1"/>
       <c r="E88" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>287</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*20.92</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>879510</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*29.90</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>879511</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>293</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*25.28</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>879512</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>29</v>
+        <v>126</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*22.07</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>879513</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D92" s="1"/>
       <c r="E92" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>299</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*55.59</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>879514</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="G93" s="2" t="s">
-        <v>29</v>
+      <c r="G93" s="2">
+        <v>0</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*72.40</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>879541</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="G94" s="2" t="s">
-        <v>117</v>
+      <c r="G94" s="2">
+        <v>4</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*135.12</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>822733</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="G95" s="2" t="s">
-        <v>121</v>
+      <c r="G95" s="2">
+        <v>-5</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*22.95</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>822734</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>311</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*15.64</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>822735</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="G97" s="2" t="s">
-        <v>117</v>
+      <c r="G97" s="2">
+        <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*21.93</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>822736</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="G98" s="2" t="s">
-        <v>117</v>
+      <c r="G98" s="2">
+        <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*24.14</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>822737</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*24.48</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>822740</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D100" s="1"/>
       <c r="E100" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>323</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*58.82</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>822745</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D101" s="1"/>
@@ -11942,331 +11942,331 @@
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*17.34</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>822746</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D102" s="1"/>
       <c r="E102" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>329</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*31.11</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" outlineLevel="2">
       <c r="A103" s="8" t="s">
         <v>330</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="8"/>
       <c r="D103" s="8"/>
       <c r="E103" s="8"/>
       <c r="F103" s="8"/>
       <c r="G103" s="8"/>
       <c r="H103" s="8"/>
       <c r="I103" s="8"/>
       <c r="J103" s="8"/>
       <c r="K103" s="8"/>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>879530</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D104" s="1"/>
       <c r="E104" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>333</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*144.03</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>879531</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D105" s="1"/>
       <c r="E105" s="2" t="s">
         <v>336</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>337</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*243.06</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>879532</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D106" s="1"/>
       <c r="E106" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>340</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*360.10</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>879533</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D107" s="1"/>
       <c r="E107" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>343</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*167.20</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>879534</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D108" s="1"/>
       <c r="E108" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*220.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>879535</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D109" s="1"/>
       <c r="E109" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>349</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*277.20</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>879536</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D110" s="1"/>
       <c r="E110" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>352</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*172.24</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>879537</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D111" s="1"/>
       <c r="E111" s="2" t="s">
         <v>354</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>355</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*227.48</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>879538</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D112" s="1"/>
@@ -12288,84 +12288,84 @@
       <c r="J112" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*413.42</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>879539</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D113" s="1"/>
       <c r="E113" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>361</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*100.10</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>879540</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D114" s="1"/>
       <c r="E114" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>361</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>334</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*100.10</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>822750</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D115" s="1"/>
@@ -12486,84 +12486,84 @@
       <c r="J118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*1.70</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>822754</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D119" s="1"/>
       <c r="E119" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>373</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*1.70</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>822756</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D120" s="1"/>
       <c r="E120" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>378</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*4.08</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>822762</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D121" s="1"/>
@@ -12618,81 +12618,81 @@
       <c r="J122" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*2.55</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>822764</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>383</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*2.55</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>822765</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D124" s="1"/>
       <c r="E124" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G124" s="2">
         <v>0</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*0.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>822766</v>
       </c>
       <c r="C125" s="1" t="s">
@@ -12780,84 +12780,84 @@
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*859.69</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>822769</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D128" s="1"/>
       <c r="E128" s="2" t="s">
         <v>398</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G128" s="2">
         <v>0</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*0.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>822770</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D129" s="1"/>
       <c r="E129" s="2" t="s">
         <v>400</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*0.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>822771</v>
       </c>
       <c r="C130" s="1" t="s">
@@ -12948,84 +12948,84 @@
       <c r="J132" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*2.55</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>822777</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D133" s="1"/>
       <c r="E133" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>410</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*31.28</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>822778</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D134" s="1"/>
       <c r="E134" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>413</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*8.50</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>822779</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D135" s="1"/>
@@ -13082,326 +13082,326 @@
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*1.70</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>822747</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>422</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*132.00</f>
+        <f>J137*146.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>822748</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>426</v>
+        <v>161</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>125</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>59</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*165.00</f>
+        <f>J138*182.00</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>822749</v>
       </c>
       <c r="C139" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="D139" s="1" t="s">
+      <c r="E139" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="E139" s="2" t="s">
+      <c r="F139" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="F139" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G139" s="2">
         <v>0</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*208.00</f>
+        <f>J139*229.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>889980</v>
       </c>
       <c r="C140" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="D140" s="1" t="s">
+      <c r="E140" s="2" t="s">
         <v>432</v>
       </c>
-      <c r="E140" s="2" t="s">
+      <c r="F140" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="F140" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" s="2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="H140" s="2" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K140" s="2" t="str">
         <f>J140*48.00</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>889981</v>
       </c>
       <c r="C141" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="D141" s="1" t="s">
+      <c r="E141" s="2" t="s">
         <v>436</v>
       </c>
-      <c r="E141" s="2" t="s">
+      <c r="F141" s="2" t="s">
         <v>437</v>
       </c>
-      <c r="F141" s="2" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="G141" s="2" t="s">
+        <v>125</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K141" s="2" t="str">
         <f>J141*87.00</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>837257</v>
       </c>
       <c r="C142" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="D142" s="1" t="s">
+      <c r="E142" s="2" t="s">
         <v>440</v>
       </c>
-      <c r="E142" s="2" t="s">
+      <c r="F142" s="2" t="s">
         <v>441</v>
       </c>
-      <c r="F142" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G142" s="2" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*118.00</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" outlineLevel="1">
       <c r="A143" s="7" t="s">
         <v>442</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="7"/>
       <c r="D143" s="7"/>
       <c r="E143" s="7"/>
       <c r="F143" s="7"/>
       <c r="G143" s="7"/>
       <c r="H143" s="7"/>
       <c r="I143" s="7"/>
       <c r="J143" s="7"/>
       <c r="K143" s="7"/>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>878813</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>445</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>446</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
-      <c r="H144" s="2">
-        <v>2</v>
+      <c r="H144" s="2" t="s">
+        <v>125</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K144" s="2" t="str">
         <f>J144*1892.00</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" outlineLevel="2">
       <c r="A145" s="8" t="s">
         <v>447</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="8"/>
       <c r="D145" s="8"/>
       <c r="E145" s="8"/>
       <c r="F145" s="8"/>
       <c r="G145" s="8"/>
       <c r="H145" s="8"/>
       <c r="I145" s="8"/>
       <c r="J145" s="8"/>
       <c r="K145" s="8"/>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>868499</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D146" s="1"/>
       <c r="E146" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>450</v>
       </c>
-      <c r="G146" s="2" t="s">
-        <v>117</v>
+      <c r="G146" s="2">
+        <v>0</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K146" s="2" t="str">
         <f>J146*4092.00</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>868500</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>451</v>
       </c>
       <c r="D147" s="1"/>
@@ -13423,51 +13423,51 @@
       <c r="J147" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K147" s="2" t="str">
         <f>J147*4092.00</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>890161</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D148" s="1"/>
       <c r="E148" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>455</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*2046.00</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>890162</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D149" s="1"/>
@@ -13737,64 +13737,64 @@
         <v>18</v>
       </c>
       <c r="K157" s="2" t="str">
         <f>J157*381.34</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>823976</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>480</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>483</v>
       </c>
-      <c r="G158" s="2" t="s">
-        <v>121</v>
+      <c r="G158" s="2">
+        <v>0</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*145.53</f>
+        <f>J158*144.76</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>871461</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D159" s="1">
         <v>61143</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>486</v>
       </c>
       <c r="G159" s="2">
         <v>0</v>
       </c>
       <c r="H159" s="2">
@@ -14082,52 +14082,52 @@
         <v>18</v>
       </c>
       <c r="K168" s="2" t="str">
         <f>J168*252.52</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>883532</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>515</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="G169" s="2" t="s">
-        <v>117</v>
+      <c r="G169" s="2">
+        <v>1</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*303.88</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>883533</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D170" s="1" t="s">
@@ -14254,374 +14254,374 @@
       <c r="J173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K173" s="2" t="str">
         <f>J173*286.76</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>883547</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D174" s="1"/>
       <c r="E174" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>532</v>
       </c>
       <c r="G174" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K174" s="2" t="str">
         <f>J174*516.17</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>883548</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D175" s="1"/>
       <c r="E175" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>535</v>
       </c>
       <c r="G175" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K175" s="2" t="str">
         <f>J175*476.02</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" outlineLevel="3">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>955886</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>539</v>
       </c>
-      <c r="G176" s="2" t="s">
-        <v>126</v>
+      <c r="G176" s="2">
+        <v>0</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K176" s="2" t="str">
         <f>J176*185.50</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" outlineLevel="3">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>955887</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>539</v>
       </c>
-      <c r="G177" s="2" t="s">
-        <v>121</v>
+      <c r="G177" s="2">
+        <v>5</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K177" s="2" t="str">
         <f>J177*185.50</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" outlineLevel="1">
       <c r="A178" s="7" t="s">
         <v>543</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="7"/>
       <c r="D178" s="7"/>
       <c r="E178" s="7"/>
       <c r="F178" s="7"/>
       <c r="G178" s="7"/>
       <c r="H178" s="7"/>
       <c r="I178" s="7"/>
       <c r="J178" s="7"/>
       <c r="K178" s="7"/>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>883502</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>547</v>
       </c>
-      <c r="G179" s="2" t="s">
-        <v>126</v>
+      <c r="G179" s="2">
+        <v>0</v>
       </c>
       <c r="H179" s="2">
         <v>0</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K179" s="2" t="str">
         <f>J179*306.02</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>883503</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>551</v>
       </c>
       <c r="G180" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*410.88</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>883505</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>555</v>
       </c>
       <c r="G181" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*479.36</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>883506</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D182" s="1"/>
       <c r="E182" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>558</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K182" s="2" t="str">
         <f>J182*530.72</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>883507</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D183" s="1"/>
       <c r="E183" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>561</v>
       </c>
       <c r="G183" s="2" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="H183" s="2">
         <v>0</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K183" s="2" t="str">
         <f>J183*588.50</f>
         <v>0</v>
       </c>
       <c r="L183" s="5"/>
     </row>
     <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>883508</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>562</v>
       </c>
       <c r="D184" s="1"/>
       <c r="E184" s="2" t="s">
         <v>563</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>564</v>
       </c>
       <c r="G184" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H184" s="2">
         <v>0</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K184" s="2" t="str">
         <f>J184*500.76</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
     <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>883509</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D185" s="1"/>
@@ -14783,154 +14783,154 @@
       </c>
       <c r="K189" s="2" t="str">
         <f>J189*603.48</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
     <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>883518</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>586</v>
       </c>
       <c r="G190" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H190" s="2">
         <v>0</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K190" s="2" t="str">
         <f>J190*740.44</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
     <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>883519</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>590</v>
       </c>
-      <c r="G191" s="2" t="s">
-        <v>126</v>
+      <c r="G191" s="2">
+        <v>0</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K191" s="2" t="str">
         <f>J191*582.08</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
     <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>883522</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D192" s="1"/>
       <c r="E192" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>593</v>
       </c>
       <c r="G192" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H192" s="2">
         <v>0</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K192" s="2" t="str">
         <f>J192*192.60</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
     <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>883523</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>594</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>597</v>
       </c>
       <c r="G193" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H193" s="2">
         <v>0</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K193" s="2" t="str">
         <f>J193*209.72</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>883524</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>598</v>
       </c>
       <c r="D194" s="1" t="s">
@@ -15057,117 +15057,117 @@
       <c r="J197" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K197" s="2" t="str">
         <f>J197*341.24</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>883540</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D198" s="1"/>
       <c r="E198" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>532</v>
       </c>
       <c r="G198" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K198" s="2" t="str">
         <f>J198*516.17</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>883541</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D199" s="1"/>
       <c r="E199" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>616</v>
       </c>
-      <c r="G199" s="2" t="s">
-        <v>126</v>
+      <c r="G199" s="2">
+        <v>1</v>
       </c>
       <c r="H199" s="2">
         <v>0</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K199" s="2" t="str">
         <f>J199*716.90</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>883542</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>617</v>
       </c>
       <c r="D200" s="1"/>
       <c r="E200" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>619</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K200" s="2" t="str">
         <f>J200*888.96</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>883543</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D201" s="1"/>
@@ -15189,51 +15189,51 @@
       <c r="J201" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K201" s="2" t="str">
         <f>J201*917.63</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
     <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>883544</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D202" s="1"/>
       <c r="E202" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>625</v>
       </c>
       <c r="G202" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H202" s="2">
         <v>0</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K202" s="2" t="str">
         <f>J202*1433.80</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
     <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>883545</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D203" s="1"/>
@@ -15255,156 +15255,156 @@
       <c r="J203" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K203" s="2" t="str">
         <f>J203*943.44</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
     <row r="204" spans="1:12" outlineLevel="3">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>955878</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>629</v>
       </c>
       <c r="D204" s="1"/>
       <c r="E204" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>631</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H204" s="2">
         <v>0</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K204" s="2" t="str">
         <f>J204*272.00</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
     <row r="205" spans="1:12" outlineLevel="3">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>955879</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D205" s="1">
         <v>202309</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>634</v>
       </c>
       <c r="G205" s="2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K205" s="2" t="str">
         <f>J205*328.00</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
     <row r="206" spans="1:12" outlineLevel="3">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>955880</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>638</v>
       </c>
       <c r="G206" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K206" s="2" t="str">
         <f>J206*621.25</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" outlineLevel="3">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>955881</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>642</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H207" s="2">
         <v>0</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K207" s="2" t="str">
         <f>J207*567.00</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
     <row r="208" spans="1:12" outlineLevel="3">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>955882</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D208" s="1" t="s">
@@ -15430,744 +15430,744 @@
       </c>
       <c r="K208" s="2" t="str">
         <f>J208*490.00</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
     <row r="209" spans="1:12" outlineLevel="3">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>955883</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>650</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K209" s="2" t="str">
         <f>J209*500.50</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
     <row r="210" spans="1:12" outlineLevel="3">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>955884</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>654</v>
       </c>
       <c r="G210" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K210" s="2" t="str">
         <f>J210*385.00</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
     <row r="211" spans="1:12" outlineLevel="3">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>955885</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>658</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="H211" s="2">
         <v>0</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K211" s="2" t="str">
         <f>J211*192.50</f>
         <v>0</v>
       </c>
       <c r="L211" s="5"/>
     </row>
     <row r="212" spans="1:12" outlineLevel="1">
       <c r="A212" s="7" t="s">
         <v>659</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="7"/>
       <c r="D212" s="7"/>
       <c r="E212" s="7"/>
       <c r="F212" s="7"/>
       <c r="G212" s="7"/>
       <c r="H212" s="7"/>
       <c r="I212" s="7"/>
       <c r="J212" s="7"/>
       <c r="K212" s="7"/>
       <c r="L212" s="5"/>
     </row>
     <row r="213" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>886017</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>660</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>663</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H213" s="2">
         <v>0</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K213" s="2" t="str">
-        <f>J213*174.95</f>
+        <f>J213*174.02</f>
         <v>0</v>
       </c>
       <c r="L213" s="5"/>
     </row>
     <row r="214" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>886018</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>667</v>
       </c>
-      <c r="G214" s="2" t="s">
-        <v>117</v>
+      <c r="G214" s="2">
+        <v>4</v>
       </c>
       <c r="H214" s="2">
         <v>0</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K214" s="2" t="str">
-        <f>J214*334.42</f>
+        <f>J214*332.64</f>
         <v>0</v>
       </c>
       <c r="L214" s="5"/>
     </row>
     <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>886019</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>668</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>671</v>
       </c>
-      <c r="G215" s="2" t="s">
-        <v>121</v>
+      <c r="G215" s="2">
+        <v>0</v>
       </c>
       <c r="H215" s="2">
         <v>0</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K215" s="2" t="str">
-        <f>J215*147.08</f>
+        <f>J215*146.30</f>
         <v>0</v>
       </c>
       <c r="L215" s="5"/>
     </row>
     <row r="216" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>886020</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>672</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>675</v>
       </c>
       <c r="G216" s="2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="H216" s="2">
         <v>0</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K216" s="2" t="str">
-        <f>J216*277.13</f>
+        <f>J216*275.66</f>
         <v>0</v>
       </c>
       <c r="L216" s="5"/>
     </row>
     <row r="217" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>886021</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>676</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>678</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>671</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="H217" s="2">
         <v>0</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K217" s="2" t="str">
-        <f>J217*147.08</f>
+        <f>J217*146.30</f>
         <v>0</v>
       </c>
       <c r="L217" s="5"/>
     </row>
     <row r="218" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>886022</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>681</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>675</v>
       </c>
       <c r="G218" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H218" s="2">
         <v>0</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K218" s="2" t="str">
-        <f>J218*277.13</f>
+        <f>J218*275.66</f>
         <v>0</v>
       </c>
       <c r="L218" s="5"/>
     </row>
     <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>886023</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>682</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>671</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H219" s="2">
         <v>0</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K219" s="2" t="str">
-        <f>J219*147.08</f>
+        <f>J219*146.30</f>
         <v>0</v>
       </c>
       <c r="L219" s="5"/>
     </row>
     <row r="220" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>886024</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>675</v>
       </c>
       <c r="G220" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H220" s="2">
         <v>0</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K220" s="2" t="str">
-        <f>J220*277.13</f>
+        <f>J220*275.66</f>
         <v>0</v>
       </c>
       <c r="L220" s="5"/>
     </row>
     <row r="221" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>886025</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G221" s="2">
         <v>8</v>
       </c>
       <c r="H221" s="2">
         <v>0</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K221" s="2" t="str">
-        <f>J221*270.94</f>
+        <f>J221*269.50</f>
         <v>0</v>
       </c>
       <c r="L221" s="5"/>
     </row>
     <row r="222" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>886026</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>693</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G222" s="2">
         <v>6</v>
       </c>
       <c r="H222" s="2">
         <v>0</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K222" s="2" t="str">
-        <f>J222*270.94</f>
+        <f>J222*269.50</f>
         <v>0</v>
       </c>
       <c r="L222" s="5"/>
     </row>
     <row r="223" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>886027</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G223" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H223" s="2">
         <v>0</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K223" s="2" t="str">
-        <f>J223*270.94</f>
+        <f>J223*269.50</f>
         <v>0</v>
       </c>
       <c r="L223" s="5"/>
     </row>
     <row r="224" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>886028</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H224" s="2">
         <v>0</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K224" s="2" t="str">
-        <f>J224*270.94</f>
+        <f>J224*269.50</f>
         <v>0</v>
       </c>
       <c r="L224" s="5"/>
     </row>
     <row r="225" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>886029</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>700</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G225" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H225" s="2">
         <v>0</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K225" s="2" t="str">
-        <f>J225*270.94</f>
+        <f>J225*269.50</f>
         <v>0</v>
       </c>
       <c r="L225" s="5"/>
     </row>
     <row r="226" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>886030</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>705</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>706</v>
       </c>
-      <c r="G226" s="2">
-        <v>7</v>
+      <c r="G226" s="2" t="s">
+        <v>125</v>
       </c>
       <c r="H226" s="2">
         <v>0</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K226" s="2" t="str">
-        <f>J226*123.86</f>
+        <f>J226*123.20</f>
         <v>0</v>
       </c>
       <c r="L226" s="5"/>
     </row>
     <row r="227" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>886031</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>708</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>710</v>
       </c>
-      <c r="G227" s="2">
-        <v>5</v>
+      <c r="G227" s="2" t="s">
+        <v>126</v>
       </c>
       <c r="H227" s="2">
         <v>0</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K227" s="2" t="str">
-        <f>J227*41.80</f>
+        <f>J227*41.58</f>
         <v>0</v>
       </c>
       <c r="L227" s="5"/>
     </row>
     <row r="228" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>886032</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>713</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>714</v>
       </c>
-      <c r="G228" s="2">
-        <v>8</v>
+      <c r="G228" s="2" t="s">
+        <v>125</v>
       </c>
       <c r="H228" s="2">
         <v>0</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K228" s="2" t="str">
-        <f>J228*77.41</f>
+        <f>J228*77.00</f>
         <v>0</v>
       </c>
       <c r="L228" s="5"/>
     </row>
     <row r="229" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>886033</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>718</v>
       </c>
-      <c r="G229" s="2">
-        <v>6</v>
+      <c r="G229" s="2" t="s">
+        <v>126</v>
       </c>
       <c r="H229" s="2">
         <v>0</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K229" s="2" t="str">
-        <f>J229*139.34</f>
+        <f>J229*138.60</f>
         <v>0</v>
       </c>
       <c r="L229" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A80:K80"/>
     <mergeCell ref="A84:K84"/>
     <mergeCell ref="A143:K143"/>
     <mergeCell ref="A151:K151"/>
     <mergeCell ref="A164:K164"/>
     <mergeCell ref="A166:K166"/>
     <mergeCell ref="A178:K178"/>
     <mergeCell ref="A212:K212"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A48:K48"/>
     <mergeCell ref="A64:K64"/>
     <mergeCell ref="A85:K85"/>
     <mergeCell ref="A103:K103"/>
     <mergeCell ref="A145:K145"/>