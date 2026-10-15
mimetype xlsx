--- v2 (2026-08-26)
+++ v3 (2026-10-15)
@@ -16,308 +16,299 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Уплотнители для резьбы</t>
   </si>
   <si>
     <t>Фум лента</t>
   </si>
   <si>
     <t>FRP-100587</t>
   </si>
   <si>
     <t>F809.12</t>
   </si>
   <si>
     <t>Лента ФУМ FRAP 12мм х 0.075мм х 8м (250/1000шт)</t>
   </si>
   <si>
-    <t>15.80 руб.</t>
+    <t>18.56 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>MAS-110022</t>
+  </si>
+  <si>
+    <t>-Лента ФУМ (малая) 12 мм х 0,075 мм х 10 м MP</t>
+  </si>
+  <si>
+    <t>30.58 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110023</t>
+  </si>
+  <si>
+    <t>-Лента ФУМ GAS 12 мм х 0,1 мм х 10 м MP</t>
+  </si>
+  <si>
+    <t>34.50 руб.</t>
+  </si>
+  <si>
+    <t>RAS-140003</t>
+  </si>
+  <si>
+    <t>VR8098</t>
+  </si>
+  <si>
+    <t>лента фум VR 16м*19мм*0,2мм (10/500шт)</t>
+  </si>
+  <si>
+    <t>53.94 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>RAS-140004</t>
+  </si>
+  <si>
+    <t>VR8095</t>
+  </si>
+  <si>
+    <t>лента фум большая VR 35м*19мм*0,2мм (25/500шт)</t>
+  </si>
+  <si>
+    <t>67.81 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>RAS-140005</t>
+  </si>
+  <si>
+    <t>VR8096</t>
+  </si>
+  <si>
+    <t>лента фум большая VR 16м*19мм*0,25мм Lux (10/500шт)</t>
+  </si>
+  <si>
+    <t>89.38 руб.</t>
+  </si>
+  <si>
+    <t>RAS-140006</t>
+  </si>
+  <si>
+    <t>VR8097</t>
+  </si>
+  <si>
+    <t>лента фум для газа и воды VR 12м*12мм*0,1мм (10/1000шт)</t>
+  </si>
+  <si>
+    <t>32.36 руб.</t>
+  </si>
+  <si>
+    <t>RAS-140020</t>
+  </si>
+  <si>
+    <t>VR8099</t>
+  </si>
+  <si>
+    <t>лента фум VIEIR 11м*12мм*0,075мм (10/500шт)</t>
+  </si>
+  <si>
+    <t>16.95 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180419</t>
+  </si>
+  <si>
+    <t>PT-1210</t>
+  </si>
+  <si>
+    <t>Фум лента Solone 12mm*0.1mm*10m, 0.3g/cm (1/250/1000шт)</t>
+  </si>
+  <si>
+    <t>22.30 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180420</t>
+  </si>
+  <si>
+    <t>PT-1212</t>
+  </si>
+  <si>
+    <t>Фум лента Solone 12mm*0.1mm*12m, 0.7g/cm (1/250/1000шт)</t>
+  </si>
+  <si>
+    <t>50.79 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314001</t>
+  </si>
+  <si>
+    <t>VT.PTFE.0.121020</t>
+  </si>
+  <si>
+    <t>Лента-ФУМ 12мм х 0,1мм х 20м VALTEC  (100шт)</t>
+  </si>
+  <si>
+    <t>101.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314002</t>
+  </si>
+  <si>
+    <t>VT.PTFE.0.191215</t>
+  </si>
+  <si>
+    <t>Лента-ФУМ 19мм х 0,12мм х 15м VALTEC  (70шт)</t>
+  </si>
+  <si>
+    <t>118.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>шт</t>
-[...136 lines deleted...]
-  <si>
     <t>VLC-1314003</t>
   </si>
   <si>
     <t>VT.PTFE.0.121010</t>
   </si>
   <si>
     <t>Лента-ФУМ 12мм х 0,1мм х 10м VALTEC  (100шт)</t>
   </si>
   <si>
     <t>50.00 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...4 lines deleted...]
-  <si>
     <t>ZGR-000204</t>
   </si>
   <si>
     <t>PT-1212 (Zegor)</t>
   </si>
   <si>
     <t>Фум лента для газа, длинна 12 метров, толщина 0,1 микрон, ширина 12 мм (1000шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>ZGR-000205</t>
   </si>
   <si>
     <t>PT-1215 (Zegor)</t>
   </si>
   <si>
     <t>Фум лента для воды, длинна 15 метров, толщина 0,1 микрон, ширина 12 мм (1000шт)</t>
   </si>
   <si>
     <t>ZGR-000206</t>
   </si>
   <si>
     <t>PT-2020 (Zegor)</t>
   </si>
   <si>
     <t>Фум лента для воды, длинна 20 метров, толщина 0,25 микрон, ширина 19 мм (250шт)</t>
   </si>
   <si>
     <t>УТ000001499</t>
   </si>
   <si>
     <t>-лента фум 10м*12мм*0,075мм (10/250шт)</t>
   </si>
   <si>
     <t>15.36 руб.</t>
   </si>
   <si>
     <t>УТ000001610</t>
   </si>
   <si>
     <t>-лента фум для газа 12мм(10/250шт)</t>
-  </si>
-[...1 lines deleted...]
-    <t>18.56 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1359,51 +1350,51 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*15.80</f>
+        <f>J5*18.56</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879528</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
@@ -1460,522 +1451,522 @@
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*54.32</f>
+        <f>J8*53.94</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822725</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*68.29</f>
+        <f>J9*67.81</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822726</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*90.02</f>
+        <f>J10*89.38</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>823085</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*32.59</f>
+        <f>J11*32.36</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827050</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*17.07</f>
+        <f>J12*16.95</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834145</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*22.30</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959682</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*50.79</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822720</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*101.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822721</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="G16" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*118.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822722</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*50.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879329</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="2" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>879330</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>879331</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>868606</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*15.36</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>870291</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*18.56</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>