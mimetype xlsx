--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,138 +69,156 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Уплотнители для резьбы</t>
   </si>
   <si>
     <t>Фум лента</t>
   </si>
   <si>
     <t>FRP-100587</t>
   </si>
   <si>
     <t>F809.12</t>
   </si>
   <si>
     <t>Лента ФУМ FRAP 12мм х 0.075мм х 8м (250/1000шт)</t>
   </si>
   <si>
     <t>15.80 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>MAS-110022</t>
   </si>
   <si>
     <t>-Лента ФУМ (малая) 12 мм х 0,075 мм х 10 м MP</t>
   </si>
   <si>
     <t>30.58 руб.</t>
   </si>
   <si>
     <t>MAS-110023</t>
   </si>
   <si>
     <t>-Лента ФУМ GAS 12 мм х 0,1 мм х 10 м MP</t>
   </si>
   <si>
     <t>34.50 руб.</t>
   </si>
   <si>
     <t>RAS-140003</t>
   </si>
   <si>
     <t>VR8098</t>
   </si>
   <si>
     <t>лента фум VR 16м*19мм*0,2мм (10/500шт)</t>
   </si>
   <si>
     <t>51.45 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>RAS-140004</t>
   </si>
   <si>
     <t>VR8095</t>
   </si>
   <si>
     <t>лента фум большая VR 35м*19мм*0,2мм (25/500шт)</t>
   </si>
   <si>
     <t>64.68 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>RAS-140005</t>
   </si>
   <si>
     <t>VR8096</t>
   </si>
   <si>
     <t>лента фум большая VR 16м*19мм*0,25мм Lux (10/500шт)</t>
   </si>
   <si>
     <t>85.26 руб.</t>
   </si>
   <si>
     <t>RAS-140006</t>
   </si>
   <si>
     <t>VR8097</t>
   </si>
   <si>
     <t>лента фум для газа и воды VR 12м*12мм*0,1мм (10/1000шт)</t>
   </si>
   <si>
     <t>30.87 руб.</t>
   </si>
   <si>
     <t>RAS-140020</t>
   </si>
   <si>
     <t>VR8099</t>
   </si>
   <si>
     <t>лента фум VIEIR 11м*12мм*0,075мм (10/500шт)</t>
   </si>
   <si>
     <t>16.17 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180419</t>
+  </si>
+  <si>
+    <t>PT-1210</t>
+  </si>
+  <si>
+    <t>Фум лента Solone 12mm*0.1mm*10m, 0.3g/cm (1/250/1000шт)</t>
+  </si>
+  <si>
+    <t>22.30 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180420</t>
+  </si>
+  <si>
+    <t>PT-1212</t>
+  </si>
+  <si>
+    <t>Фум лента Solone 12mm*0.1mm*12m, 0.7g/cm (1/250/1000шт)</t>
+  </si>
+  <si>
+    <t>50.79 руб.</t>
   </si>
   <si>
     <t>VLC-1314001</t>
   </si>
   <si>
     <t>VT.PTFE.0.121020</t>
   </si>
   <si>
     <t>Лента-ФУМ 12мм х 0,1мм х 20м VALTEC  (100шт)</t>
   </si>
   <si>
     <t>101.00 руб.</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
     <t>VLC-1314002</t>
   </si>
   <si>
     <t>VT.PTFE.0.191215</t>
   </si>
   <si>
     <t>Лента-ФУМ 19мм х 0,12мм х 15м VALTEC  (70шт)</t>
   </si>
@@ -382,51 +400,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7139_ce2c_11f0_a80d_047c1617b143_ab7d8ffc_d05b_11f0_a810_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110d27_50ef_11ee_a4b8_047c1617b143_444b1c12_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110d29_50ef_11ee_a4b8_047c1617b143_444b1c16_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9319_86a6_11e9_8101_003048fd731b_0291d94a_0d22_11ea_810d_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b931d_86a6_11e9_8101_003048fd731b_6b95d384_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9321_86a6_11e9_8101_003048fd731b_0291d94c_0d22_11ea_810d_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd95_a71a_11e9_8103_003048fd731b_d92286de_f1db_11ef_a6e1_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc803_7c9e_11ea_8111_003048fd731b_d92286e0_f1db_11ef_a6e1_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b930a_86a6_11e9_8101_003048fd731b_6949acf1_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b930d_86a6_11e9_8101_003048fd731b_6949acf2_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9310_86a6_11e9_8101_003048fd731b_6949acf3_f953_11e9_810b_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e993_3fea_11ee_a4a3_047c1617b143_14e1e0cb_f93d_11ef_a6ea_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e995_3fea_11ee_a4a3_047c1617b143_14e1e0cc_f93d_11ef_a6ea_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e997_3fea_11ee_a4a3_047c1617b143_14e1e0cd_f93d_11ef_a6ea_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82d89b_f39c_11ec_a2c5_00259070b487_0a6f3b02_310d_11f1_a89b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08518564_4acd_11ed_a349_00259070b484_0a6f3b04_310d_11f1_a89b_047c1617b14316.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7139_ce2c_11f0_a80d_047c1617b143_ab7d8ffc_d05b_11f0_a810_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110d27_50ef_11ee_a4b8_047c1617b143_444b1c12_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110d29_50ef_11ee_a4b8_047c1617b143_444b1c16_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9319_86a6_11e9_8101_003048fd731b_0291d94a_0d22_11ea_810d_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b931d_86a6_11e9_8101_003048fd731b_6b95d384_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9321_86a6_11e9_8101_003048fd731b_0291d94c_0d22_11ea_810d_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd95_a71a_11e9_8103_003048fd731b_d92286de_f1db_11ef_a6e1_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc803_7c9e_11ea_8111_003048fd731b_d92286e0_f1db_11ef_a6e1_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3182f_c362_11ea_8157_003048fd731b_9d1cd8c6_c39d_11ea_8157_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b930a_86a6_11e9_8101_003048fd731b_6949acf1_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b930d_86a6_11e9_8101_003048fd731b_6949acf2_f953_11e9_810b_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9310_86a6_11e9_8101_003048fd731b_6949acf3_f953_11e9_810b_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e993_3fea_11ee_a4a3_047c1617b143_14e1e0cb_f93d_11ef_a6ea_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e995_3fea_11ee_a4a3_047c1617b143_14e1e0cc_f93d_11ef_a6ea_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e997_3fea_11ee_a4a3_047c1617b143_14e1e0cd_f93d_11ef_a6ea_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82d89b_f39c_11ec_a2c5_00259070b487_0a6f3b02_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08518564_4acd_11ed_a349_00259070b484_0a6f3b04_310d_11f1_a89b_047c1617b14317.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -634,270 +652,300 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:ext cx="1143000" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1164,51 +1212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L20"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1216,51 +1264,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J20)</f>
+        <f>SUM(J2:J22)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1390,483 +1438,553 @@
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*34.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822724</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>29</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*51.45</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822725</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*64.68</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822726</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*85.26</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>823085</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="2" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*30.87</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827050</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*16.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>822720</v>
+        <v>834145</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="G13" s="2">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*101.00</f>
+        <f>J13*22.30</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>822721</v>
+        <v>959682</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*118.00</f>
+        <f>J14*50.79</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>822722</v>
+        <v>822720</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="2" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*50.00</f>
+        <f>J15*101.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>879329</v>
+        <v>822721</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="G16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*0.00</f>
+        <f>J16*118.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>879330</v>
+        <v>822722</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*0.00</f>
+        <f>J17*50.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>879331</v>
+        <v>879329</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>868606</v>
+        <v>879330</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="1"/>
+      <c r="D19" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E19" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*15.36</f>
+        <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>870291</v>
+        <v>879331</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D20" s="1"/>
+      <c r="D20" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="E20" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*18.56</f>
+        <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
+    </row>
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1">
+        <v>868606</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="1"/>
+      <c r="E21" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G21" s="2">
+        <v>0</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="2" t="str">
+        <f>J21*15.36</f>
+        <v>0</v>
+      </c>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1">
+        <v>870291</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K22" s="2" t="str">
+        <f>J22*18.56</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>