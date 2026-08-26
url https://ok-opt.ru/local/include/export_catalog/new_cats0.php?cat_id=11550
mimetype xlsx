--- v1 (2026-07-12)
+++ v2 (2026-08-26)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,198 +69,207 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Уплотнители для резьбы</t>
   </si>
   <si>
     <t>Фум лента</t>
   </si>
   <si>
     <t>FRP-100587</t>
   </si>
   <si>
     <t>F809.12</t>
   </si>
   <si>
     <t>Лента ФУМ FRAP 12мм х 0.075мм х 8м (250/1000шт)</t>
   </si>
   <si>
     <t>15.80 руб.</t>
   </si>
   <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>MAS-110022</t>
+  </si>
+  <si>
+    <t>-Лента ФУМ (малая) 12 мм х 0,075 мм х 10 м MP</t>
+  </si>
+  <si>
+    <t>30.58 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110023</t>
+  </si>
+  <si>
+    <t>-Лента ФУМ GAS 12 мм х 0,1 мм х 10 м MP</t>
+  </si>
+  <si>
+    <t>34.50 руб.</t>
+  </si>
+  <si>
+    <t>RAS-140003</t>
+  </si>
+  <si>
+    <t>VR8098</t>
+  </si>
+  <si>
+    <t>лента фум VR 16м*19мм*0,2мм (10/500шт)</t>
+  </si>
+  <si>
+    <t>54.32 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>RAS-140004</t>
+  </si>
+  <si>
+    <t>VR8095</t>
+  </si>
+  <si>
+    <t>лента фум большая VR 35м*19мм*0,2мм (25/500шт)</t>
+  </si>
+  <si>
+    <t>68.29 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...43 lines deleted...]
-  <si>
     <t>RAS-140005</t>
   </si>
   <si>
     <t>VR8096</t>
   </si>
   <si>
     <t>лента фум большая VR 16м*19мм*0,25мм Lux (10/500шт)</t>
   </si>
   <si>
-    <t>85.26 руб.</t>
+    <t>90.02 руб.</t>
   </si>
   <si>
     <t>RAS-140006</t>
   </si>
   <si>
     <t>VR8097</t>
   </si>
   <si>
     <t>лента фум для газа и воды VR 12м*12мм*0,1мм (10/1000шт)</t>
   </si>
   <si>
-    <t>30.87 руб.</t>
+    <t>32.59 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>RAS-140020</t>
   </si>
   <si>
     <t>VR8099</t>
   </si>
   <si>
     <t>лента фум VIEIR 11м*12мм*0,075мм (10/500шт)</t>
   </si>
   <si>
-    <t>16.17 руб.</t>
+    <t>17.07 руб.</t>
   </si>
   <si>
     <t>SMS-180419</t>
   </si>
   <si>
     <t>PT-1210</t>
   </si>
   <si>
     <t>Фум лента Solone 12mm*0.1mm*10m, 0.3g/cm (1/250/1000шт)</t>
   </si>
   <si>
     <t>22.30 руб.</t>
   </si>
   <si>
     <t>SMS-180420</t>
   </si>
   <si>
     <t>PT-1212</t>
   </si>
   <si>
     <t>Фум лента Solone 12mm*0.1mm*12m, 0.7g/cm (1/250/1000шт)</t>
   </si>
   <si>
     <t>50.79 руб.</t>
   </si>
   <si>
     <t>VLC-1314001</t>
   </si>
   <si>
     <t>VT.PTFE.0.121020</t>
   </si>
   <si>
     <t>Лента-ФУМ 12мм х 0,1мм х 20м VALTEC  (100шт)</t>
   </si>
   <si>
     <t>101.00 руб.</t>
   </si>
   <si>
+    <t>VLC-1314002</t>
+  </si>
+  <si>
+    <t>VT.PTFE.0.191215</t>
+  </si>
+  <si>
+    <t>Лента-ФУМ 19мм х 0,12мм х 15м VALTEC  (70шт)</t>
+  </si>
+  <si>
+    <t>118.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314003</t>
+  </si>
+  <si>
+    <t>VT.PTFE.0.121010</t>
+  </si>
+  <si>
+    <t>Лента-ФУМ 12мм х 0,1мм х 10м VALTEC  (100шт)</t>
+  </si>
+  <si>
+    <t>50.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>&gt;5000</t>
-  </si>
-[...25 lines deleted...]
-    <t>50.00 руб.</t>
   </si>
   <si>
     <t>ZGR-000204</t>
   </si>
   <si>
     <t>PT-1212 (Zegor)</t>
   </si>
   <si>
     <t>Фум лента для газа, длинна 12 метров, толщина 0,1 микрон, ширина 12 мм (1000шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>ZGR-000205</t>
   </si>
   <si>
     <t>PT-1215 (Zegor)</t>
   </si>
   <si>
     <t>Фум лента для воды, длинна 15 метров, толщина 0,1 микрон, ширина 12 мм (1000шт)</t>
   </si>
   <si>
     <t>ZGR-000206</t>
   </si>
@@ -1438,535 +1447,535 @@
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*34.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822724</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*51.45</f>
+        <f>J8*54.32</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822725</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*64.68</f>
+        <f>J9*68.29</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822726</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*85.26</f>
+        <f>J10*90.02</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>823085</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>42</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*30.87</f>
+        <f>J11*32.59</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827050</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*16.17</f>
+        <f>J12*17.07</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834145</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*22.30</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959682</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>55</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*50.79</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822720</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>29</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*101.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822721</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G16" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*118.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822722</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*50.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879329</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>879330</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>879331</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>868606</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*15.36</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>870291</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*18.56</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>