--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -133,228 +133,231 @@
   <si>
     <t>-Паста уплотнительная универсальная (вода, газ, 25г) MULTIPASTE</t>
   </si>
   <si>
     <t>73.44 руб.</t>
   </si>
   <si>
     <t>MAS-110021</t>
   </si>
   <si>
     <t>-Комплект паста уплотнительная универсальная (вода, газ, 25г) MULTIPASTE + лён Premium</t>
   </si>
   <si>
     <t>122.43 руб.</t>
   </si>
   <si>
     <t>RAS-110001</t>
   </si>
   <si>
     <t>Комплект №1 UNIPAK (паста 25 гр.+лен 13 гр.) (вода, пар) (РФ)</t>
   </si>
   <si>
     <t>199.65 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>RAS-110008</t>
   </si>
   <si>
     <t>Паста UNIPAK 25 г. (тюбик) (вода, пар) (10/500шт) (РФ)</t>
   </si>
   <si>
     <t>145.20 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>RAS-110009</t>
   </si>
   <si>
     <t>Паста UNIPAK 75гр. (вода, пар) (24шт) (РФ)</t>
   </si>
   <si>
     <t>304.92 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>RAS-110010</t>
   </si>
   <si>
     <t>Паста UNIPAK 250гр.(вода, пар) (24шт) (РФ)</t>
   </si>
   <si>
     <t>642.51 руб.</t>
   </si>
   <si>
+    <t>RAS-110014</t>
+  </si>
+  <si>
+    <t>Лен сантехнический (пакет 100 г)  UNIPAK (100шт) (РФ)</t>
+  </si>
+  <si>
+    <t>526.35 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110019</t>
+  </si>
+  <si>
+    <t>ZPRL.100</t>
+  </si>
+  <si>
+    <t>Лен сантехнический 100гр. (40шт)</t>
+  </si>
+  <si>
+    <t>185.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>RAS-110014</t>
-[...19 lines deleted...]
-  <si>
     <t>RAS-110020</t>
   </si>
   <si>
     <t>ZPRL.200</t>
   </si>
   <si>
     <t>Лен сантехнический 200гр. (35шт)</t>
   </si>
   <si>
     <t>599.00 руб.</t>
   </si>
   <si>
     <t>RAS-110021</t>
   </si>
   <si>
     <t>ZPRL.500</t>
   </si>
   <si>
     <t>Лен сантехнический 500гр.</t>
   </si>
   <si>
     <t>879.00 руб.</t>
   </si>
   <si>
+    <t>RAS-110047</t>
+  </si>
+  <si>
+    <t>TL75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Паста для упл. резьбовых соед. (вода, пар) тюбик 75 гр.  (1/24шт) </t>
+  </si>
+  <si>
+    <t>130.83 руб.</t>
+  </si>
+  <si>
+    <t>RAS-110051</t>
+  </si>
+  <si>
+    <t>TL250</t>
+  </si>
+  <si>
+    <t>Уплотнительная паста 250г  VIEIR (24шт)</t>
+  </si>
+  <si>
+    <t>257.25 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>RAS-130024</t>
+  </si>
+  <si>
+    <t>Паста для упл. резьбовых соед. AquaflaxNano (вода, пар) тюбик 30гр. (50шт)</t>
+  </si>
+  <si>
+    <t>154.68 руб.</t>
+  </si>
+  <si>
+    <t>VER-001559</t>
+  </si>
+  <si>
+    <t>VER11-100</t>
+  </si>
+  <si>
+    <t>Лен сантехнический 100г "VIEIR" (100/1шт)</t>
+  </si>
+  <si>
+    <t>267.54 руб.</t>
+  </si>
+  <si>
+    <t>VER-001560</t>
+  </si>
+  <si>
+    <t>TL2513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комплект монтажный VIEIR №1 (паста 25г. + лён 13г.) (1/500шт)  </t>
+  </si>
+  <si>
+    <t>111.72 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1314004</t>
+  </si>
+  <si>
+    <t>VT.M.K.01</t>
+  </si>
+  <si>
+    <t>Комплект монтажный VALTEC №1 (паста 20г + лен)   (200шт)</t>
+  </si>
+  <si>
+    <t>138.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-1314008</t>
+  </si>
+  <si>
+    <t>VT.FLAX.0.055</t>
+  </si>
+  <si>
+    <t>Нить сантехническая VALTEC льняная, для резьб. соед. (55м)   (24шт)</t>
+  </si>
+  <si>
+    <t>182.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>RAS-110047</t>
-[...82 lines deleted...]
-  <si>
     <t>VLC-1314009</t>
   </si>
   <si>
     <t>VT.FLAX.0.110</t>
   </si>
   <si>
     <t>Нить сантехническая VALTEC льняная, для резьб. соед. (110м)   (10шт)</t>
   </si>
   <si>
     <t>314.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-900477</t>
   </si>
   <si>
     <t>ZPIL.200</t>
   </si>
   <si>
     <t>Лен сантехнический импортный в пакете UNIFLAX 200гр.(М200КП) (30шт)</t>
   </si>
   <si>
     <t>535.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1834,607 +1837,607 @@
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*122.43</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822681</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G12" s="2">
-        <v>4</v>
+      <c r="G12" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*199.65</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822688</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*145.20</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822689</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*304.92</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822690</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*642.51</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822694</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*526.35</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822699</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="F17" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*185.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822700</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*599.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822701</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*879.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823977</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="F20" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="G20" s="2">
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*130.83</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>879930</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="G21" s="2" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*257.25</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>871459</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D22" s="1">
         <v>61001</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*154.68</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954089</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="F23" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="G23" s="2">
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*267.54</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885854</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="F24" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="2">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*111.72</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822678</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="F25" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="G25" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H25" s="2" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*138.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>822679</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="F26" s="2" t="s">
+      <c r="G26" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="G26" s="2" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H26" s="2">
+        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*182.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822680</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>55</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>98</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*314.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>869367</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*535.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">