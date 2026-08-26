--- v1 (2026-07-12)
+++ v2 (2026-08-26)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -154,195 +154,198 @@
   <si>
     <t>199.65 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>RAS-110008</t>
   </si>
   <si>
     <t>Паста UNIPAK 25 г. (тюбик) (вода, пар) (10/500шт) (РФ)</t>
   </si>
   <si>
     <t>145.20 руб.</t>
   </si>
   <si>
     <t>RAS-110009</t>
   </si>
   <si>
     <t>Паста UNIPAK 75гр. (вода, пар) (24шт) (РФ)</t>
   </si>
   <si>
     <t>304.92 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>RAS-110010</t>
   </si>
   <si>
     <t>Паста UNIPAK 250гр.(вода, пар) (24шт) (РФ)</t>
   </si>
   <si>
     <t>642.51 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>RAS-110014</t>
   </si>
   <si>
     <t>Лен сантехнический (пакет 100 г)  UNIPAK (100шт) (РФ)</t>
   </si>
   <si>
     <t>526.35 руб.</t>
   </si>
   <si>
     <t>RAS-110019</t>
   </si>
   <si>
     <t>ZPRL.100</t>
   </si>
   <si>
     <t>Лен сантехнический 100гр. (40шт)</t>
   </si>
   <si>
     <t>185.00 руб.</t>
   </si>
   <si>
+    <t>RAS-110020</t>
+  </si>
+  <si>
+    <t>ZPRL.200</t>
+  </si>
+  <si>
+    <t>Лен сантехнический 200гр. (35шт)</t>
+  </si>
+  <si>
+    <t>599.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>RAS-110020</t>
-[...10 lines deleted...]
-  <si>
     <t>RAS-110021</t>
   </si>
   <si>
     <t>ZPRL.500</t>
   </si>
   <si>
     <t>Лен сантехнический 500гр.</t>
   </si>
   <si>
     <t>879.00 руб.</t>
   </si>
   <si>
     <t>RAS-110047</t>
   </si>
   <si>
     <t>TL75</t>
   </si>
   <si>
     <t xml:space="preserve">Паста для упл. резьбовых соед. (вода, пар) тюбик 75 гр.  (1/24шт) </t>
   </si>
   <si>
-    <t>130.83 руб.</t>
+    <t>138.13 руб.</t>
   </si>
   <si>
     <t>RAS-110051</t>
   </si>
   <si>
     <t>TL250</t>
   </si>
   <si>
     <t>Уплотнительная паста 250г  VIEIR (24шт)</t>
   </si>
   <si>
-    <t>257.25 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>271.60 руб.</t>
   </si>
   <si>
     <t>RAS-130024</t>
   </si>
   <si>
     <t>Паста для упл. резьбовых соед. AquaflaxNano (вода, пар) тюбик 30гр. (50шт)</t>
   </si>
   <si>
     <t>154.68 руб.</t>
   </si>
   <si>
     <t>VER-001559</t>
   </si>
   <si>
     <t>VER11-100</t>
   </si>
   <si>
     <t>Лен сантехнический 100г "VIEIR" (100/1шт)</t>
   </si>
   <si>
-    <t>267.54 руб.</t>
+    <t>282.47 руб.</t>
   </si>
   <si>
     <t>VER-001560</t>
   </si>
   <si>
     <t>TL2513</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект монтажный VIEIR №1 (паста 25г. + лён 13г.) (1/500шт)  </t>
   </si>
   <si>
-    <t>111.72 руб.</t>
+    <t>117.95 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-1314004</t>
   </si>
   <si>
     <t>VT.M.K.01</t>
   </si>
   <si>
-    <t>Комплект монтажный VALTEC №1 (паста 20г + лен)   (200шт)</t>
+    <t>(ЧЗ) Комплект монтажный VALTEC №1 (паста 20г + лен)   (200шт)</t>
   </si>
   <si>
     <t>138.00 руб.</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
     <t>VLC-1314008</t>
   </si>
   <si>
     <t>VT.FLAX.0.055</t>
   </si>
   <si>
     <t>Нить сантехническая VALTEC льняная, для резьб. соед. (55м)   (24шт)</t>
   </si>
   <si>
     <t>182.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-1314009</t>
   </si>
   <si>
     <t>VT.FLAX.0.110</t>
   </si>
   <si>
     <t>Нить сантехническая VALTEC льняная, для резьб. соед. (110м)   (10шт)</t>
   </si>
   <si>
     <t>314.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-900477</t>
   </si>
   <si>
     <t>ZPIL.200</t>
   </si>
   <si>
     <t>Лен сантехнический импортный в пакете UNIFLAX 200гр.(М200КП) (30шт)</t>
   </si>
@@ -1904,537 +1907,537 @@
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*145.20</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822689</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*304.92</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822690</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*642.51</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822694</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*526.35</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822699</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*185.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822700</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*599.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822701</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D19" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G19" s="2">
+        <v>10</v>
+      </c>
+      <c r="H19" s="2" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*879.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823977</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>61</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*130.83</f>
+        <f>J20*138.13</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>879930</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*257.25</f>
+        <f>J21*271.60</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>871459</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D22" s="1">
         <v>61001</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*154.68</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954089</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>80</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*267.54</f>
+        <f>J23*282.47</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885854</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>84</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>85</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*111.72</f>
+        <f>J24*117.95</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822678</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*138.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>822679</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*182.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822680</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*314.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>869367</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*535.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>