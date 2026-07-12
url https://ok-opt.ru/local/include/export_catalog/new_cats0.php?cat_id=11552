--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -138,108 +138,111 @@
   <si>
     <t>2 251.31 руб.</t>
   </si>
   <si>
     <t>RAS-130006</t>
   </si>
   <si>
     <t>Нить для герметизации резьбы "Sprint" (25м) бокс, блистер (25шт)</t>
   </si>
   <si>
     <t>190.84 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>RAS-130007</t>
   </si>
   <si>
     <t>Нить для герметизации резьбы "Рекорд" (50 м) бокс, блистер (50шт)</t>
   </si>
   <si>
     <t>271.06 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>RAS-130010</t>
+  </si>
+  <si>
+    <t>VR8093</t>
+  </si>
+  <si>
+    <t>Универсальная уплотнительная нить VIEIR пластик бокс 2мм х 0.2мм х 80м х1.2g/cm³  (20/240шт)</t>
+  </si>
+  <si>
+    <t>236.67 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130011</t>
+  </si>
+  <si>
+    <t>VR8094</t>
+  </si>
+  <si>
+    <t>Универсальная уплотнительная нить VIEIR пластик бокс 2мм х 0.2мм х 150м х1.2g/cm³  (20/240шт)</t>
+  </si>
+  <si>
+    <t>426.30 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130020</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Sprint" (50м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>323.05 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130025</t>
+  </si>
+  <si>
+    <t>Нить универсальная для герметизации резьбы GAZMASTER" (вода, ГАЗ, пар) (25м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>198.58 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VER-000271</t>
+  </si>
+  <si>
+    <t>VTL20</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 20м. "VIEIR" (300/30шт)</t>
+  </si>
+  <si>
+    <t>144.06 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...55 lines deleted...]
-    <t>144.06 руб.</t>
   </si>
   <si>
     <t>VER-000273</t>
   </si>
   <si>
     <t>VTL80</t>
   </si>
   <si>
     <t>Универсальная нить для герметизации резьбовых соединений 80м. "VIEIR" (200/10шт)</t>
   </si>
   <si>
     <t>269.01 руб.</t>
   </si>
   <si>
     <t>VER-000274</t>
   </si>
   <si>
     <t>VTL160</t>
   </si>
   <si>
     <t>Универсальная нить для герметизации резьбовых соединений 160м. "VIEIR" (200/10шт)</t>
   </si>
   <si>
     <t>393.96 руб.</t>
   </si>
@@ -1643,118 +1646,118 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*198.58</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868490</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*144.06</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>868492</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*269.01</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>868493</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*393.96</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>