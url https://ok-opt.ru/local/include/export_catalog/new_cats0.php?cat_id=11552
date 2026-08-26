--- v1 (2026-07-12)
+++ v2 (2026-08-26)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -126,147 +126,144 @@
   <si>
     <t>Нить для герметизации резьбы "Tangit Уни-лок" (100 м)  (20шт)</t>
   </si>
   <si>
     <t>1 495.97 руб.</t>
   </si>
   <si>
     <t>RAS-130004</t>
   </si>
   <si>
     <t>Нить для герметизации резьбы "Tangit Уни-лок" (160 м)  (20шт)</t>
   </si>
   <si>
     <t>2 251.31 руб.</t>
   </si>
   <si>
     <t>RAS-130006</t>
   </si>
   <si>
     <t>Нить для герметизации резьбы "Sprint" (25м) бокс, блистер (25шт)</t>
   </si>
   <si>
     <t>190.84 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>RAS-130007</t>
   </si>
   <si>
     <t>Нить для герметизации резьбы "Рекорд" (50 м) бокс, блистер (50шт)</t>
   </si>
   <si>
     <t>271.06 руб.</t>
   </si>
   <si>
+    <t>RAS-130010</t>
+  </si>
+  <si>
+    <t>VR8093</t>
+  </si>
+  <si>
+    <t>Универсальная уплотнительная нить VIEIR пластик бокс 2мм х 0.2мм х 80м х1.2g/cm³  (20/240шт)</t>
+  </si>
+  <si>
+    <t>249.87 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130011</t>
+  </si>
+  <si>
+    <t>VR8094</t>
+  </si>
+  <si>
+    <t>Универсальная уплотнительная нить VIEIR пластик бокс 2мм х 0.2мм х 150м х1.2g/cm³  (20/240шт)</t>
+  </si>
+  <si>
+    <t>450.08 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130020</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Sprint" (50м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>323.05 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130025</t>
+  </si>
+  <si>
+    <t>Нить универсальная для герметизации резьбы GAZMASTER" (вода, ГАЗ, пар) (25м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>198.58 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VER-000271</t>
+  </si>
+  <si>
+    <t>VTL20</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 20м. "VIEIR" (300/30шт)</t>
+  </si>
+  <si>
+    <t>152.10 руб.</t>
+  </si>
+  <si>
+    <t>VER-000273</t>
+  </si>
+  <si>
+    <t>VTL80</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 80м. "VIEIR" (200/10шт)</t>
+  </si>
+  <si>
+    <t>284.02 руб.</t>
+  </si>
+  <si>
+    <t>VER-000274</t>
+  </si>
+  <si>
+    <t>VTL160</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 160м. "VIEIR" (200/10шт)</t>
+  </si>
+  <si>
+    <t>415.94 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...82 lines deleted...]
-    <t>393.96 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1401,51 +1398,51 @@
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1495.97</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822716</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2251.31</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822718</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1">
@@ -1470,309 +1467,309 @@
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*190.84</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822719</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="1">
         <v>61020</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>40</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*271.06</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827995</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*236.67</f>
+        <f>J13*249.87</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827996</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*426.30</f>
+        <f>J14*450.08</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>838137</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D15" s="1">
         <v>61011</v>
       </c>
       <c r="E15" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*323.05</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>871460</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D16" s="1">
         <v>61160</v>
       </c>
       <c r="E16" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="G16" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*198.58</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868490</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*144.06</f>
+        <f>J17*152.10</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>868492</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*269.01</f>
+        <f>J18*284.02</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>868493</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="F19" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*393.96</f>
+        <f>J19*415.94</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>