--- v2 (2026-08-26)
+++ v3 (2026-10-15)
@@ -126,144 +126,144 @@
   <si>
     <t>Нить для герметизации резьбы "Tangit Уни-лок" (100 м)  (20шт)</t>
   </si>
   <si>
     <t>1 495.97 руб.</t>
   </si>
   <si>
     <t>RAS-130004</t>
   </si>
   <si>
     <t>Нить для герметизации резьбы "Tangit Уни-лок" (160 м)  (20шт)</t>
   </si>
   <si>
     <t>2 251.31 руб.</t>
   </si>
   <si>
     <t>RAS-130006</t>
   </si>
   <si>
     <t>Нить для герметизации резьбы "Sprint" (25м) бокс, блистер (25шт)</t>
   </si>
   <si>
     <t>190.84 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>RAS-130007</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Рекорд" (50 м) бокс, блистер (50шт)</t>
+  </si>
+  <si>
+    <t>271.06 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130010</t>
+  </si>
+  <si>
+    <t>VR8093</t>
+  </si>
+  <si>
+    <t>Универсальная уплотнительная нить VIEIR пластик бокс 2мм х 0.2мм х 80м х1.2g/cm³  (20/240шт)</t>
+  </si>
+  <si>
+    <t>248.11 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130011</t>
+  </si>
+  <si>
+    <t>VR8094</t>
+  </si>
+  <si>
+    <t>Универсальная уплотнительная нить VIEIR пластик бокс 2мм х 0.2мм х 150м х1.2g/cm³  (20/240шт)</t>
+  </si>
+  <si>
+    <t>446.91 руб.</t>
+  </si>
+  <si>
+    <t>RAS-130020</t>
+  </si>
+  <si>
+    <t>Нить для герметизации резьбы "Sprint" (50м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>323.05 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>RAS-130025</t>
+  </si>
+  <si>
+    <t>Нить универсальная для герметизации резьбы GAZMASTER" (вода, ГАЗ, пар) (25м) бокс, блистер (25шт)</t>
+  </si>
+  <si>
+    <t>198.58 руб.</t>
+  </si>
+  <si>
+    <t>VER-000271</t>
+  </si>
+  <si>
+    <t>VTL20</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 20м. "VIEIR" (300/30шт)</t>
+  </si>
+  <si>
+    <t>151.02 руб.</t>
+  </si>
+  <si>
+    <t>VER-000273</t>
+  </si>
+  <si>
+    <t>VTL80</t>
+  </si>
+  <si>
+    <t>Универсальная нить для герметизации резьбовых соединений 80м. "VIEIR" (200/10шт)</t>
+  </si>
+  <si>
+    <t>282.01 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>RAS-130007</t>
-[...76 lines deleted...]
-  <si>
     <t>VER-000274</t>
   </si>
   <si>
     <t>VTL160</t>
   </si>
   <si>
     <t>Универсальная нить для герметизации резьбовых соединений 160м. "VIEIR" (200/10шт)</t>
   </si>
   <si>
-    <t>415.94 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>413.01 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1515,261 +1515,261 @@
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*249.87</f>
+        <f>J13*248.11</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827996</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*450.08</f>
+        <f>J14*446.91</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>838137</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1">
         <v>61011</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*323.05</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>871460</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D16" s="1">
         <v>61160</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G16" s="2" t="s">
         <v>54</v>
+      </c>
+      <c r="G16" s="2">
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*198.58</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868490</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*152.10</f>
+        <f>J17*151.02</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>868492</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*284.02</f>
+        <f>J18*282.01</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>868493</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="G19" s="2" t="s">
         <v>67</v>
+      </c>
+      <c r="G19" s="2">
+        <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*415.94</f>
+        <f>J19*413.01</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>