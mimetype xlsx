--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -66,77 +66,80 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Резинотехнические изделия</t>
   </si>
   <si>
     <t>Манжеты</t>
   </si>
   <si>
     <t>MAS-110001</t>
   </si>
   <si>
     <t>Манжета для канализации черная ТЭП 32х25 (1/50шт)</t>
   </si>
   <si>
     <t>21.12 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>MAS-110002</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 40х25 (1/50шт)</t>
+  </si>
+  <si>
+    <t>22.48 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>MAS-110003</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 40х32 (1/50шт)</t>
+  </si>
+  <si>
+    <t>20.92 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...22 lines deleted...]
-  <si>
     <t>MAS-110004</t>
   </si>
   <si>
     <t>Манжета для канализации черная ТЭП 50х25 (1/300шт)</t>
   </si>
   <si>
     <t>29.90 руб.</t>
   </si>
   <si>
     <t>MAS-110005</t>
   </si>
   <si>
     <t>Манжета для канализации черная ТЭП 50х32 (1/100шт)</t>
   </si>
   <si>
     <t>25.28 руб.</t>
   </si>
   <si>
     <t>MAS-110006</t>
   </si>
   <si>
     <t>Манжета для канализации черная ТЭП 50х40 (1/100шт) удлиненная</t>
   </si>
   <si>
     <t>22.07 руб.</t>
@@ -166,53 +169,50 @@
     <t>MAS-110035</t>
   </si>
   <si>
     <t>Манжета дренажная универсальная серая ТЭП диаметры 5-10/ 6-12/13-18(1/20шт)</t>
   </si>
   <si>
     <t>135.12 руб.</t>
   </si>
   <si>
     <t>RAS-220001</t>
   </si>
   <si>
     <t>манжета 32*25 (100шт)</t>
   </si>
   <si>
     <t>22.95 руб.</t>
   </si>
   <si>
     <t>RAS-220002</t>
   </si>
   <si>
     <t>манжета 40*32 (200шт)</t>
   </si>
   <si>
     <t>15.64 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>RAS-220003</t>
   </si>
   <si>
     <t>манжета 50*40 (500шт)</t>
   </si>
   <si>
     <t>21.93 руб.</t>
   </si>
   <si>
     <t>RAS-220004</t>
   </si>
   <si>
     <t>манжета 50*32 (200шт)</t>
   </si>
   <si>
     <t>24.14 руб.</t>
   </si>
   <si>
     <t>RAS-220005</t>
   </si>
   <si>
     <t>манжета 40*25 (200шт)</t>
   </si>
@@ -1360,315 +1360,315 @@
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*22.48</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879509</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*20.92</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879510</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*29.90</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879511</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*25.28</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879512</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*22.07</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879513</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*55.59</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879514</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*72.40</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879541</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*135.12</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822733</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*22.95</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822734</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*15.64</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822735</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1"/>
@@ -1723,51 +1723,51 @@
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*24.14</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822737</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*24.48</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822740</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1"/>
@@ -1822,51 +1822,51 @@
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*17.34</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822746</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*31.11</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>