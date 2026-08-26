--- v1 (2026-07-12)
+++ v2 (2026-08-26)
@@ -16,230 +16,233 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Резинотехнические изделия</t>
   </si>
   <si>
     <t>Манжеты</t>
   </si>
   <si>
     <t>MAS-110001</t>
   </si>
   <si>
     <t>Манжета для канализации черная ТЭП 32х25 (1/50шт)</t>
   </si>
   <si>
     <t>21.12 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>MAS-110002</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 40х25 (1/50шт)</t>
+  </si>
+  <si>
+    <t>22.48 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>MAS-110003</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 40х32 (1/50шт)</t>
+  </si>
+  <si>
+    <t>20.92 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110004</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 50х25 (1/300шт)</t>
+  </si>
+  <si>
+    <t>29.90 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>MAS-110005</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 50х32 (1/100шт)</t>
+  </si>
+  <si>
+    <t>25.28 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110006</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 50х40 (1/100шт) удлиненная</t>
+  </si>
+  <si>
+    <t>22.07 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110007</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 73х50 (1/40шт)</t>
+  </si>
+  <si>
+    <t>55.59 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110008</t>
+  </si>
+  <si>
+    <t>Манжета для канализации черная ТЭП 124х110 (1/50шт)</t>
+  </si>
+  <si>
+    <t>72.40 руб.</t>
+  </si>
+  <si>
+    <t>MAS-110035</t>
+  </si>
+  <si>
+    <t>Манжета дренажная универсальная серая ТЭП диаметры 5-10/ 6-12/13-18(1/20шт)</t>
+  </si>
+  <si>
+    <t>135.12 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220001</t>
+  </si>
+  <si>
+    <t>манжета 32*25 (100шт)</t>
+  </si>
+  <si>
+    <t>22.95 руб.</t>
+  </si>
+  <si>
+    <t>RAS-220002</t>
+  </si>
+  <si>
+    <t>манжета 40*32 (200шт)</t>
+  </si>
+  <si>
+    <t>15.64 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...100 lines deleted...]
-  <si>
     <t>RAS-220003</t>
   </si>
   <si>
     <t>манжета 50*40 (500шт)</t>
   </si>
   <si>
     <t>21.93 руб.</t>
   </si>
   <si>
     <t>RAS-220004</t>
   </si>
   <si>
     <t>манжета 50*32 (200шт)</t>
   </si>
   <si>
     <t>24.14 руб.</t>
   </si>
   <si>
     <t>RAS-220005</t>
   </si>
   <si>
     <t>манжета 40*25 (200шт)</t>
   </si>
   <si>
     <t>24.48 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>RAS-220008</t>
   </si>
   <si>
     <t>манжета 73*40 (100шт)</t>
   </si>
   <si>
     <t>58.82 руб.</t>
   </si>
   <si>
     <t>RAS-220013</t>
   </si>
   <si>
     <t>манжета к полочке для унитаза - конусный (300шт)</t>
   </si>
   <si>
     <t>17.34 руб.</t>
   </si>
   <si>
     <t>RAS-220014</t>
   </si>
   <si>
     <t>манжета к полочке для унитаза - ступенчатый (100шт)</t>
   </si>
@@ -1360,513 +1363,513 @@
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*22.48</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879509</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*20.92</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879510</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*29.90</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879511</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*25.28</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879512</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*22.07</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879513</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*55.59</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879514</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*72.40</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879541</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*135.12</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822733</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*22.95</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822734</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*15.64</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822735</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*21.93</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822736</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*24.14</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822737</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*24.48</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822740</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*58.82</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822745</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*17.34</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822746</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*31.11</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>