--- v2 (2026-08-26)
+++ v3 (2026-10-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -348,105 +348,102 @@
   <si>
     <t>прокладка фторопластовая 3/4" (100шт)</t>
   </si>
   <si>
     <t>17.17 руб.</t>
   </si>
   <si>
     <t>RAS-230031</t>
   </si>
   <si>
     <t>кольцо резиновое для гибкой подводки 6мм</t>
   </si>
   <si>
     <t>VLC-1314005</t>
   </si>
   <si>
     <t>VT.KIT.1.1640</t>
   </si>
   <si>
     <t>Набор колец EPDM, для обжимных и пресс-фитингов VALTEC, Дн 16-40 (ремонтный комплект)  (900шт)</t>
   </si>
   <si>
     <t>132.00 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-1314006</t>
   </si>
   <si>
     <t>VT.KIT.2.0409</t>
   </si>
   <si>
     <t>Набор колец EPDM,  для арматуры и резьбовых фитингов VALTEC, Ду 1/2"-2" (ремонтный комплект)  (300шт</t>
   </si>
   <si>
     <t>165.00 руб.</t>
   </si>
   <si>
     <t>VLC-1314007</t>
   </si>
   <si>
     <t>VT.KIT.3.0</t>
   </si>
   <si>
     <t>Набор №3 Кольца уплотнительные из EPDM, ремонтный комплект для радиаторной арматуры, латунных фильтр</t>
   </si>
   <si>
     <t>208.00 руб.</t>
   </si>
   <si>
     <t>VLC-900650</t>
   </si>
   <si>
     <t>VT.KIT.7.0</t>
   </si>
   <si>
     <t>Ремонтный комплект №7. Набор прокладок для резьбовых фитингов и арматуры с накидной гайкой.</t>
   </si>
   <si>
     <t>48.00 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900651</t>
   </si>
   <si>
     <t>VT.KIT.8.0</t>
   </si>
   <si>
     <t>Ремонтный комплект №8. Набор уплотнительных колец для разъемных фитингов и арматуры Ду 1/2* и 3/4*</t>
   </si>
   <si>
     <t>87.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-999121</t>
   </si>
   <si>
     <t>VT.KIT.4.0405</t>
   </si>
   <si>
     <t>Набор колец EPDM,  для редукторов VALTEC, Ду 1/2"-3/4" (ремонтный комплект)</t>
   </si>
   <si>
     <t>118.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -2476,51 +2473,51 @@
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*100.10</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>879540</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*100.10</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822750</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="1"/>
@@ -3271,52 +3268,52 @@
         <v>52</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*132.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>822748</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="G39" s="2" t="s">
-        <v>24</v>
+      <c r="G39" s="2">
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>52</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*165.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>822749</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -3342,124 +3339,124 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*208.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>889980</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>52</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*48.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>889981</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="G42" s="2" t="s">
-        <v>128</v>
+      <c r="G42" s="2">
+        <v>3</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>52</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*87.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>837257</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>52</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*118.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">