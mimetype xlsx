--- v0 (2026-03-13)
+++ v1 (2026-05-11)
@@ -16,416 +16,473 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Фитинги коллекторные евроконус</t>
   </si>
   <si>
+    <t>VER-001792</t>
+  </si>
+  <si>
+    <t>VR111-15</t>
+  </si>
+  <si>
+    <t>Фитинг подключения L и T-образной трубки 15x1/2"M (300/10шт)</t>
+  </si>
+  <si>
+    <t>164.64 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>Евроконуса коллекторные VALTEC</t>
   </si>
   <si>
     <t>VLC-811001</t>
   </si>
   <si>
     <t>VT.4410.NE.16</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 16(2,0)   (40 /320шт)</t>
   </si>
   <si>
-    <t>315.00 руб.</t>
+    <t>327.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-811002</t>
+  </si>
+  <si>
+    <t>VT.4410.NVE.16</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 16(2,0) (10 /180шт)</t>
+  </si>
+  <si>
+    <t>216.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-811003</t>
+  </si>
+  <si>
+    <t>VT.4410.NE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 20(2,0)   (40 /320шт)</t>
+  </si>
+  <si>
+    <t>384.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>шт</t>
-[...31 lines deleted...]
-  <si>
     <t>VLC-811004</t>
   </si>
   <si>
     <t>VT.4410.NVE.20</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 20(2,0)     (10 /120шт)</t>
   </si>
   <si>
-    <t>218.00 руб.</t>
+    <t>238.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-811005</t>
   </si>
   <si>
     <t>VT.4420.NE.16</t>
   </si>
   <si>
     <t>Евроконус для м/п трубы 16(2,0)   (40 /320шт)</t>
   </si>
   <si>
-    <t>340.00 руб.</t>
+    <t>353.00 руб.</t>
   </si>
   <si>
     <t>VLC-811006</t>
   </si>
   <si>
     <t>VT.4420.NVE.16</t>
   </si>
   <si>
     <t>Евроконус для м/п трубы 16(2,0) (10 /180шт)</t>
   </si>
   <si>
-    <t>194.00 руб.</t>
+    <t>211.00 руб.</t>
   </si>
   <si>
     <t>VLC-811007</t>
   </si>
   <si>
     <t>VT.4420.NE.20</t>
   </si>
   <si>
     <t>Евроконус для м/п трубы 20(2,0)   (40 /320шт)</t>
   </si>
   <si>
-    <t>364.00 руб.</t>
+    <t>378.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-811008</t>
   </si>
   <si>
     <t>VT.4420.NVE.20</t>
   </si>
   <si>
     <t>Евроконус для м/п трубы 20(2,0)    (10 /120шт)</t>
   </si>
   <si>
-    <t>237.00 руб.</t>
+    <t>259.00 руб.</t>
   </si>
   <si>
     <t>VLC-811009</t>
   </si>
   <si>
     <t>VT.4430.NE.15</t>
   </si>
   <si>
     <t>Евроконус для медной трубы 15  (40 /320шт)</t>
   </si>
   <si>
-    <t>289.00 руб.</t>
+    <t>301.00 руб.</t>
   </si>
   <si>
     <t>VLC-811010</t>
   </si>
   <si>
     <t>VT.4430.NVE.15</t>
   </si>
   <si>
     <t>Евроконус для медной трубы 15  (10 /180шт)</t>
   </si>
   <si>
-    <t>163.00 руб.</t>
+    <t>178.00 руб.</t>
   </si>
   <si>
     <t>VLC-811067</t>
   </si>
   <si>
     <t>VT.4410.NE.1622</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 16(2,2)</t>
   </si>
   <si>
     <t>VLC-811068</t>
   </si>
   <si>
     <t>VT.4410.NVE.1622</t>
   </si>
   <si>
+    <t>226.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-811069</t>
   </si>
   <si>
     <t>VT.4410.NE.2028</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 20(2,8)</t>
   </si>
   <si>
-    <t>356.00 руб.</t>
+    <t>370.00 руб.</t>
   </si>
   <si>
     <t>VLC-900542</t>
   </si>
   <si>
     <t>VT.4410.NVE.2028</t>
   </si>
   <si>
-    <t>250.00 руб.</t>
+    <t>261.00 руб.</t>
   </si>
   <si>
     <t>Евроконуса коллекторные VIEIR</t>
   </si>
   <si>
     <t>PPA-220072</t>
   </si>
   <si>
     <t>VR110-15</t>
   </si>
   <si>
     <t>Евроконус  обжимной для трубы 15мм х 3/4" (200/2шт)</t>
   </si>
   <si>
-    <t>157.68 руб.</t>
+    <t>155.82 руб.</t>
   </si>
   <si>
     <t>STP-110001</t>
   </si>
   <si>
     <t>VR110-16</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-16*2,0 (5/200шт)</t>
   </si>
   <si>
-    <t>136.85 руб.</t>
+    <t>135.24 руб.</t>
   </si>
   <si>
     <t>STP-110002</t>
   </si>
   <si>
     <t>VR110-20</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-20*2,0 (5/200шт)</t>
   </si>
   <si>
-    <t>150.24 руб.</t>
+    <t>148.47 руб.</t>
   </si>
   <si>
     <t>STP-110004</t>
   </si>
   <si>
     <t>VR111-16A</t>
   </si>
   <si>
     <t>Конус ХРОМ для коллектора 1/2 -16*2.0  ViEiR (10/500шт)</t>
   </si>
   <si>
-    <t>127.93 руб.</t>
+    <t>126.42 руб.</t>
   </si>
   <si>
     <t>STP-110005</t>
   </si>
   <si>
     <t>VR111-16B</t>
   </si>
   <si>
     <t>Конус для коллектора 1/2 -16*2.2  ViEiR (5/400шт)</t>
   </si>
   <si>
-    <t>113.05 руб.</t>
+    <t>111.72 руб.</t>
   </si>
   <si>
     <t>STP-110006</t>
   </si>
   <si>
     <t>VR1622</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4 x16*2.2 пластиковое кольцо ViEiR (5/200шт)</t>
   </si>
   <si>
-    <t>182.96 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>180.81 руб.</t>
   </si>
   <si>
     <t>STP-110007</t>
   </si>
   <si>
     <t>VR16226</t>
   </si>
   <si>
     <t>Евроконус для REHAU STABIL  3/4 x16,2*2.6  ViEiR (5/200шт)</t>
   </si>
   <si>
     <t>STP-110008</t>
   </si>
   <si>
     <t>VR1622C</t>
   </si>
   <si>
     <t>Евроконус ХРОМ 3/4 x16*2.2  ViEiR (200шт)</t>
   </si>
   <si>
-    <t>168.09 руб.</t>
+    <t>166.11 руб.</t>
   </si>
   <si>
     <t>STP-110009</t>
   </si>
   <si>
     <t>VR108-16</t>
   </si>
   <si>
     <t>Соединитель ЕВРОКОНУС коллекторный для м./п. трубы ПРЕСС 16(2,0) x 3/4 (евроконус) MULTIFIT VIEIR</t>
   </si>
   <si>
-    <t>185.94 руб.</t>
+    <t>183.75 руб.</t>
+  </si>
+  <si>
+    <t>VER-001392</t>
+  </si>
+  <si>
+    <t>VR107/3-20</t>
+  </si>
+  <si>
+    <t>Соединение MULTI-FIT 1/2"x20(2.0) (120шт)</t>
+  </si>
+  <si>
+    <t>VER-001393</t>
+  </si>
+  <si>
+    <t>VR94/4-16</t>
+  </si>
+  <si>
+    <t>Евроконус для пластиковых труб 3/4"x16(2.0) (200/5шт)</t>
+  </si>
+  <si>
+    <t>167.58 руб.</t>
+  </si>
+  <si>
+    <t>VER-001394</t>
+  </si>
+  <si>
+    <t>VR95/4-20</t>
+  </si>
+  <si>
+    <t>Евроконус для пластиковых труб 3/4"x20(2.0) (200/5шт)</t>
+  </si>
+  <si>
+    <t>151.41 руб.</t>
+  </si>
+  <si>
+    <t>VER-001395</t>
+  </si>
+  <si>
+    <t>VR96/4-20</t>
+  </si>
+  <si>
+    <t>Евроконус для пластиковых труб 3/4"x20(2.8)(200/5шт)</t>
+  </si>
+  <si>
+    <t>144.06 руб.</t>
   </si>
   <si>
     <t>Евроконуса коллекторные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000085</t>
   </si>
   <si>
     <t>QS-4601</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-16*2,0 универсальный для пластик и металлопласт труб ZEGOR (50/300шт)</t>
   </si>
   <si>
-    <t>137.09 руб.</t>
+    <t>122.68 руб.</t>
   </si>
   <si>
     <t>ZGR-000194</t>
   </si>
   <si>
     <t>QS-4602</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-20*2,0 универсальный для пластик и металлопласт труб ZEGOR (50/300шт)</t>
   </si>
   <si>
-    <t>167.43 руб.</t>
+    <t>128.69 руб.</t>
   </si>
   <si>
     <t>ZGR-000195</t>
   </si>
   <si>
     <t>QS-4603</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-16*2,2 универсальный для пластик и металлопласт труб ZEGOR (50/300шт)</t>
   </si>
   <si>
-    <t>148.24 руб.</t>
+    <t>140.57 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -517,66 +574,66 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdf9_86a5_11e9_8101_003048fd731b_634a4259_f953_11e9_810b_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdfd_86a5_11e9_8101_003048fd731b_634a425a_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be01_86a5_11e9_8101_003048fd731b_634a425b_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be05_86a5_11e9_8101_003048fd731b_634a425c_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be09_86a5_11e9_8101_003048fd731b_634a425d_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be0d_86a5_11e9_8101_003048fd731b_634a425e_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be11_86a5_11e9_8101_003048fd731b_634a425f_f953_11e9_810b_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be15_86a5_11e9_8101_003048fd731b_634a4260_f953_11e9_810b_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be19_86a5_11e9_8101_003048fd731b_634a4261_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be1d_86a5_11e9_8101_003048fd731b_634a4262_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac4b_ffbc_11e9_810b_003048fd731b_e24a3645_518a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da41_77ea_11ea_8111_003048fd731b_7d28a33f_7d94_11ea_8111_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da43_77ea_11ea_8111_003048fd731b_7d28a340_7d94_11ea_8111_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b9_c7a6_11ed_a3fe_047c1617b143_7e5777a6_c05c_11ee_a549_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52edf_7c9e_11ea_8111_003048fd731b_cbd0a39f_27ac_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be22_86a5_11e9_8101_003048fd731b_4829b01a_0627_11ea_810d_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be24_86a5_11e9_8101_003048fd731b_4829b01b_0627_11ea_810d_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3104_5f91_11eb_822d_003048fd731b_cbd0a39e_27ac_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3106_5f91_11eb_822d_003048fd731b_cbd0a39d_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3108_5f91_11eb_822d_003048fd731b_cbd0a39c_27ac_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310a_5f91_11eb_822d_003048fd731b_cbd0a3a1_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310c_5f91_11eb_822d_003048fd731b_cbd0a3a2_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3102_5f91_11eb_822d_003048fd731b_cbd0a3a0_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8fa4_ceda_11eb_82cb_003048fd731b_7e5777af_c05c_11ee_a549_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408a9_9114_11ed_a3b7_047c1617b143_7e5777ad_c05c_11ee_a549_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408ab_9114_11ed_a3b7_047c1617b143_7e5777ae_c05c_11ee_a549_047c1617b14326.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69386_04fa_11f1_a85e_047c1617b143_2ed1408f_0c97_11f1_a86a_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdf9_86a5_11e9_8101_003048fd731b_634a4259_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdfd_86a5_11e9_8101_003048fd731b_634a425a_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be01_86a5_11e9_8101_003048fd731b_634a425b_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be05_86a5_11e9_8101_003048fd731b_634a425c_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be09_86a5_11e9_8101_003048fd731b_634a425d_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be0d_86a5_11e9_8101_003048fd731b_634a425e_f953_11e9_810b_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be11_86a5_11e9_8101_003048fd731b_634a425f_f953_11e9_810b_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be15_86a5_11e9_8101_003048fd731b_634a4260_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be19_86a5_11e9_8101_003048fd731b_634a4261_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be1d_86a5_11e9_8101_003048fd731b_634a4262_f953_11e9_810b_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac4b_ffbc_11e9_810b_003048fd731b_e24a3645_518a_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da41_77ea_11ea_8111_003048fd731b_7d28a33f_7d94_11ea_8111_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da43_77ea_11ea_8111_003048fd731b_7d28a340_7d94_11ea_8111_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b9_c7a6_11ed_a3fe_047c1617b143_7e5777a6_c05c_11ee_a549_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52edf_7c9e_11ea_8111_003048fd731b_cbd0a39f_27ac_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be22_86a5_11e9_8101_003048fd731b_4829b01a_0627_11ea_810d_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be24_86a5_11e9_8101_003048fd731b_4829b01b_0627_11ea_810d_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3104_5f91_11eb_822d_003048fd731b_cbd0a39e_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3106_5f91_11eb_822d_003048fd731b_cbd0a39d_27ac_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3108_5f91_11eb_822d_003048fd731b_cbd0a39c_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310a_5f91_11eb_822d_003048fd731b_cbd0a3a1_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310c_5f91_11eb_822d_003048fd731b_cbd0a3a2_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3102_5f91_11eb_822d_003048fd731b_cbd0a3a0_27ac_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2c_eeb6_11ef_a6dd_047c1617b143_781c6448_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2e_eeb6_11ef_a6dd_047c1617b143_7e424fa6_5a46_11f0_a775_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be30_eeb6_11ef_a6dd_047c1617b143_7e424fa7_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be32_eeb6_11ef_a6dd_047c1617b143_7e424fa8_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8fa4_ceda_11eb_82cb_003048fd731b_7e5777af_c05c_11ee_a549_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408a9_9114_11ed_a3b7_047c1617b143_7e5777ad_c05c_11ee_a549_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408ab_9114_11ed_a3b7_047c1617b143_7e5777ae_c05c_11ee_a549_047c1617b14331.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -946,57 +1003,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1216,123 +1273,273 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="24" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="25" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="27" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1599,51 +1806,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1651,1057 +1858,1232 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J32)</f>
+        <f>SUM(J2:J37)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
-    <row r="4" spans="1:12" outlineLevel="2">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1">
+        <v>955844</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="8"/>
-[...8 lines deleted...]
-      <c r="K4" s="8"/>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="2">
+        <v>0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="2" t="str">
+        <f>J4*164.64</f>
+        <v>0</v>
+      </c>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...25 lines deleted...]
-      <c r="J5" s="3" t="s">
+    <row r="5" spans="1:12" outlineLevel="2">
+      <c r="A5" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="K5" s="2" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>819263</v>
+        <v>819262</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*207.00</f>
+        <f>J6*327.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>819264</v>
+        <v>819263</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="2">
-[...2 lines deleted...]
-      <c r="H7" s="2" t="s">
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I7" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="2" t="str">
-        <f>J7*369.00</f>
+        <f>J7*216.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>819265</v>
+        <v>819264</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="H8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*218.00</f>
+        <f>J8*384.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>819266</v>
+        <v>819265</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G9" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*340.00</f>
+        <f>J9*238.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>819267</v>
+        <v>819266</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>23</v>
+      <c r="G10" s="2">
+        <v>9</v>
       </c>
       <c r="H10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K10" s="2" t="str">
-        <f>J10*194.00</f>
+        <f>J10*353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>819268</v>
+        <v>819267</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*364.00</f>
+        <f>J11*211.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>819269</v>
+        <v>819268</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="2" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*237.00</f>
+        <f>J12*378.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>819270</v>
+        <v>819269</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H13" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I13" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K13" s="2" t="str">
-        <f>J13*289.00</f>
+        <f>J13*259.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>819271</v>
+        <v>819270</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="G14" s="2" t="s">
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="H14" s="2" t="s">
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I14" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K14" s="2" t="str">
-        <f>J14*163.00</f>
+        <f>J14*301.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>824500</v>
+        <v>819271</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*315.00</f>
+        <f>J15*178.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>825462</v>
+        <v>824500</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="2" t="s">
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I16" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K16" s="2" t="str">
-        <f>J16*207.00</f>
+        <f>J16*327.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>825463</v>
+        <v>825462</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>69</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*356.00</f>
+        <f>J17*226.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
+        <v>825463</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" s="2">
+        <v>7</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="2" t="str">
+        <f>J18*370.00</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="5"/>
+    </row>
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
         <v>877717</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...30 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="C19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="8"/>
-[...8 lines deleted...]
-      <c r="K19" s="8"/>
+      <c r="F19" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="2" t="str">
+        <f>J19*261.00</f>
+        <v>0</v>
+      </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="20" spans="1:12" outlineLevel="2">
+      <c r="A20" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>819272</v>
+        <v>826747</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*136.85</f>
+        <f>J21*155.82</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>819273</v>
+        <v>819272</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*150.24</f>
+        <f>J22*135.24</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>834442</v>
+        <v>819273</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*127.93</f>
+        <f>J23*148.47</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>834443</v>
+        <v>834442</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*113.05</f>
+        <f>J24*126.42</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>836375</v>
+        <v>834443</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*182.96</f>
+        <f>J25*111.72</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>836376</v>
+        <v>836375</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>101</v>
+      </c>
+      <c r="G26" s="2">
+        <v>9</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*182.96</f>
+        <f>J26*180.81</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>836377</v>
+        <v>836376</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G27" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*168.09</f>
+        <f>J27*180.81</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>834441</v>
+        <v>836377</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*185.94</f>
+        <f>J28*166.11</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" outlineLevel="2">
-      <c r="A29" s="8" t="s">
+    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>834441</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B29" s="8"/>
-[...8 lines deleted...]
-      <c r="K29" s="8"/>
+      <c r="D29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*183.75</f>
+        <v>0</v>
+      </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>835187</v>
+        <v>955715</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*137.09</f>
+        <f>J30*164.64</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>873434</v>
+        <v>955716</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>119</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*167.43</f>
+        <f>J31*167.58</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
+        <v>955717</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*151.41</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>955718</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*144.06</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="2">
+      <c r="A34" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>835187</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*122.68</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>873434</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*128.69</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
         <v>873435</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G32" s="2">
+      <c r="C37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G37" s="2">
         <v>2</v>
       </c>
-      <c r="H32" s="2">
-[...12 lines deleted...]
-      <c r="L32" s="5"/>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*140.57</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="A4:K4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A29:K29"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A20:K20"/>
+    <mergeCell ref="A34:K34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>