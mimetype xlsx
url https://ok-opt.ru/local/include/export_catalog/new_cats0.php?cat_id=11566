--- v1 (2026-05-11)
+++ v2 (2026-07-14)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -105,129 +105,132 @@
   <si>
     <t>Евроконус для пласт. трубы 16(2,0)   (40 /320шт)</t>
   </si>
   <si>
     <t>327.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-811002</t>
   </si>
   <si>
     <t>VT.4410.NVE.16</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 16(2,0) (10 /180шт)</t>
   </si>
   <si>
     <t>216.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
     <t>VLC-811003</t>
   </si>
   <si>
     <t>VT.4410.NE.20</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 20(2,0)   (40 /320шт)</t>
   </si>
   <si>
     <t>384.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-811004</t>
   </si>
   <si>
     <t>VT.4410.NVE.20</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 20(2,0)     (10 /120шт)</t>
   </si>
   <si>
     <t>238.00 руб.</t>
   </si>
   <si>
+    <t>VLC-811005</t>
+  </si>
+  <si>
+    <t>VT.4420.NE.16</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 16(2,0)   (40 /320шт)</t>
+  </si>
+  <si>
+    <t>353.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811006</t>
+  </si>
+  <si>
+    <t>VT.4420.NVE.16</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 16(2,0) (10 /180шт)</t>
+  </si>
+  <si>
+    <t>211.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811007</t>
+  </si>
+  <si>
+    <t>VT.4420.NE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 20(2,0)   (40 /320шт)</t>
+  </si>
+  <si>
+    <t>378.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-811008</t>
+  </si>
+  <si>
+    <t>VT.4420.NVE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 20(2,0)    (10 /120шт)</t>
+  </si>
+  <si>
+    <t>259.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...49 lines deleted...]
-    <t>259.00 руб.</t>
   </si>
   <si>
     <t>VLC-811009</t>
   </si>
   <si>
     <t>VT.4430.NE.15</t>
   </si>
   <si>
     <t>Евроконус для медной трубы 15  (40 /320шт)</t>
   </si>
   <si>
     <t>301.00 руб.</t>
   </si>
   <si>
     <t>VLC-811010</t>
   </si>
   <si>
     <t>VT.4430.NVE.15</t>
   </si>
   <si>
     <t>Евроконус для медной трубы 15  (10 /180шт)</t>
   </si>
   <si>
     <t>178.00 руб.</t>
   </si>
@@ -574,51 +577,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69386_04fa_11f1_a85e_047c1617b143_2ed1408f_0c97_11f1_a86a_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdf9_86a5_11e9_8101_003048fd731b_634a4259_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdfd_86a5_11e9_8101_003048fd731b_634a425a_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be01_86a5_11e9_8101_003048fd731b_634a425b_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be05_86a5_11e9_8101_003048fd731b_634a425c_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be09_86a5_11e9_8101_003048fd731b_634a425d_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be0d_86a5_11e9_8101_003048fd731b_634a425e_f953_11e9_810b_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be11_86a5_11e9_8101_003048fd731b_634a425f_f953_11e9_810b_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be15_86a5_11e9_8101_003048fd731b_634a4260_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be19_86a5_11e9_8101_003048fd731b_634a4261_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be1d_86a5_11e9_8101_003048fd731b_634a4262_f953_11e9_810b_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac4b_ffbc_11e9_810b_003048fd731b_e24a3645_518a_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da41_77ea_11ea_8111_003048fd731b_7d28a33f_7d94_11ea_8111_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da43_77ea_11ea_8111_003048fd731b_7d28a340_7d94_11ea_8111_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b9_c7a6_11ed_a3fe_047c1617b143_7e5777a6_c05c_11ee_a549_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52edf_7c9e_11ea_8111_003048fd731b_cbd0a39f_27ac_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be22_86a5_11e9_8101_003048fd731b_4829b01a_0627_11ea_810d_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be24_86a5_11e9_8101_003048fd731b_4829b01b_0627_11ea_810d_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3104_5f91_11eb_822d_003048fd731b_cbd0a39e_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3106_5f91_11eb_822d_003048fd731b_cbd0a39d_27ac_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3108_5f91_11eb_822d_003048fd731b_cbd0a39c_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310a_5f91_11eb_822d_003048fd731b_cbd0a3a1_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310c_5f91_11eb_822d_003048fd731b_cbd0a3a2_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3102_5f91_11eb_822d_003048fd731b_cbd0a3a0_27ac_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2c_eeb6_11ef_a6dd_047c1617b143_781c6448_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2e_eeb6_11ef_a6dd_047c1617b143_7e424fa6_5a46_11f0_a775_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be30_eeb6_11ef_a6dd_047c1617b143_7e424fa7_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be32_eeb6_11ef_a6dd_047c1617b143_7e424fa8_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8fa4_ceda_11eb_82cb_003048fd731b_7e5777af_c05c_11ee_a549_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408a9_9114_11ed_a3b7_047c1617b143_7e5777ad_c05c_11ee_a549_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408ab_9114_11ed_a3b7_047c1617b143_7e5777ae_c05c_11ee_a549_047c1617b14331.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69386_04fa_11f1_a85e_047c1617b143_2ed1408f_0c97_11f1_a86a_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdf9_86a5_11e9_8101_003048fd731b_634a4259_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bdfd_86a5_11e9_8101_003048fd731b_634a425a_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be01_86a5_11e9_8101_003048fd731b_634a425b_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be05_86a5_11e9_8101_003048fd731b_634a425c_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be09_86a5_11e9_8101_003048fd731b_634a425d_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be0d_86a5_11e9_8101_003048fd731b_634a425e_f953_11e9_810b_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be11_86a5_11e9_8101_003048fd731b_634a425f_f953_11e9_810b_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be15_86a5_11e9_8101_003048fd731b_634a4260_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be19_86a5_11e9_8101_003048fd731b_634a4261_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be1d_86a5_11e9_8101_003048fd731b_634a4262_f953_11e9_810b_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac4b_ffbc_11e9_810b_003048fd731b_e24a3645_518a_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da41_77ea_11ea_8111_003048fd731b_7d28a33f_7d94_11ea_8111_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da43_77ea_11ea_8111_003048fd731b_7d28a340_7d94_11ea_8111_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b9_c7a6_11ed_a3fe_047c1617b143_7e5777a6_c05c_11ee_a549_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52edf_7c9e_11ea_8111_003048fd731b_cbd0a39f_27ac_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be22_86a5_11e9_8101_003048fd731b_4829b01a_0627_11ea_810d_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be24_86a5_11e9_8101_003048fd731b_4829b01b_0627_11ea_810d_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3104_5f91_11eb_822d_003048fd731b_cbd0a39e_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3106_5f91_11eb_822d_003048fd731b_cbd0a39d_27ac_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3108_5f91_11eb_822d_003048fd731b_cbd0a39c_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310a_5f91_11eb_822d_003048fd731b_cbd0a3a1_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310c_5f91_11eb_822d_003048fd731b_cbd0a3a2_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3102_5f91_11eb_822d_003048fd731b_cbd0a3a0_27ac_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2c_eeb6_11ef_a6dd_047c1617b143_5e46d5e3_7150_11f1_a8f1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2e_eeb6_11ef_a6dd_047c1617b143_206f14ba_7150_11f1_a8f1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be30_eeb6_11ef_a6dd_047c1617b143_206f14bb_7150_11f1_a8f1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be32_eeb6_11ef_a6dd_047c1617b143_206f14bc_7150_11f1_a8f1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8fa4_ceda_11eb_82cb_003048fd731b_7e5777af_c05c_11ee_a549_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408a9_9114_11ed_a3b7_047c1617b143_7e5777ad_c05c_11ee_a549_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408ab_9114_11ed_a3b7_047c1617b143_7e5777ae_c05c_11ee_a549_047c1617b14331.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2004,192 +2007,192 @@
         <f>J6*327.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819263</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H7" s="2">
-        <v>0</v>
+      <c r="H7" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*216.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819264</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*384.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819265</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>34</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*238.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819266</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2">
         <v>9</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819267</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*211.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819268</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
@@ -2212,853 +2215,853 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*378.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819269</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*259.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819270</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*301.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819271</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*178.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824500</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*327.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825462</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*226.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825463</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G18" s="2">
         <v>7</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*370.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>877717</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G19" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="H19" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*261.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="2">
       <c r="A20" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826747</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*155.82</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819272</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*135.24</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819273</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*148.47</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>834442</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*126.42</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>834443</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*111.72</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>836375</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G26" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*180.81</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>836376</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*180.81</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>836377</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*166.11</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>834441</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*183.75</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955715</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*164.64</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>955716</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>120</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*167.58</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>955717</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>124</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*151.41</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955718</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>128</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*144.06</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="2">
       <c r="A34" s="8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>835187</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*122.68</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>873434</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*128.69</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>873435</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>141</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*140.57</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A20:K20"/>
     <mergeCell ref="A34:K34"/>