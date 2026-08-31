--- v2 (2026-07-14)
+++ v3 (2026-08-31)
@@ -16,437 +16,434 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Фитинги коллекторные евроконус</t>
   </si>
   <si>
     <t>VER-001792</t>
   </si>
   <si>
     <t>VR111-15</t>
   </si>
   <si>
     <t>Фитинг подключения L и T-образной трубки 15x1/2"M (300/10шт)</t>
   </si>
   <si>
-    <t>164.64 руб.</t>
+    <t>179.31 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Евроконуса коллекторные VALTEC</t>
   </si>
   <si>
     <t>VLC-811001</t>
   </si>
   <si>
     <t>VT.4410.NE.16</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 16(2,0)   (40 /320шт)</t>
   </si>
   <si>
     <t>327.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-811002</t>
   </si>
   <si>
     <t>VT.4410.NVE.16</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 16(2,0) (10 /180шт)</t>
   </si>
   <si>
-    <t>216.00 руб.</t>
+    <t>228.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-811003</t>
+  </si>
+  <si>
+    <t>VT.4410.NE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 20(2,0)   (40 /320шт)</t>
+  </si>
+  <si>
+    <t>384.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-811004</t>
+  </si>
+  <si>
+    <t>VT.4410.NVE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 20(2,0)     (10 /120шт)</t>
+  </si>
+  <si>
+    <t>250.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811005</t>
+  </si>
+  <si>
+    <t>VT.4420.NE.16</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 16(2,0)   (40 /320шт)</t>
+  </si>
+  <si>
+    <t>353.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811006</t>
+  </si>
+  <si>
+    <t>VT.4420.NVE.16</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 16(2,0) (10 /180шт)</t>
+  </si>
+  <si>
+    <t>230.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...52 lines deleted...]
-  <si>
     <t>VLC-811007</t>
   </si>
   <si>
     <t>VT.4420.NE.20</t>
   </si>
   <si>
     <t>Евроконус для м/п трубы 20(2,0)   (40 /320шт)</t>
   </si>
   <si>
     <t>378.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-811008</t>
   </si>
   <si>
     <t>VT.4420.NVE.20</t>
   </si>
   <si>
     <t>Евроконус для м/п трубы 20(2,0)    (10 /120шт)</t>
   </si>
   <si>
-    <t>259.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>282.00 руб.</t>
   </si>
   <si>
     <t>VLC-811009</t>
   </si>
   <si>
     <t>VT.4430.NE.15</t>
   </si>
   <si>
     <t>Евроконус для медной трубы 15  (40 /320шт)</t>
   </si>
   <si>
     <t>301.00 руб.</t>
   </si>
   <si>
     <t>VLC-811010</t>
   </si>
   <si>
     <t>VT.4430.NVE.15</t>
   </si>
   <si>
     <t>Евроконус для медной трубы 15  (10 /180шт)</t>
   </si>
   <si>
-    <t>178.00 руб.</t>
+    <t>187.00 руб.</t>
   </si>
   <si>
     <t>VLC-811067</t>
   </si>
   <si>
     <t>VT.4410.NE.1622</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 16(2,2)</t>
   </si>
   <si>
     <t>VLC-811068</t>
   </si>
   <si>
     <t>VT.4410.NVE.1622</t>
   </si>
   <si>
     <t>226.00 руб.</t>
   </si>
   <si>
     <t>VLC-811069</t>
   </si>
   <si>
     <t>VT.4410.NE.2028</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 20(2,8)</t>
   </si>
   <si>
     <t>370.00 руб.</t>
   </si>
   <si>
     <t>VLC-900542</t>
   </si>
   <si>
     <t>VT.4410.NVE.2028</t>
   </si>
   <si>
-    <t>261.00 руб.</t>
+    <t>275.00 руб.</t>
   </si>
   <si>
     <t>Евроконуса коллекторные VIEIR</t>
   </si>
   <si>
     <t>PPA-220072</t>
   </si>
   <si>
     <t>VR110-15</t>
   </si>
   <si>
     <t>Евроконус  обжимной для трубы 15мм х 3/4" (200/2шт)</t>
   </si>
   <si>
-    <t>155.82 руб.</t>
+    <t>169.87 руб.</t>
   </si>
   <si>
     <t>STP-110001</t>
   </si>
   <si>
     <t>VR110-16</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-16*2,0 (5/200шт)</t>
   </si>
   <si>
-    <t>135.24 руб.</t>
+    <t>147.85 руб.</t>
   </si>
   <si>
     <t>STP-110002</t>
   </si>
   <si>
     <t>VR110-20</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-20*2,0 (5/200шт)</t>
   </si>
   <si>
-    <t>148.47 руб.</t>
+    <t>162.01 руб.</t>
   </si>
   <si>
     <t>STP-110004</t>
   </si>
   <si>
     <t>VR111-16A</t>
   </si>
   <si>
     <t>Конус ХРОМ для коллектора 1/2 -16*2.0  ViEiR (10/500шт)</t>
   </si>
   <si>
-    <t>126.42 руб.</t>
+    <t>138.42 руб.</t>
   </si>
   <si>
     <t>STP-110005</t>
   </si>
   <si>
     <t>VR111-16B</t>
   </si>
   <si>
     <t>Конус для коллектора 1/2 -16*2.2  ViEiR (5/400шт)</t>
   </si>
   <si>
-    <t>111.72 руб.</t>
+    <t>121.11 руб.</t>
   </si>
   <si>
     <t>STP-110006</t>
   </si>
   <si>
     <t>VR1622</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4 x16*2.2 пластиковое кольцо ViEiR (5/200шт)</t>
   </si>
   <si>
-    <t>180.81 руб.</t>
+    <t>196.61 руб.</t>
   </si>
   <si>
     <t>STP-110007</t>
   </si>
   <si>
     <t>VR16226</t>
   </si>
   <si>
     <t>Евроконус для REHAU STABIL  3/4 x16,2*2.6  ViEiR (5/200шт)</t>
   </si>
   <si>
     <t>STP-110008</t>
   </si>
   <si>
     <t>VR1622C</t>
   </si>
   <si>
     <t>Евроконус ХРОМ 3/4 x16*2.2  ViEiR (200шт)</t>
   </si>
   <si>
-    <t>166.11 руб.</t>
+    <t>182.46 руб.</t>
   </si>
   <si>
     <t>STP-110009</t>
   </si>
   <si>
     <t>VR108-16</t>
   </si>
   <si>
     <t>Соединитель ЕВРОКОНУС коллекторный для м./п. трубы ПРЕСС 16(2,0) x 3/4 (евроконус) MULTIFIT VIEIR</t>
   </si>
   <si>
-    <t>183.75 руб.</t>
+    <t>199.76 руб.</t>
   </si>
   <si>
     <t>VER-001392</t>
   </si>
   <si>
     <t>VR107/3-20</t>
   </si>
   <si>
     <t>Соединение MULTI-FIT 1/2"x20(2.0) (120шт)</t>
   </si>
   <si>
     <t>VER-001393</t>
   </si>
   <si>
     <t>VR94/4-16</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x16(2.0) (200/5шт)</t>
   </si>
   <si>
-    <t>167.58 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-001394</t>
   </si>
   <si>
     <t>VR95/4-20</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x20(2.0) (200/5шт)</t>
   </si>
   <si>
-    <t>151.41 руб.</t>
+    <t>165.16 руб.</t>
   </si>
   <si>
     <t>VER-001395</t>
   </si>
   <si>
     <t>VR96/4-20</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x20(2.8)(200/5шт)</t>
   </si>
   <si>
-    <t>144.06 руб.</t>
+    <t>157.29 руб.</t>
   </si>
   <si>
     <t>Евроконуса коллекторные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000085</t>
   </si>
   <si>
     <t>QS-4601</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-16*2,0 универсальный для пластик и металлопласт труб ZEGOR (50/300шт)</t>
   </si>
   <si>
     <t>122.68 руб.</t>
   </si>
   <si>
     <t>ZGR-000194</t>
   </si>
   <si>
     <t>QS-4602</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-20*2,0 универсальный для пластик и металлопласт труб ZEGOR (50/300шт)</t>
   </si>
@@ -1931,51 +1928,51 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*164.64</f>
+        <f>J4*179.31</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" outlineLevel="2">
       <c r="A5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819262</v>
       </c>
@@ -2017,51 +2014,51 @@
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*216.00</f>
+        <f>J7*228.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819264</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
@@ -2078,270 +2075,270 @@
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819265</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*238.00</f>
+        <f>J9*250.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819266</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819267</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*211.00</f>
+        <f>J11*230.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819268</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*378.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819269</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H13" s="2" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*259.00</f>
+        <f>J13*282.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819270</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*301.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819271</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*178.00</f>
+        <f>J15*187.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824500</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
@@ -2355,713 +2352,713 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*327.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825462</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*226.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825463</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="2">
         <v>7</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*370.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>877717</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*261.00</f>
+        <f>J19*275.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="2">
       <c r="A20" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826747</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*155.82</f>
+        <f>J21*169.87</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819272</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*135.24</f>
+        <f>J22*147.85</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819273</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*148.47</f>
+        <f>J23*162.01</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>834442</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*126.42</f>
+        <f>J24*138.42</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>834443</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*111.72</f>
+        <f>J25*121.11</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>836375</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="G26" s="2">
-        <v>0</v>
+      <c r="G26" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*180.81</f>
+        <f>J26*196.61</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>836376</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*180.81</f>
+        <f>J27*196.61</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>836377</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*166.11</f>
+        <f>J28*182.46</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>834441</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*183.75</f>
+        <f>J29*199.76</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955715</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*164.64</f>
+        <f>J30*179.31</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>955716</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*167.58</f>
+        <f>J31*182.46</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>955717</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*151.41</f>
+        <f>J32*165.16</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955718</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*144.06</f>
+        <f>J33*157.29</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="2">
       <c r="A34" s="8" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>835187</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*122.68</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>873434</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*128.69</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>873435</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*140.57</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A20:K20"/>
     <mergeCell ref="A34:K34"/>