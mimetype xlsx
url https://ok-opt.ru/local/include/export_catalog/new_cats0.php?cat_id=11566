--- v3 (2026-08-31)
+++ v4 (2026-11-04)
@@ -63,387 +63,387 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Фитинги коллекторные евроконус</t>
   </si>
   <si>
     <t>VER-001792</t>
   </si>
   <si>
     <t>VR111-15</t>
   </si>
   <si>
     <t>Фитинг подключения L и T-образной трубки 15x1/2"M (300/10шт)</t>
   </si>
   <si>
-    <t>179.31 руб.</t>
+    <t>175.56 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Евроконуса коллекторные VALTEC</t>
   </si>
   <si>
     <t>VLC-811001</t>
   </si>
   <si>
     <t>VT.4410.NE.16</t>
   </si>
   <si>
     <t>Евроконус для пласт. трубы 16(2,0)   (40 /320шт)</t>
   </si>
   <si>
     <t>327.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-811002</t>
+  </si>
+  <si>
+    <t>VT.4410.NVE.16</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 16(2,0) (10 /180шт)</t>
+  </si>
+  <si>
+    <t>251.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-811003</t>
+  </si>
+  <si>
+    <t>VT.4410.NE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 20(2,0)   (40 /320шт)</t>
+  </si>
+  <si>
+    <t>384.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-811002</t>
-[...8 lines deleted...]
-    <t>228.00 руб.</t>
+    <t>VLC-811004</t>
+  </si>
+  <si>
+    <t>VT.4410.NVE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 20(2,0)     (10 /120шт)</t>
+  </si>
+  <si>
+    <t>276.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...11 lines deleted...]
-    <t>384.00 руб.</t>
+    <t>VLC-811005</t>
+  </si>
+  <si>
+    <t>VT.4420.NE.16</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 16(2,0)   (40 /320шт)</t>
+  </si>
+  <si>
+    <t>353.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811006</t>
+  </si>
+  <si>
+    <t>VT.4420.NVE.16</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 16(2,0) (10 /180шт)</t>
+  </si>
+  <si>
+    <t>253.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811007</t>
+  </si>
+  <si>
+    <t>VT.4420.NE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 20(2,0)   (40 /320шт)</t>
+  </si>
+  <si>
+    <t>378.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-811008</t>
+  </si>
+  <si>
+    <t>VT.4420.NVE.20</t>
+  </si>
+  <si>
+    <t>Евроконус для м/п трубы 20(2,0)    (10 /120шт)</t>
+  </si>
+  <si>
+    <t>310.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811009</t>
+  </si>
+  <si>
+    <t>VT.4430.NE.15</t>
+  </si>
+  <si>
+    <t>Евроконус для медной трубы 15  (40 /320шт)</t>
+  </si>
+  <si>
+    <t>301.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811010</t>
+  </si>
+  <si>
+    <t>VT.4430.NVE.15</t>
+  </si>
+  <si>
+    <t>Евроконус для медной трубы 15  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>206.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811067</t>
+  </si>
+  <si>
+    <t>VT.4410.NE.1622</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 16(2,2)</t>
+  </si>
+  <si>
+    <t>VLC-811068</t>
+  </si>
+  <si>
+    <t>VT.4410.NVE.1622</t>
+  </si>
+  <si>
+    <t>248.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811069</t>
+  </si>
+  <si>
+    <t>VT.4410.NE.2028</t>
+  </si>
+  <si>
+    <t>Евроконус для пласт. трубы 20(2,8)</t>
+  </si>
+  <si>
+    <t>370.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900542</t>
+  </si>
+  <si>
+    <t>VT.4410.NVE.2028</t>
+  </si>
+  <si>
+    <t>302.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-811004</t>
-[...127 lines deleted...]
-  <si>
     <t>Евроконуса коллекторные VIEIR</t>
   </si>
   <si>
     <t>PPA-220072</t>
   </si>
   <si>
     <t>VR110-15</t>
   </si>
   <si>
     <t>Евроконус  обжимной для трубы 15мм х 3/4" (200/2шт)</t>
   </si>
   <si>
-    <t>169.87 руб.</t>
+    <t>166.32 руб.</t>
   </si>
   <si>
     <t>STP-110001</t>
   </si>
   <si>
     <t>VR110-16</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-16*2,0 (5/200шт)</t>
   </si>
   <si>
-    <t>147.85 руб.</t>
+    <t>144.76 руб.</t>
   </si>
   <si>
     <t>STP-110002</t>
   </si>
   <si>
     <t>VR110-20</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-20*2,0 (5/200шт)</t>
   </si>
   <si>
-    <t>162.01 руб.</t>
+    <t>158.62 руб.</t>
   </si>
   <si>
     <t>STP-110004</t>
   </si>
   <si>
     <t>VR111-16A</t>
   </si>
   <si>
     <t>Конус ХРОМ для коллектора 1/2 -16*2.0  ViEiR (10/500шт)</t>
   </si>
   <si>
-    <t>138.42 руб.</t>
+    <t>135.52 руб.</t>
   </si>
   <si>
     <t>STP-110005</t>
   </si>
   <si>
     <t>VR111-16B</t>
   </si>
   <si>
     <t>Конус для коллектора 1/2 -16*2.2  ViEiR (5/400шт)</t>
   </si>
   <si>
-    <t>121.11 руб.</t>
+    <t>118.58 руб.</t>
   </si>
   <si>
     <t>STP-110006</t>
   </si>
   <si>
     <t>VR1622</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4 x16*2.2 пластиковое кольцо ViEiR (5/200шт)</t>
   </si>
   <si>
-    <t>196.61 руб.</t>
+    <t>192.50 руб.</t>
   </si>
   <si>
     <t>STP-110007</t>
   </si>
   <si>
     <t>VR16226</t>
   </si>
   <si>
     <t>Евроконус для REHAU STABIL  3/4 x16,2*2.6  ViEiR (5/200шт)</t>
   </si>
   <si>
     <t>STP-110008</t>
   </si>
   <si>
     <t>VR1622C</t>
   </si>
   <si>
     <t>Евроконус ХРОМ 3/4 x16*2.2  ViEiR (200шт)</t>
   </si>
   <si>
-    <t>182.46 руб.</t>
+    <t>178.64 руб.</t>
   </si>
   <si>
     <t>STP-110009</t>
   </si>
   <si>
     <t>VR108-16</t>
   </si>
   <si>
     <t>Соединитель ЕВРОКОНУС коллекторный для м./п. трубы ПРЕСС 16(2,0) x 3/4 (евроконус) MULTIFIT VIEIR</t>
   </si>
   <si>
-    <t>199.76 руб.</t>
+    <t>195.58 руб.</t>
   </si>
   <si>
     <t>VER-001392</t>
   </si>
   <si>
     <t>VR107/3-20</t>
   </si>
   <si>
     <t>Соединение MULTI-FIT 1/2"x20(2.0) (120шт)</t>
   </si>
   <si>
     <t>VER-001393</t>
   </si>
   <si>
     <t>VR94/4-16</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x16(2.0) (200/5шт)</t>
   </si>
   <si>
     <t>VER-001394</t>
   </si>
   <si>
     <t>VR95/4-20</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x20(2.0) (200/5шт)</t>
   </si>
   <si>
-    <t>165.16 руб.</t>
+    <t>161.70 руб.</t>
   </si>
   <si>
     <t>VER-001395</t>
   </si>
   <si>
     <t>VR96/4-20</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x20(2.8)(200/5шт)</t>
   </si>
   <si>
-    <t>157.29 руб.</t>
+    <t>154.00 руб.</t>
   </si>
   <si>
     <t>Евроконуса коллекторные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000085</t>
   </si>
   <si>
     <t>QS-4601</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-16*2,0 универсальный для пластик и металлопласт труб ZEGOR (50/300шт)</t>
   </si>
   <si>
     <t>122.68 руб.</t>
   </si>
   <si>
     <t>ZGR-000194</t>
   </si>
   <si>
     <t>QS-4602</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-20*2,0 универсальный для пластик и металлопласт труб ZEGOR (50/300шт)</t>
   </si>
@@ -1928,51 +1928,51 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*179.31</f>
+        <f>J4*175.56</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" outlineLevel="2">
       <c r="A5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819262</v>
       </c>
@@ -2002,1063 +2002,1063 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*327.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819263</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*228.00</f>
+        <f>J7*251.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819264</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*384.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819265</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*250.00</f>
+        <f>J9*276.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819266</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819267</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*230.00</f>
+        <f>J11*253.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819268</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*378.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819269</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*282.00</f>
+        <f>J13*310.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819270</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*301.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819271</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*187.00</f>
+        <f>J15*206.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824500</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*327.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825462</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*226.00</f>
+        <f>J17*248.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825463</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*370.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>877717</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H19" s="2" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*275.00</f>
+        <f>J19*302.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="2">
       <c r="A20" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826747</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*169.87</f>
+        <f>J21*166.32</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819272</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*147.85</f>
+        <f>J22*144.76</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819273</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*162.01</f>
+        <f>J23*158.62</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>834442</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*138.42</f>
+        <f>J24*135.52</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>834443</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>47</v>
+      <c r="G25" s="2">
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*121.11</f>
+        <f>J25*118.58</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>836375</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*196.61</f>
+        <f>J26*192.50</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>836376</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*196.61</f>
+        <f>J27*192.50</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>836377</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*182.46</f>
+        <f>J28*178.64</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>834441</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*199.76</f>
+        <f>J29*195.58</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955715</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*179.31</f>
+        <f>J30*175.56</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>955716</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*182.46</f>
+        <f>J31*178.64</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>955717</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*165.16</f>
+        <f>J32*161.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955718</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*157.29</f>
+        <f>J33*154.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="2">
       <c r="A34" s="8" t="s">
         <v>128</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>835187</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*122.68</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>873434</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*128.69</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>873435</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*140.57</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A20:K20"/>
     <mergeCell ref="A34:K34"/>