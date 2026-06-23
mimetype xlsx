--- v0 (2026-04-20)
+++ v1 (2026-06-23)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -85,53 +85,50 @@
     <t>VR110-15</t>
   </si>
   <si>
     <t>Евроконус  обжимной для трубы 15мм х 3/4" (200/2шт)</t>
   </si>
   <si>
     <t>155.82 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-110001</t>
   </si>
   <si>
     <t>VR110-16</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-16*2,0 (5/200шт)</t>
   </si>
   <si>
     <t>135.24 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;500</t>
   </si>
   <si>
     <t>STP-110002</t>
   </si>
   <si>
     <t>VR110-20</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-20*2,0 (5/200шт)</t>
   </si>
   <si>
     <t>148.47 руб.</t>
   </si>
   <si>
     <t>STP-110004</t>
   </si>
   <si>
     <t>VR111-16A</t>
   </si>
   <si>
     <t>Конус ХРОМ для коллектора 1/2 -16*2.0  ViEiR (10/500шт)</t>
   </si>
   <si>
     <t>126.42 руб.</t>
   </si>
@@ -1208,436 +1205,436 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*155.82</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819272</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*135.24</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819273</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*148.47</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>834442</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*126.42</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834443</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*111.72</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>836375</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*180.81</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836376</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*180.81</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836377</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*166.11</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834441</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*183.75</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>955715</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*164.64</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>955716</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G15" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*167.58</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>955717</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G16" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*151.41</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955718</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*144.06</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>