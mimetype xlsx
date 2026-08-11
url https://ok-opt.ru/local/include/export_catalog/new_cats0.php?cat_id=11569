--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -66,201 +66,201 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Фитинги коллекторные евроконус</t>
   </si>
   <si>
     <t>Евроконуса коллекторные VIEIR</t>
   </si>
   <si>
     <t>PPA-220072</t>
   </si>
   <si>
     <t>VR110-15</t>
   </si>
   <si>
     <t>Евроконус  обжимной для трубы 15мм х 3/4" (200/2шт)</t>
   </si>
   <si>
-    <t>155.82 руб.</t>
+    <t>163.06 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>STP-110001</t>
+  </si>
+  <si>
+    <t>VR110-16</t>
+  </si>
+  <si>
+    <t>Евроконус для коллектора 3/4"-16*2,0 (5/200шт)</t>
+  </si>
+  <si>
+    <t>141.92 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>STP-110002</t>
   </si>
   <si>
     <t>VR110-20</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4"-20*2,0 (5/200шт)</t>
   </si>
   <si>
-    <t>148.47 руб.</t>
+    <t>155.51 руб.</t>
   </si>
   <si>
     <t>STP-110004</t>
   </si>
   <si>
     <t>VR111-16A</t>
   </si>
   <si>
     <t>Конус ХРОМ для коллектора 1/2 -16*2.0  ViEiR (10/500шт)</t>
   </si>
   <si>
-    <t>126.42 руб.</t>
+    <t>132.86 руб.</t>
   </si>
   <si>
     <t>STP-110005</t>
   </si>
   <si>
     <t>VR111-16B</t>
   </si>
   <si>
     <t>Конус для коллектора 1/2 -16*2.2  ViEiR (5/400шт)</t>
   </si>
   <si>
-    <t>111.72 руб.</t>
+    <t>116.26 руб.</t>
   </si>
   <si>
     <t>STP-110006</t>
   </si>
   <si>
     <t>VR1622</t>
   </si>
   <si>
     <t>Евроконус для коллектора 3/4 x16*2.2 пластиковое кольцо ViEiR (5/200шт)</t>
   </si>
   <si>
-    <t>180.81 руб.</t>
+    <t>188.73 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>STP-110007</t>
   </si>
   <si>
     <t>VR16226</t>
   </si>
   <si>
     <t>Евроконус для REHAU STABIL  3/4 x16,2*2.6  ViEiR (5/200шт)</t>
   </si>
   <si>
     <t>STP-110008</t>
   </si>
   <si>
     <t>VR1622C</t>
   </si>
   <si>
     <t>Евроконус ХРОМ 3/4 x16*2.2  ViEiR (200шт)</t>
   </si>
   <si>
-    <t>166.11 руб.</t>
+    <t>175.14 руб.</t>
   </si>
   <si>
     <t>STP-110009</t>
   </si>
   <si>
     <t>VR108-16</t>
   </si>
   <si>
     <t>Соединитель ЕВРОКОНУС коллекторный для м./п. трубы ПРЕСС 16(2,0) x 3/4 (евроконус) MULTIFIT VIEIR</t>
   </si>
   <si>
-    <t>183.75 руб.</t>
+    <t>191.75 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VER-001392</t>
   </si>
   <si>
     <t>VR107/3-20</t>
   </si>
   <si>
     <t>Соединение MULTI-FIT 1/2"x20(2.0) (120шт)</t>
   </si>
   <si>
-    <t>164.64 руб.</t>
+    <t>172.12 руб.</t>
   </si>
   <si>
     <t>VER-001393</t>
   </si>
   <si>
     <t>VR94/4-16</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x16(2.0) (200/5шт)</t>
   </si>
   <si>
-    <t>167.58 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-001394</t>
   </si>
   <si>
     <t>VR95/4-20</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x20(2.0) (200/5шт)</t>
   </si>
   <si>
-    <t>151.41 руб.</t>
+    <t>158.53 руб.</t>
   </si>
   <si>
     <t>VER-001395</t>
   </si>
   <si>
     <t>VR96/4-20</t>
   </si>
   <si>
     <t>Евроконус для пластиковых труб 3/4"x20(2.8)(200/5шт)</t>
   </si>
   <si>
-    <t>144.06 руб.</t>
+    <t>150.98 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -352,51 +352,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52edf_7c9e_11ea_8111_003048fd731b_cbd0a39f_27ac_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be22_86a5_11e9_8101_003048fd731b_4829b01a_0627_11ea_810d_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be24_86a5_11e9_8101_003048fd731b_4829b01b_0627_11ea_810d_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3104_5f91_11eb_822d_003048fd731b_cbd0a39e_27ac_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3106_5f91_11eb_822d_003048fd731b_cbd0a39d_27ac_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3108_5f91_11eb_822d_003048fd731b_cbd0a39c_27ac_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310a_5f91_11eb_822d_003048fd731b_cbd0a3a1_27ac_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310c_5f91_11eb_822d_003048fd731b_cbd0a3a2_27ac_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3102_5f91_11eb_822d_003048fd731b_cbd0a3a0_27ac_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2c_eeb6_11ef_a6dd_047c1617b143_781c6448_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2e_eeb6_11ef_a6dd_047c1617b143_7e424fa6_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be30_eeb6_11ef_a6dd_047c1617b143_7e424fa7_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be32_eeb6_11ef_a6dd_047c1617b143_7e424fa8_5a46_11f0_a775_047c1617b14313.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52edf_7c9e_11ea_8111_003048fd731b_cbd0a39f_27ac_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be22_86a5_11e9_8101_003048fd731b_4829b01a_0627_11ea_810d_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be24_86a5_11e9_8101_003048fd731b_4829b01b_0627_11ea_810d_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3104_5f91_11eb_822d_003048fd731b_cbd0a39e_27ac_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3106_5f91_11eb_822d_003048fd731b_cbd0a39d_27ac_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3108_5f91_11eb_822d_003048fd731b_cbd0a39c_27ac_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310a_5f91_11eb_822d_003048fd731b_cbd0a3a1_27ac_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310c_5f91_11eb_822d_003048fd731b_cbd0a3a2_27ac_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3102_5f91_11eb_822d_003048fd731b_cbd0a3a0_27ac_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2c_eeb6_11ef_a6dd_047c1617b143_5e46d5e3_7150_11f1_a8f1_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be2e_eeb6_11ef_a6dd_047c1617b143_206f14ba_7150_11f1_a8f1_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be30_eeb6_11ef_a6dd_047c1617b143_206f14bb_7150_11f1_a8f1_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be32_eeb6_11ef_a6dd_047c1617b143_206f14bc_7150_11f1_a8f1_047c1617b14313.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1169,484 +1169,484 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>826747</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>4</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K5" s="2" t="str">
-        <f>J5*155.82</f>
+        <f>J5*163.06</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819272</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K6" s="2" t="str">
-        <f>J6*135.24</f>
+        <f>J6*141.92</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819273</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H7" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="2" t="str">
-        <f>J7*148.47</f>
+        <f>J7*155.51</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>834442</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H8" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K8" s="2" t="str">
-        <f>J8*126.42</f>
+        <f>J8*132.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834443</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K9" s="2" t="str">
-        <f>J9*111.72</f>
+        <f>J9*116.26</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>836375</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G10" s="2">
-        <v>0</v>
+      <c r="G10" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*180.81</f>
+        <f>J10*188.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836376</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H11" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K11" s="2" t="str">
-        <f>J11*180.81</f>
+        <f>J11*188.73</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836377</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K12" s="2" t="str">
-        <f>J12*166.11</f>
+        <f>J12*175.14</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834441</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*183.75</f>
+        <f>J13*191.75</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>955715</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*164.64</f>
+        <f>J14*172.12</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>955716</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="G15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H15" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K15" s="2" t="str">
-        <f>J15*167.58</f>
+        <f>J15*175.14</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>955717</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H16" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K16" s="2" t="str">
-        <f>J16*151.41</f>
+        <f>J16*158.53</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955718</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H17" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K17" s="2" t="str">
-        <f>J17*144.06</f>
+        <f>J17*150.98</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>