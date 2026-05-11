--- v0 (2026-03-13)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,221 +69,221 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Коллекторные группы в сборе</t>
   </si>
   <si>
     <t>Коллекторные группы ДЛЯ РАДИАТОРОВ без расходомеров</t>
   </si>
   <si>
     <t>Коллекторные группы ZEGOR (для радиаторов)</t>
   </si>
   <si>
     <t>ZGR-000209</t>
   </si>
   <si>
     <t>QS-1826</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х2 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>3 953.28 руб.</t>
+    <t>3 795.50 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000210</t>
   </si>
   <si>
     <t>QS-1836</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х3 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>4 911.48 руб.</t>
+    <t>4 715.46 руб.</t>
   </si>
   <si>
     <t>ZGR-000211</t>
   </si>
   <si>
     <t>QS-1846</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х4 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>5 866.88 руб.</t>
+    <t>5 632.73 руб.</t>
   </si>
   <si>
     <t>ZGR-000212</t>
   </si>
   <si>
     <t>QS-1856</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х5 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>6 861.51 руб.</t>
+    <t>6 587.66 руб.</t>
   </si>
   <si>
     <t>ZGR-000213</t>
   </si>
   <si>
     <t>QS-1866</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х6 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>7 816.91 руб.</t>
+    <t>7 504.93 руб.</t>
   </si>
   <si>
     <t>ZGR-000214</t>
   </si>
   <si>
     <t>QS-1876</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х7 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>8 984.30 руб.</t>
+    <t>8 625.73 руб.</t>
   </si>
   <si>
     <t>ZGR-000215</t>
   </si>
   <si>
     <t>QS-1886</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х8 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>10 030.69 руб.</t>
+    <t>9 630.36 руб.</t>
   </si>
   <si>
     <t>ZGR-000216</t>
   </si>
   <si>
     <t>QS-1896</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х9 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>11 216.56 руб.</t>
+    <t>10 768.90 руб.</t>
   </si>
   <si>
     <t>ZGR-000217</t>
   </si>
   <si>
     <t>QS-18106</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х10 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>12 217.67 руб.</t>
+    <t>11 730.05 руб.</t>
   </si>
   <si>
     <t>ZGR-000218</t>
   </si>
   <si>
     <t>QS-18116</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х11 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>13 203.97 руб.</t>
+    <t>12 676.98 руб.</t>
   </si>
   <si>
     <t>ZGR-000219</t>
   </si>
   <si>
     <t>QS-18126</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х12 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>14 139.91 руб.</t>
+    <t>13 575.58 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы VALTEC (для радиаторов)</t>
   </si>
   <si>
     <t>VLC-811011</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0603</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х3 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>9 028.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-811012</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0604</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х4 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>10 818.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-811013</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0605</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х5 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>11 454.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-811014</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0606</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х6 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>15 110.00 руб.</t>
   </si>
   <si>
     <t>VLC-811015</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0607</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х7 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>15 669.00 руб.</t>
   </si>
   <si>
     <t>VLC-811016</t>
@@ -309,308 +309,305 @@
   <si>
     <t>20 197.00 руб.</t>
   </si>
   <si>
     <t>VLC-811018</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0610</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х10 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>22 265.00 руб.</t>
   </si>
   <si>
     <t>VLC-811041</t>
   </si>
   <si>
     <t>VTc.594.EMNX.0606</t>
   </si>
   <si>
     <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х6 вых. Евроконус 3/4" (Италия)</t>
   </si>
   <si>
-    <t>27 009.00 руб.</t>
+    <t>28 090.00 руб.</t>
   </si>
   <si>
     <t>VLC-811043</t>
   </si>
   <si>
     <t>VTc.594.EMNX.0608</t>
   </si>
   <si>
     <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х8 вых. Евроконус 3/4" (Италия)</t>
   </si>
   <si>
-    <t>34 710.00 руб.</t>
+    <t>36 099.00 руб.</t>
   </si>
   <si>
     <t>VLC-811045</t>
   </si>
   <si>
     <t>VTc.594.EMNX.0610</t>
   </si>
   <si>
     <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х10 вых. Евроконус 3/4" (Италия)</t>
   </si>
   <si>
-    <t>38 731.00 руб.</t>
+    <t>40 281.00 руб.</t>
   </si>
   <si>
     <t>VLC-811072</t>
   </si>
   <si>
     <t>VTc.582.EMNX.0603</t>
   </si>
   <si>
     <t>Блок колл. НЕРЖ с ручн. регулир. клап. 1"х3 вых Евроконус 3/4 (Италия)</t>
   </si>
   <si>
-    <t>9 129.00 руб.</t>
+    <t>9 494.00 руб.</t>
   </si>
   <si>
     <t>VLC-811073</t>
   </si>
   <si>
     <t>VTc.582.EMNX.0604</t>
   </si>
   <si>
     <t>Блок колл. НЕРЖ с ручн. регулир. клап. 1"х4 вых Евроконус 3/4 (Италия)</t>
   </si>
   <si>
-    <t>11 200.00 руб.</t>
+    <t>11 648.00 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы VIEIR (для радиаторов)</t>
   </si>
   <si>
     <t>STP-210023</t>
   </si>
   <si>
     <t>VR115-02A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 2 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>5 117.00 руб.</t>
+    <t>5 056.80 руб.</t>
   </si>
   <si>
     <t>STP-210024</t>
   </si>
   <si>
-    <t>VR115-03A</t>
+    <t>VR115-03А</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 3 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>5 926.20 руб.</t>
+    <t>5 856.48 руб.</t>
   </si>
   <si>
     <t>STP-210025</t>
   </si>
   <si>
     <t>VR115-04A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 4 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>6 736.89 руб.</t>
+    <t>6 657.63 руб.</t>
   </si>
   <si>
     <t>STP-210026</t>
   </si>
   <si>
     <t>VR115-05A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 5 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>7 552.04 руб.</t>
+    <t>7 463.19 руб.</t>
   </si>
   <si>
     <t>STP-210027</t>
   </si>
   <si>
     <t>VR115-06A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 6 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>8 361.24 руб.</t>
+    <t>8 262.87 руб.</t>
   </si>
   <si>
     <t>STP-210028</t>
   </si>
   <si>
     <t>VR115-07A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 7 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>9 168.95 руб.</t>
+    <t>9 061.08 руб.</t>
   </si>
   <si>
     <t>STP-210029</t>
   </si>
   <si>
     <t>VR115-08A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 8 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
   </si>
   <si>
-    <t>9 985.59 руб.</t>
+    <t>9 868.11 руб.</t>
   </si>
   <si>
     <t>STP-210030</t>
   </si>
   <si>
     <t>VR115-09A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 9 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
   </si>
   <si>
-    <t>10 889.99 руб.</t>
+    <t>10 761.87 руб.</t>
   </si>
   <si>
     <t>STP-210031</t>
   </si>
   <si>
     <t>VR115-10A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 10 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>11 699.19 руб.</t>
+    <t>11 561.55 руб.</t>
   </si>
   <si>
     <t>STP-210032</t>
   </si>
   <si>
     <t>VR115-11A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 11 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>12 518.80 руб.</t>
+    <t>12 371.52 руб.</t>
   </si>
   <si>
     <t>STP-210033</t>
   </si>
   <si>
     <t>VR115-12A</t>
   </si>
   <si>
     <t>Группа коллекторов БЕЗ РАСХОД 12 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>13 333.95 руб.</t>
+    <t>13 177.08 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы ДЛЯ ТЕПЛОГО ПОЛА с расходомерами</t>
   </si>
   <si>
     <t>Коллекторные группы в сборе VALTEC С РАСХОДОМЕРАМИ  (для теплого пола)</t>
   </si>
   <si>
     <t>VLC-811023</t>
   </si>
   <si>
     <t>VTc.586.EMNX.0606</t>
   </si>
   <si>
     <t>Коллек группа НЕРЖ со встр. расх. в сборе, с воздух и слив клапан 1"х6 вых. Евроконус 3/4" (Италия)</t>
   </si>
   <si>
-    <t>25 719.00 руб.</t>
+    <t>26 748.00 руб.</t>
   </si>
   <si>
     <t>VLC-811037</t>
   </si>
   <si>
     <t>VTc.589.EMNX.0610</t>
   </si>
   <si>
     <t>- Коллекторная группа НЕРЖ со встр. расх. в сборе, с воздух и слив клапан 1"х10 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>20 474.00 руб.</t>
   </si>
   <si>
     <t>VLC-811056</t>
   </si>
   <si>
     <t>VTc.596.EMNX.0611</t>
   </si>
   <si>
     <t>Коллекторная группа ЛАТУНЬ со встр. расх. в сборе, 1"х11 вых. Евроконус 3/4" (Италия)</t>
   </si>
   <si>
-    <t>60 839.00 руб.</t>
+    <t>63 272.00 руб.</t>
   </si>
   <si>
     <t>VLC-900757</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0603</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х3 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>6 939.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-900758</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0604</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х4 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>7 939.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900759</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0605</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х5 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>9 021.00 руб.</t>
   </si>
   <si>
     <t>VLC-900760</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0606</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х6 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>10 161.00 руб.</t>
   </si>
   <si>
     <t>VLC-900761</t>
@@ -687,963 +684,963 @@
   <si>
     <t>VLC-901053</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0602</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х2 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>5 767.00 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы в сборе VIEIR С РАСХОДОМЕРАМИ (для теплого пола)</t>
   </si>
   <si>
     <t>STP-210001</t>
   </si>
   <si>
     <t>VR113-02A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 2-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>5 478.46 руб.</t>
+    <t>5 414.01 руб.</t>
   </si>
   <si>
     <t>STP-210002</t>
   </si>
   <si>
     <t>VR113-03A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 3-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>6 397.74 руб.</t>
+    <t>6 322.47 руб.</t>
   </si>
   <si>
     <t>STP-210003</t>
   </si>
   <si>
     <t>VR113-04A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 4-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>7 406.26 руб.</t>
+    <t>7 319.13 руб.</t>
   </si>
   <si>
     <t>STP-210004</t>
   </si>
   <si>
     <t>VR113-05A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 5-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>8 411.81 руб.</t>
+    <t>8 312.85 руб.</t>
   </si>
   <si>
     <t>STP-210005</t>
   </si>
   <si>
     <t>VR113-06A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 6-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>9 417.36 руб.</t>
+    <t>9 306.57 руб.</t>
   </si>
   <si>
     <t>STP-210006</t>
   </si>
   <si>
     <t>VR113-07A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 7-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>10 315.81 руб.</t>
+    <t>10 194.45 руб.</t>
   </si>
   <si>
     <t>STP-210007</t>
   </si>
   <si>
     <t>VR113-08A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 8-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
   </si>
   <si>
-    <t>11 212.78 руб.</t>
+    <t>11 080.86 руб.</t>
   </si>
   <si>
     <t>STP-210008</t>
   </si>
   <si>
     <t>VR113-09A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 9-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
   </si>
   <si>
-    <t>12 292.70 руб.</t>
+    <t>12 148.08 руб.</t>
   </si>
   <si>
     <t>STP-210009</t>
   </si>
   <si>
     <t>VR113-10A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 10-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>13 335.44 руб.</t>
+    <t>13 178.55 руб.</t>
   </si>
   <si>
     <t>STP-210010</t>
   </si>
   <si>
     <t>VR113-11A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 11-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>14 382.64 руб.</t>
+    <t>14 213.43 руб.</t>
   </si>
   <si>
     <t>STP-210011</t>
   </si>
   <si>
     <t>VR113-12A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 12-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>15 416.45 руб.</t>
+    <t>15 235.08 руб.</t>
   </si>
   <si>
     <t>VER-000524</t>
   </si>
   <si>
     <t>VR116-02A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 2-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>4 907.26 руб.</t>
+    <t>4 849.53 руб.</t>
   </si>
   <si>
     <t>VER-000525</t>
   </si>
   <si>
     <t>VR116-03A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 3-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>5 911.33 руб.</t>
+    <t>5 841.78 руб.</t>
   </si>
   <si>
     <t>VER-000526</t>
   </si>
   <si>
     <t>VR116-04A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 4-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>6 845.48 руб.</t>
+    <t>6 764.94 руб.</t>
   </si>
   <si>
     <t>VER-000527</t>
   </si>
   <si>
     <t>VR116-05A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 5-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>7 743.93 руб.</t>
+    <t>7 652.82 руб.</t>
   </si>
   <si>
     <t>VER-000528</t>
   </si>
   <si>
     <t>VR116-06A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 6-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>8 618.58 руб.</t>
+    <t>8 517.18 руб.</t>
   </si>
   <si>
     <t>VER-000529</t>
   </si>
   <si>
     <t>VR116-07A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 7-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>9 662.80 руб.</t>
+    <t>9 549.12 руб.</t>
   </si>
   <si>
     <t>VER-000530</t>
   </si>
   <si>
     <t>VR116-08A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 8-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (3/1шт)</t>
   </si>
   <si>
-    <t>10 562.74 руб.</t>
+    <t>10 438.47 руб.</t>
   </si>
   <si>
     <t>VER-000531</t>
   </si>
   <si>
     <t>VR116-09A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 9-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (3/1шт)</t>
   </si>
   <si>
-    <t>11 477.55 руб.</t>
+    <t>11 342.52 руб.</t>
   </si>
   <si>
     <t>VER-000532</t>
   </si>
   <si>
     <t>VR116-10A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 10-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (2/1шт)</t>
   </si>
   <si>
-    <t>12 542.60 руб.</t>
+    <t>12 395.04 руб.</t>
   </si>
   <si>
     <t>VER-000533</t>
   </si>
   <si>
     <t>VR116-11A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 11-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (2/1шт)</t>
   </si>
   <si>
-    <t>13 449.98 руб.</t>
+    <t>13 291.74 руб.</t>
   </si>
   <si>
     <t>VER-000534</t>
   </si>
   <si>
     <t>VR116-12A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 12-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (2/1шт)</t>
   </si>
   <si>
-    <t>14 355.86 руб.</t>
+    <t>14 186.97 руб.</t>
   </si>
   <si>
     <t>VER-000855</t>
   </si>
   <si>
     <t>VR119-02A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 2 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>4 615.71 руб.</t>
+    <t>4 561.41 руб.</t>
   </si>
   <si>
     <t>VER-000856</t>
   </si>
   <si>
     <t>VR119-03A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 3 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>5 447.23 руб.</t>
+    <t>5 383.14 руб.</t>
   </si>
   <si>
     <t>VER-000857</t>
   </si>
   <si>
     <t>VR119-04A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 4 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>6 491.45 руб.</t>
+    <t>6 415.08 руб.</t>
   </si>
   <si>
     <t>VER-000858</t>
   </si>
   <si>
     <t>VR119-05A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 5 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>7 339.33 руб.</t>
+    <t>7 252.98 руб.</t>
   </si>
   <si>
     <t>VER-000859</t>
   </si>
   <si>
     <t>VR119-06A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 6 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>8 193.15 руб.</t>
+    <t>8 096.76 руб.</t>
   </si>
   <si>
     <t>VER-000860</t>
   </si>
   <si>
     <t>VR119-07A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 7 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>9 044.00 руб.</t>
+    <t>8 937.60 руб.</t>
   </si>
   <si>
     <t>VER-000861</t>
   </si>
   <si>
     <t>VR119-08A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 8 вых. (3/1шт)</t>
   </si>
   <si>
-    <t>9 905.26 руб.</t>
+    <t>9 788.73 руб.</t>
   </si>
   <si>
     <t>VER-000862</t>
   </si>
   <si>
     <t>VR119-09A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 9 вых. (3/1шт)</t>
   </si>
   <si>
-    <t>11 025.35 руб.</t>
+    <t>10 895.64 руб.</t>
   </si>
   <si>
     <t>VER-000863</t>
   </si>
   <si>
     <t>VR119-10A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 10 вых. (2/1шт)</t>
   </si>
   <si>
-    <t>11 900.00 руб.</t>
+    <t>11 760.00 руб.</t>
   </si>
   <si>
     <t>VER-000864</t>
   </si>
   <si>
     <t>VR119-11A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 11 вых. (2/1шт)</t>
   </si>
   <si>
-    <t>12 767.21 руб.</t>
+    <t>12 617.01 руб.</t>
   </si>
   <si>
     <t>VER-000865</t>
   </si>
   <si>
     <t>VR119-12A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 12 вых. (2/1шт)</t>
   </si>
   <si>
-    <t>13 646.33 руб.</t>
+    <t>13 485.78 руб.</t>
   </si>
   <si>
     <t>VER-001103</t>
   </si>
   <si>
     <t>VR123-02A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-2вых. (5/1шт)</t>
   </si>
   <si>
-    <t>4 487.79 руб.</t>
+    <t>4 434.99 руб.</t>
   </si>
   <si>
     <t>VER-001104</t>
   </si>
   <si>
     <t>VR123-03A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-3вых. (5/1шт)</t>
   </si>
   <si>
-    <t>5 359.46 руб.</t>
+    <t>5 296.41 руб.</t>
   </si>
   <si>
     <t>VER-001105</t>
   </si>
   <si>
     <t>VR123-04A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-4вых. (5/1шт)</t>
   </si>
   <si>
-    <t>6 216.26 руб.</t>
+    <t>6 143.13 руб.</t>
   </si>
   <si>
     <t>VER-001106</t>
   </si>
   <si>
     <t>VR123-05A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-5вых. (5/1шт)</t>
   </si>
   <si>
-    <t>7 071.58 руб.</t>
+    <t>6 988.38 руб.</t>
   </si>
   <si>
     <t>VER-001107</t>
   </si>
   <si>
     <t>VR123-06A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-6вых. (5/1шт)</t>
   </si>
   <si>
-    <t>7 932.84 руб.</t>
+    <t>7 839.51 руб.</t>
   </si>
   <si>
     <t>VER-001108</t>
   </si>
   <si>
     <t>VR123-07A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-7вых. (3/1шт)</t>
   </si>
   <si>
-    <t>8 801.54 руб.</t>
+    <t>8 697.99 руб.</t>
   </si>
   <si>
     <t>VER-001109</t>
   </si>
   <si>
     <t>VR123-08A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-8вых. (3/1шт)</t>
   </si>
   <si>
-    <t>9 655.36 руб.</t>
+    <t>9 541.77 руб.</t>
   </si>
   <si>
     <t>VER-001110</t>
   </si>
   <si>
     <t>VR123-09A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-9вых. (2/1шт)</t>
   </si>
   <si>
-    <t>10 525.55 руб.</t>
+    <t>10 401.72 руб.</t>
   </si>
   <si>
     <t>VER-001111</t>
   </si>
   <si>
     <t>VR123-10A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-10вых. (2/1шт)</t>
   </si>
   <si>
-    <t>11 382.35 руб.</t>
+    <t>11 248.44 руб.</t>
   </si>
   <si>
     <t>VER-001112</t>
   </si>
   <si>
     <t>VR123-11A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-11вых. (2/1шт)</t>
   </si>
   <si>
-    <t>12 243.61 руб.</t>
+    <t>12 099.57 руб.</t>
   </si>
   <si>
     <t>VER-001113</t>
   </si>
   <si>
     <t>VR123-12A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-12вых. (2/1шт)</t>
   </si>
   <si>
-    <t>13 103.39 руб.</t>
+    <t>12 949.23 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы в сборе ZEGOR С РАСХОДОМЕРАМИ  (для теплого пола)</t>
   </si>
   <si>
     <t>Коллекторные группы ЛАТУНЬ С РАСХОДОМЕРАМИ ZEGOR (для теплого пола)</t>
   </si>
   <si>
     <t>ZGR-000074</t>
   </si>
   <si>
     <t>QS-1821</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х2 вых. (1/ 3шт</t>
   </si>
   <si>
-    <t>3 859.10 руб.</t>
+    <t>3 293.41 руб.</t>
   </si>
   <si>
     <t>ZGR-000075</t>
   </si>
   <si>
     <t>QS-1831</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х3 вых. (1/ 3шт</t>
   </si>
   <si>
-    <t>5 432.54 руб.</t>
+    <t>4 666.70 руб.</t>
   </si>
   <si>
     <t>ZGR-000076</t>
   </si>
   <si>
     <t>QS-1841</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х4 вых. (1/ 3шт</t>
   </si>
   <si>
-    <t>7 035.24 руб.</t>
+    <t>6 043.46 руб.</t>
   </si>
   <si>
     <t>ZGR-000077</t>
   </si>
   <si>
     <t>QS-1851</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х5 вых. (1/ 3шт</t>
   </si>
   <si>
-    <t>8 640.54 руб.</t>
+    <t>7 422.46 руб.</t>
   </si>
   <si>
     <t>ZGR-000078</t>
   </si>
   <si>
     <t>QS-1861</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х6 вых. (1/ 3шт</t>
   </si>
   <si>
-    <t>10 243.25 руб.</t>
+    <t>8 799.23 руб.</t>
   </si>
   <si>
     <t>ZGR-000079</t>
   </si>
   <si>
     <t>QS-1871</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х7 вых. (1/ 3шт</t>
   </si>
   <si>
-    <t>11 848.55 руб.</t>
+    <t>10 178.23 руб.</t>
   </si>
   <si>
     <t>ZGR-000080</t>
   </si>
   <si>
     <t>QS-1881</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х8 вых. (1/ 3шт</t>
   </si>
   <si>
-    <t>16 113.70 руб.</t>
+    <t>13 751.64 руб.</t>
   </si>
   <si>
     <t>ZGR-000081</t>
   </si>
   <si>
     <t>QS-1891</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х9 вых. (1/ 3шт</t>
   </si>
   <si>
-    <t>18 043.25 руб.</t>
+    <t>15 398.34 руб.</t>
   </si>
   <si>
     <t>ZGR-000082</t>
   </si>
   <si>
     <t>QS-18101</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомер, БЕЗ воздухоотвод. и слив клапан, 1"х10 вых. (1/ 3шт)</t>
   </si>
   <si>
-    <t>19 972.80 руб.</t>
+    <t>17 045.05 руб.</t>
   </si>
   <si>
     <t>ZGR-000083</t>
   </si>
   <si>
     <t>QS-18111</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомер, БЕЗ воздухоотвод. и слив клапан, 1"х11 вых. (1/ 3шт)</t>
   </si>
   <si>
-    <t>17 144.82 руб.</t>
+    <t>14 631.61 руб.</t>
   </si>
   <si>
     <t>ZGR-000084</t>
   </si>
   <si>
     <t>QS-18121</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомер, БЕЗ воздухоотвод. и слив клапан, 1"х12 вых. (1/ 3шт)</t>
   </si>
   <si>
-    <t>20 777.24 руб.</t>
+    <t>17 731.57 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы НЕРЖАВЕЙКА С РАСХОДОМЕРАМИ и ТРОЙНИКАМИ ZEGOR (для теплого пола)</t>
   </si>
   <si>
     <t>ZGR-000161</t>
   </si>
   <si>
     <t>QS-1824</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х2 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>4 962.10 руб.</t>
+    <t>4 203.58 руб.</t>
   </si>
   <si>
     <t>ZGR-000162</t>
   </si>
   <si>
     <t>QS-1834</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х3 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>5 928.60 руб.</t>
+    <t>4 395.98 руб.</t>
   </si>
   <si>
     <t>ZGR-000163</t>
   </si>
   <si>
     <t>QS-1844</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х4 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>7 064.58 руб.</t>
+    <t>4 976.39 руб.</t>
   </si>
   <si>
     <t>ZGR-000164</t>
   </si>
   <si>
     <t>QS-1854</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х5 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>8 194.91 руб.</t>
+    <t>5 772.61 руб.</t>
   </si>
   <si>
     <t>ZGR-000165</t>
   </si>
   <si>
     <t>QS-1864</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х6 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>9 432.63 руб.</t>
+    <t>6 994.18 руб.</t>
   </si>
   <si>
     <t>ZGR-000166</t>
   </si>
   <si>
     <t>QS-1874</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х7 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>10 562.96 руб.</t>
+    <t>7 832.31 руб.</t>
   </si>
   <si>
     <t>ZGR-000167</t>
   </si>
   <si>
     <t>QS-1884</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х8 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>11 622.65 руб.</t>
+    <t>8 618.06 руб.</t>
   </si>
   <si>
     <t>ZGR-000168</t>
   </si>
   <si>
     <t>QS-1894</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х9 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>12 752.98 руб.</t>
+    <t>8 983.37 руб.</t>
   </si>
   <si>
     <t>ZGR-000169</t>
   </si>
   <si>
     <t>QS-18104</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х10 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>13 849.41 руб.</t>
+    <t>10 269.17 руб.</t>
   </si>
   <si>
     <t>ZGR-000170</t>
   </si>
   <si>
     <t>QS-18114</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х11 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>14 411.75 руб.</t>
+    <t>10 686.14 руб.</t>
   </si>
   <si>
     <t>ZGR-000171</t>
   </si>
   <si>
     <t>QS-18124</t>
   </si>
   <si>
     <t>Коллектор группа ZEGOR НЕРЖ с расход,  В КОМПЛЕКТЕ с воздухоотвод. и слив клапан, 1"х12 вых (1/ 3шт)</t>
   </si>
   <si>
-    <t>15 542.08 руб.</t>
+    <t>11 524.27 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы НЕРЖАВЕЙКА С РАСХОДОМЕРАМИ ZEGOR (для теплого пола)</t>
   </si>
   <si>
     <t>ZGR-000220</t>
   </si>
   <si>
     <t>QS-1837</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х3 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>5 256.10 руб.</t>
+    <t>4 445.57 руб.</t>
   </si>
   <si>
     <t>ZGR-000221</t>
   </si>
   <si>
     <t>QS-1847</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х4 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>6 376.80 руб.</t>
+    <t>5 393.46 руб.</t>
   </si>
   <si>
     <t>ZGR-000222</t>
   </si>
   <si>
     <t>QS-1857</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х5 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>7 360.22 руб.</t>
+    <t>6 225.22 руб.</t>
   </si>
   <si>
     <t>ZGR-000223</t>
   </si>
   <si>
     <t>QS-1867</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х6 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>8 315.62 руб.</t>
+    <t>7 033.29 руб.</t>
   </si>
   <si>
     <t>ZGR-000224</t>
   </si>
   <si>
     <t>QS-1877</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х7 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>9 637.97 руб.</t>
+    <t>8 124.86 руб.</t>
   </si>
   <si>
     <t>ZGR-000225</t>
   </si>
   <si>
     <t>QS-1887</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х8 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>10 804.53 руб.</t>
+    <t>9 092.66 руб.</t>
   </si>
   <si>
     <t>ZGR-000226</t>
   </si>
   <si>
     <t>QS-1897</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х9 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>12 295.58 руб.</t>
+    <t>10 310.57 руб.</t>
   </si>
   <si>
     <t>ZGR-000227</t>
   </si>
   <si>
     <t>QS-18107</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х10 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>13 395.33 руб.</t>
+    <t>11 232.78 руб.</t>
   </si>
   <si>
     <t>ZGR-000228</t>
   </si>
   <si>
     <t>QS-18117</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х11 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>14 459.02 руб.</t>
+    <t>12 124.75 руб.</t>
   </si>
   <si>
     <t>ZGR-000229</t>
   </si>
   <si>
     <t>QS-18127</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х12 вых С РАСХОДОМЕРАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
-    <t>15 558.77 руб.</t>
+    <t>13 046.95 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -5941,413 +5938,413 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882284</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3953.28</f>
+        <f>J6*3795.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882285</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>4</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*4911.48</f>
+        <f>J7*4715.46</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882286</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*5866.88</f>
+        <f>J8*5632.73</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>882287</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*6861.51</f>
+        <f>J9*6587.66</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>882288</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*7816.91</f>
+        <f>J10*7504.93</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882289</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*8984.30</f>
+        <f>J11*8625.73</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882290</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*10030.69</f>
+        <f>J12*9630.36</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882291</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*11216.56</f>
+        <f>J13*10768.90</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882292</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="2">
         <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*12217.67</f>
+        <f>J14*11730.05</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882293</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="2">
         <v>4</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*13203.97</f>
+        <f>J15*12676.98</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882294</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="2">
         <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*14139.91</f>
+        <f>J16*13575.58</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="3">
       <c r="A17" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819275</v>
       </c>
@@ -6380,846 +6377,846 @@
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819276</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*10818.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819277</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*11454.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819278</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*15110.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819279</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*15669.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819280</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*17915.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819281</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
-      <c r="H24" s="2" t="s">
-        <v>64</v>
+      <c r="H24" s="2">
+        <v>8</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*20197.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819282</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
-      <c r="H25" s="2" t="s">
-        <v>64</v>
+      <c r="H25" s="2">
+        <v>7</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*22265.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819305</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>8</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*27009.00</f>
+        <f>J26*28090.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819307</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>3</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*34710.00</f>
+        <f>J27*36099.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819309</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>7</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*38731.00</f>
+        <f>J28*40281.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825466</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*9129.00</f>
+        <f>J29*9494.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>825467</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*11200.00</f>
+        <f>J30*11648.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="3">
       <c r="A31" s="9" t="s">
         <v>114</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>825252</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*5117.00</f>
+        <f>J32*5056.80</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>825253</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G33" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*5926.20</f>
+        <f>J33*5856.48</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825254</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G34" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*6736.89</f>
+        <f>J34*6657.63</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825255</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*7552.04</f>
+        <f>J35*7463.19</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825256</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G36" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*8361.24</f>
+        <f>J36*8262.87</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825257</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G37" s="2">
         <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*9168.95</f>
+        <f>J37*9061.08</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825258</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G38" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*9985.59</f>
+        <f>J38*9868.11</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825259</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G39" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*10889.99</f>
+        <f>J39*10761.87</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>825260</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G40" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*11699.19</f>
+        <f>J40*11561.55</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>825261</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G41" s="2">
         <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*12518.80</f>
+        <f>J41*12371.52</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>825262</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G42" s="2">
         <v>3</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*13333.95</f>
+        <f>J42*13177.08</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="2">
       <c r="A43" s="8" t="s">
         <v>159</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="3">
       <c r="A44" s="9" t="s">
         <v>160</v>
       </c>
       <c r="B44" s="9"/>
@@ -7233,60 +7230,60 @@
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819287</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="2">
         <v>2</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*25719.00</f>
+        <f>J45*26748.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819301</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
@@ -7312,51 +7309,51 @@
       <c r="C47" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>1</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*60839.00</f>
+        <f>J47*63272.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883773</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G48" s="2">
         <v>3</v>
       </c>
       <c r="H48" s="2" t="s">
@@ -7370,3118 +7367,3118 @@
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*6939.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>883774</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G49" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>182</v>
+        <v>69</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*7939.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>883775</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G50" s="2">
         <v>2</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*9021.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>883776</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="G51" s="2">
         <v>2</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*10161.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>883777</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G52" s="2">
         <v>2</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*11465.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>883778</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>182</v>
+        <v>69</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*12858.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>883779</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*13908.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>883780</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*15068.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>883781</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="G56" s="2">
         <v>2</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*16583.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>883782</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H57" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*17784.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>890079</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*5767.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" outlineLevel="3">
       <c r="A59" s="9" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819322</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*5478.46</f>
+        <f>J60*5414.01</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819323</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="G61" s="2">
         <v>1</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*6397.74</f>
+        <f>J61*6322.47</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819324</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="F62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*7406.26</f>
+        <f>J62*7319.13</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819325</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*8411.81</f>
+        <f>J63*8312.85</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819326</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*9417.36</f>
+        <f>J64*9306.57</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819327</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="G65" s="2">
         <v>2</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*10315.81</f>
+        <f>J65*10194.45</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819328</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*11212.78</f>
+        <f>J66*11080.86</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819329</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G67" s="2">
         <v>4</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*12292.70</f>
+        <f>J67*12148.08</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819330</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="F68" s="2" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G68" s="2">
         <v>3</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*13335.44</f>
+        <f>J68*13178.55</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819331</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="E69" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="F69" s="2" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="G69" s="2">
         <v>3</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*14382.64</f>
+        <f>J69*14213.43</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819332</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="F70" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*15416.45</f>
+        <f>J70*15235.08</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>879376</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*4907.26</f>
+        <f>J71*4849.53</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>879377</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="G72" s="2">
         <v>3</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*5911.33</f>
+        <f>J72*5841.78</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>879378</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="F73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*6845.48</f>
+        <f>J73*6764.94</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>879379</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="G74" s="2">
         <v>3</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*7743.93</f>
+        <f>J74*7652.82</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>879380</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="E75" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="F75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*8618.58</f>
+        <f>J75*8517.18</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>879381</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="F76" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*9662.80</f>
+        <f>J76*9549.12</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>879382</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="F77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*10562.74</f>
+        <f>J77*10438.47</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>879383</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="F78" s="2" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="G78" s="2">
         <v>3</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*11477.55</f>
+        <f>J78*11342.52</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>879384</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="G79" s="2">
         <v>3</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*12542.60</f>
+        <f>J79*12395.04</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>879385</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="E80" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="E80" s="2" t="s">
+      <c r="F80" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="F80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*13449.98</f>
+        <f>J80*13291.74</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>879386</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="E81" s="2" t="s">
+      <c r="F81" s="2" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="G81" s="2">
         <v>2</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*14355.86</f>
+        <f>J81*14186.97</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>885807</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="E82" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="E82" s="2" t="s">
+      <c r="F82" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="F82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*4615.71</f>
+        <f>J82*4561.41</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>885808</v>
       </c>
       <c r="C83" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="D83" s="1" t="s">
+      <c r="E83" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="E83" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="G83" s="2">
         <v>2</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*5447.23</f>
+        <f>J83*5383.14</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>885809</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="E84" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="E84" s="2" t="s">
+      <c r="F84" s="2" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="G84" s="2">
         <v>2</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*6491.45</f>
+        <f>J84*6415.08</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>885810</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="D85" s="1" t="s">
+      <c r="E85" s="2" t="s">
         <v>321</v>
       </c>
-      <c r="E85" s="2" t="s">
+      <c r="F85" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="F85" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G85" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*7339.33</f>
+        <f>J85*7252.98</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>885811</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="D86" s="1" t="s">
+      <c r="E86" s="2" t="s">
         <v>325</v>
       </c>
-      <c r="E86" s="2" t="s">
+      <c r="F86" s="2" t="s">
         <v>326</v>
       </c>
-      <c r="F86" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*8193.15</f>
+        <f>J86*8096.76</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>885812</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="D87" s="1" t="s">
+      <c r="E87" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="E87" s="2" t="s">
+      <c r="F87" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="F87" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G87" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*9044.00</f>
+        <f>J87*8937.60</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>885813</v>
       </c>
       <c r="C88" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="D88" s="1" t="s">
+      <c r="E88" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="E88" s="2" t="s">
+      <c r="F88" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="F88" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G88" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*9905.26</f>
+        <f>J88*9788.73</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>885814</v>
       </c>
       <c r="C89" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="D89" s="1" t="s">
+      <c r="E89" s="2" t="s">
         <v>337</v>
       </c>
-      <c r="E89" s="2" t="s">
+      <c r="F89" s="2" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="G89" s="2">
         <v>2</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*11025.35</f>
+        <f>J89*10895.64</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>885815</v>
       </c>
       <c r="C90" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="D90" s="1" t="s">
+      <c r="E90" s="2" t="s">
         <v>341</v>
       </c>
-      <c r="E90" s="2" t="s">
+      <c r="F90" s="2" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G90" s="2">
         <v>3</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*11900.00</f>
+        <f>J90*11760.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>885816</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="D91" s="1" t="s">
+      <c r="E91" s="2" t="s">
         <v>345</v>
       </c>
-      <c r="E91" s="2" t="s">
+      <c r="F91" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="F91" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G91" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*12767.21</f>
+        <f>J91*12617.01</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>885817</v>
       </c>
       <c r="C92" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="D92" s="1" t="s">
+      <c r="E92" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="E92" s="2" t="s">
+      <c r="F92" s="2" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="G92" s="2">
         <v>3</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*13646.33</f>
+        <f>J92*13485.78</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>885021</v>
       </c>
       <c r="C93" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="D93" s="1" t="s">
+      <c r="E93" s="2" t="s">
         <v>353</v>
       </c>
-      <c r="E93" s="2" t="s">
+      <c r="F93" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="F93" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G93" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*4487.79</f>
+        <f>J93*4434.99</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>885022</v>
       </c>
       <c r="C94" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="D94" s="1" t="s">
+      <c r="E94" s="2" t="s">
         <v>357</v>
       </c>
-      <c r="E94" s="2" t="s">
+      <c r="F94" s="2" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="G94" s="2">
         <v>3</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*5359.46</f>
+        <f>J94*5296.41</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>885023</v>
       </c>
       <c r="C95" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="D95" s="1" t="s">
+      <c r="E95" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="E95" s="2" t="s">
+      <c r="F95" s="2" t="s">
         <v>362</v>
       </c>
-      <c r="F95" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G95" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*6216.26</f>
+        <f>J95*6143.13</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>885024</v>
       </c>
       <c r="C96" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D96" s="1" t="s">
+      <c r="E96" s="2" t="s">
         <v>365</v>
       </c>
-      <c r="E96" s="2" t="s">
+      <c r="F96" s="2" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G96" s="2">
         <v>3</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*7071.58</f>
+        <f>J96*6988.38</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>885025</v>
       </c>
       <c r="C97" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="D97" s="1" t="s">
+      <c r="E97" s="2" t="s">
         <v>369</v>
       </c>
-      <c r="E97" s="2" t="s">
+      <c r="F97" s="2" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="G97" s="2">
         <v>3</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*7932.84</f>
+        <f>J97*7839.51</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>885026</v>
       </c>
       <c r="C98" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="D98" s="1" t="s">
+      <c r="E98" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="E98" s="2" t="s">
+      <c r="F98" s="2" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="G98" s="2">
         <v>3</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*8801.54</f>
+        <f>J98*8697.99</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>885027</v>
       </c>
       <c r="C99" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="D99" s="1" t="s">
+      <c r="E99" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="E99" s="2" t="s">
+      <c r="F99" s="2" t="s">
         <v>378</v>
       </c>
-      <c r="F99" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*9655.36</f>
+        <f>J99*9541.77</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>885028</v>
       </c>
       <c r="C100" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="D100" s="1" t="s">
+      <c r="E100" s="2" t="s">
         <v>381</v>
       </c>
-      <c r="E100" s="2" t="s">
+      <c r="F100" s="2" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="G100" s="2">
         <v>4</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*10525.55</f>
+        <f>J100*10401.72</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>883944</v>
       </c>
       <c r="C101" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="D101" s="1" t="s">
+      <c r="E101" s="2" t="s">
         <v>385</v>
       </c>
-      <c r="E101" s="2" t="s">
+      <c r="F101" s="2" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="G101" s="2">
         <v>3</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*11382.35</f>
+        <f>J101*11248.44</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>883945</v>
       </c>
       <c r="C102" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="D102" s="1" t="s">
+      <c r="E102" s="2" t="s">
         <v>389</v>
       </c>
-      <c r="E102" s="2" t="s">
+      <c r="F102" s="2" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="G102" s="2">
         <v>3</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*12243.61</f>
+        <f>J102*12099.57</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>885029</v>
       </c>
       <c r="C103" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="D103" s="1" t="s">
+      <c r="E103" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="E103" s="2" t="s">
+      <c r="F103" s="2" t="s">
         <v>394</v>
       </c>
-      <c r="F103" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G103" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*13103.39</f>
+        <f>J103*12949.23</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" outlineLevel="3">
       <c r="A104" s="9" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B104" s="9"/>
       <c r="C104" s="9"/>
       <c r="D104" s="9"/>
       <c r="E104" s="9"/>
       <c r="F104" s="9"/>
       <c r="G104" s="9"/>
       <c r="H104" s="9"/>
       <c r="I104" s="9"/>
       <c r="J104" s="9"/>
       <c r="K104" s="9"/>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" outlineLevel="4">
       <c r="A105" s="10" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B105" s="10"/>
       <c r="C105" s="10"/>
       <c r="D105" s="10"/>
       <c r="E105" s="10"/>
       <c r="F105" s="10"/>
       <c r="G105" s="10"/>
       <c r="H105" s="10"/>
       <c r="I105" s="10"/>
       <c r="J105" s="10"/>
       <c r="K105" s="10"/>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>834480</v>
       </c>
       <c r="C106" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="D106" s="1" t="s">
+      <c r="E106" s="2" t="s">
         <v>399</v>
       </c>
-      <c r="E106" s="2" t="s">
+      <c r="F106" s="2" t="s">
         <v>400</v>
       </c>
-      <c r="F106" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G106" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*3859.10</f>
+        <f>J106*3293.41</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>834481</v>
       </c>
       <c r="C107" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D107" s="1" t="s">
+      <c r="E107" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="E107" s="2" t="s">
+      <c r="F107" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="F107" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*5432.54</f>
+        <f>J107*4666.70</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>834482</v>
       </c>
       <c r="C108" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="D108" s="1" t="s">
+      <c r="E108" s="2" t="s">
         <v>407</v>
       </c>
-      <c r="E108" s="2" t="s">
+      <c r="F108" s="2" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="G108" s="2">
         <v>3</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*7035.24</f>
+        <f>J108*6043.46</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>834483</v>
       </c>
       <c r="C109" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="D109" s="1" t="s">
+      <c r="E109" s="2" t="s">
         <v>411</v>
       </c>
-      <c r="E109" s="2" t="s">
+      <c r="F109" s="2" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="G109" s="2">
         <v>3</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*8640.54</f>
+        <f>J109*7422.46</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>834484</v>
       </c>
       <c r="C110" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="D110" s="1" t="s">
+      <c r="E110" s="2" t="s">
         <v>415</v>
       </c>
-      <c r="E110" s="2" t="s">
+      <c r="F110" s="2" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="G110" s="2">
         <v>2</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*10243.25</f>
+        <f>J110*8799.23</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>834485</v>
       </c>
       <c r="C111" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="D111" s="1" t="s">
+      <c r="E111" s="2" t="s">
         <v>419</v>
       </c>
-      <c r="E111" s="2" t="s">
+      <c r="F111" s="2" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="G111" s="2">
         <v>4</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*11848.55</f>
+        <f>J111*10178.23</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>834486</v>
       </c>
       <c r="C112" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="D112" s="1" t="s">
+      <c r="E112" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="E112" s="2" t="s">
+      <c r="F112" s="2" t="s">
         <v>424</v>
       </c>
-      <c r="F112" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G112" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*16113.70</f>
+        <f>J112*13751.64</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>834487</v>
       </c>
       <c r="C113" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="D113" s="1" t="s">
+      <c r="E113" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="E113" s="2" t="s">
+      <c r="F113" s="2" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="G113" s="2">
         <v>6</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*18043.25</f>
+        <f>J113*15398.34</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>834488</v>
       </c>
       <c r="C114" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="D114" s="1" t="s">
+      <c r="E114" s="2" t="s">
         <v>431</v>
       </c>
-      <c r="E114" s="2" t="s">
+      <c r="F114" s="2" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="G114" s="2">
         <v>3</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*19972.80</f>
+        <f>J114*17045.05</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>834489</v>
       </c>
       <c r="C115" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="D115" s="1" t="s">
+      <c r="E115" s="2" t="s">
         <v>435</v>
       </c>
-      <c r="E115" s="2" t="s">
+      <c r="F115" s="2" t="s">
         <v>436</v>
       </c>
-      <c r="F115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G115" s="2">
         <v>0</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*17144.82</f>
+        <f>J115*14631.61</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>834490</v>
       </c>
       <c r="C116" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="D116" s="1" t="s">
+      <c r="E116" s="2" t="s">
         <v>439</v>
       </c>
-      <c r="E116" s="2" t="s">
+      <c r="F116" s="2" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="G116" s="2">
         <v>2</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*20777.24</f>
+        <f>J116*17731.57</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" outlineLevel="4">
       <c r="A117" s="10" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="10"/>
       <c r="D117" s="10"/>
       <c r="E117" s="10"/>
       <c r="F117" s="10"/>
       <c r="G117" s="10"/>
       <c r="H117" s="10"/>
       <c r="I117" s="10"/>
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>868673</v>
       </c>
       <c r="C118" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="D118" s="1" t="s">
+      <c r="E118" s="2" t="s">
         <v>444</v>
       </c>
-      <c r="E118" s="2" t="s">
+      <c r="F118" s="2" t="s">
         <v>445</v>
       </c>
-      <c r="F118" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G118" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*4962.10</f>
+        <f>J118*4203.58</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>868674</v>
       </c>
       <c r="C119" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="D119" s="1" t="s">
+      <c r="E119" s="2" t="s">
         <v>448</v>
       </c>
-      <c r="E119" s="2" t="s">
+      <c r="F119" s="2" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="G119" s="2">
         <v>2</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*5928.60</f>
+        <f>J119*4395.98</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>868675</v>
       </c>
       <c r="C120" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="D120" s="1" t="s">
+      <c r="E120" s="2" t="s">
         <v>452</v>
       </c>
-      <c r="E120" s="2" t="s">
+      <c r="F120" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="F120" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G120" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*7064.58</f>
+        <f>J120*4976.39</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>868676</v>
       </c>
       <c r="C121" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="D121" s="1" t="s">
+      <c r="E121" s="2" t="s">
         <v>456</v>
       </c>
-      <c r="E121" s="2" t="s">
+      <c r="F121" s="2" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="G121" s="2">
         <v>3</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*8194.91</f>
+        <f>J121*5772.61</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>868677</v>
       </c>
       <c r="C122" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="D122" s="1" t="s">
+      <c r="E122" s="2" t="s">
         <v>460</v>
       </c>
-      <c r="E122" s="2" t="s">
+      <c r="F122" s="2" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="G122" s="2">
         <v>3</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*9432.63</f>
+        <f>J122*6994.18</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>868678</v>
       </c>
       <c r="C123" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="D123" s="1" t="s">
+      <c r="E123" s="2" t="s">
         <v>464</v>
       </c>
-      <c r="E123" s="2" t="s">
+      <c r="F123" s="2" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="G123" s="2">
         <v>4</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*10562.96</f>
+        <f>J123*7832.31</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>868679</v>
       </c>
       <c r="C124" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="D124" s="1" t="s">
+      <c r="E124" s="2" t="s">
         <v>468</v>
       </c>
-      <c r="E124" s="2" t="s">
+      <c r="F124" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="F124" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G124" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*11622.65</f>
+        <f>J124*8618.06</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>868680</v>
       </c>
       <c r="C125" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="D125" s="1" t="s">
+      <c r="E125" s="2" t="s">
         <v>472</v>
       </c>
-      <c r="E125" s="2" t="s">
+      <c r="F125" s="2" t="s">
         <v>473</v>
       </c>
-      <c r="F125" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G125" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*12752.98</f>
+        <f>J125*8983.37</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>868681</v>
       </c>
       <c r="C126" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="D126" s="1" t="s">
+      <c r="E126" s="2" t="s">
         <v>476</v>
       </c>
-      <c r="E126" s="2" t="s">
+      <c r="F126" s="2" t="s">
         <v>477</v>
       </c>
-      <c r="F126" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G126" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*13849.41</f>
+        <f>J126*10269.17</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>868682</v>
       </c>
       <c r="C127" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="D127" s="1" t="s">
+      <c r="E127" s="2" t="s">
         <v>480</v>
       </c>
-      <c r="E127" s="2" t="s">
+      <c r="F127" s="2" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="G127" s="2">
         <v>3</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*14411.75</f>
+        <f>J127*10686.14</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>868683</v>
       </c>
       <c r="C128" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="D128" s="1" t="s">
+      <c r="E128" s="2" t="s">
         <v>484</v>
       </c>
-      <c r="E128" s="2" t="s">
+      <c r="F128" s="2" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="G128" s="2">
         <v>4</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*15542.08</f>
+        <f>J128*11524.27</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" outlineLevel="4">
       <c r="A129" s="10" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="10"/>
       <c r="D129" s="10"/>
       <c r="E129" s="10"/>
       <c r="F129" s="10"/>
       <c r="G129" s="10"/>
       <c r="H129" s="10"/>
       <c r="I129" s="10"/>
       <c r="J129" s="10"/>
       <c r="K129" s="10"/>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>882295</v>
       </c>
       <c r="C130" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="D130" s="1" t="s">
+      <c r="E130" s="2" t="s">
         <v>489</v>
       </c>
-      <c r="E130" s="2" t="s">
+      <c r="F130" s="2" t="s">
         <v>490</v>
       </c>
-      <c r="F130" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G130" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*5256.10</f>
+        <f>J130*4445.57</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>882296</v>
       </c>
       <c r="C131" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D131" s="1" t="s">
+      <c r="E131" s="2" t="s">
         <v>493</v>
       </c>
-      <c r="E131" s="2" t="s">
+      <c r="F131" s="2" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="G131" s="2">
         <v>3</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*6376.80</f>
+        <f>J131*5393.46</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>882297</v>
       </c>
       <c r="C132" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="D132" s="1" t="s">
+      <c r="E132" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="E132" s="2" t="s">
+      <c r="F132" s="2" t="s">
         <v>498</v>
       </c>
-      <c r="F132" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G132" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*7360.22</f>
+        <f>J132*6225.22</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>882298</v>
       </c>
       <c r="C133" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="D133" s="1" t="s">
+      <c r="E133" s="2" t="s">
         <v>501</v>
       </c>
-      <c r="E133" s="2" t="s">
+      <c r="F133" s="2" t="s">
         <v>502</v>
       </c>
-      <c r="F133" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G133" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*8315.62</f>
+        <f>J133*7033.29</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>882299</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="D134" s="1" t="s">
+      <c r="E134" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="E134" s="2" t="s">
+      <c r="F134" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="F134" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G134" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*9637.97</f>
+        <f>J134*8124.86</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>882300</v>
       </c>
       <c r="C135" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="D135" s="1" t="s">
+      <c r="E135" s="2" t="s">
         <v>509</v>
       </c>
-      <c r="E135" s="2" t="s">
+      <c r="F135" s="2" t="s">
         <v>510</v>
       </c>
-      <c r="F135" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G135" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*10804.53</f>
+        <f>J135*9092.66</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>882301</v>
       </c>
       <c r="C136" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="D136" s="1" t="s">
+      <c r="E136" s="2" t="s">
         <v>513</v>
       </c>
-      <c r="E136" s="2" t="s">
+      <c r="F136" s="2" t="s">
         <v>514</v>
       </c>
-      <c r="F136" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G136" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*12295.58</f>
+        <f>J136*10310.57</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>882302</v>
       </c>
       <c r="C137" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="D137" s="1" t="s">
+      <c r="E137" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="E137" s="2" t="s">
+      <c r="F137" s="2" t="s">
         <v>518</v>
       </c>
-      <c r="F137" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G137" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*13395.33</f>
+        <f>J137*11232.78</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>882303</v>
       </c>
       <c r="C138" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="D138" s="1" t="s">
+      <c r="E138" s="2" t="s">
         <v>521</v>
       </c>
-      <c r="E138" s="2" t="s">
+      <c r="F138" s="2" t="s">
         <v>522</v>
       </c>
-      <c r="F138" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G138" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*14459.02</f>
+        <f>J138*12124.75</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>882304</v>
       </c>
       <c r="C139" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="D139" s="1" t="s">
+      <c r="E139" s="2" t="s">
         <v>525</v>
       </c>
-      <c r="E139" s="2" t="s">
+      <c r="F139" s="2" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="G139" s="2">
         <v>2</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*15558.77</f>
+        <f>J139*13046.95</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A43:K43"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="A31:K31"/>
     <mergeCell ref="A44:K44"/>
     <mergeCell ref="A59:K59"/>
     <mergeCell ref="A104:K104"/>
     <mergeCell ref="A105:K105"/>
     <mergeCell ref="A117:K117"/>
     <mergeCell ref="A129:K129"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>