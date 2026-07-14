--- v1 (2026-05-11)
+++ v2 (2026-07-14)
@@ -210,390 +210,390 @@
   <si>
     <t>QS-18126</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х12 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
     <t>13 575.58 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы VALTEC (для радиаторов)</t>
   </si>
   <si>
     <t>VLC-811011</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0603</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х3 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>9 028.00 руб.</t>
   </si>
   <si>
+    <t>VLC-811012</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0604</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х4 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>10 818.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VLC-811012</t>
-[...8 lines deleted...]
-    <t>10 818.00 руб.</t>
+    <t>VLC-811013</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0605</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х5 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>11 454.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811014</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0606</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х6 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>15 110.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-811015</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0607</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х7 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>15 669.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811016</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0608</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х8 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>17 915.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811017</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0609</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х9 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>20 197.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811018</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0610</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х10 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>22 265.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811041</t>
+  </si>
+  <si>
+    <t>VTc.594.EMNX.0606</t>
+  </si>
+  <si>
+    <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х6 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>28 090.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811043</t>
+  </si>
+  <si>
+    <t>VTc.594.EMNX.0608</t>
+  </si>
+  <si>
+    <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х8 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>36 099.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811045</t>
+  </si>
+  <si>
+    <t>VTc.594.EMNX.0610</t>
+  </si>
+  <si>
+    <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х10 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>40 281.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811072</t>
+  </si>
+  <si>
+    <t>VTc.582.EMNX.0603</t>
+  </si>
+  <si>
+    <t>Блок колл. НЕРЖ с ручн. регулир. клап. 1"х3 вых Евроконус 3/4 (Италия)</t>
+  </si>
+  <si>
+    <t>9 494.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811073</t>
+  </si>
+  <si>
+    <t>VTc.582.EMNX.0604</t>
+  </si>
+  <si>
+    <t>Блок колл. НЕРЖ с ручн. регулир. клап. 1"х4 вых Евроконус 3/4 (Италия)</t>
+  </si>
+  <si>
+    <t>11 648.00 руб.</t>
+  </si>
+  <si>
+    <t>Коллекторные группы VIEIR (для радиаторов)</t>
+  </si>
+  <si>
+    <t>STP-210023</t>
+  </si>
+  <si>
+    <t>VR115-02A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 2 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>5 056.80 руб.</t>
+  </si>
+  <si>
+    <t>STP-210024</t>
+  </si>
+  <si>
+    <t>VR115-03А</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 3 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>5 856.48 руб.</t>
+  </si>
+  <si>
+    <t>STP-210025</t>
+  </si>
+  <si>
+    <t>VR115-04A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 4 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>6 657.63 руб.</t>
+  </si>
+  <si>
+    <t>STP-210026</t>
+  </si>
+  <si>
+    <t>VR115-05A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 5 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>7 463.19 руб.</t>
+  </si>
+  <si>
+    <t>STP-210027</t>
+  </si>
+  <si>
+    <t>VR115-06A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 6 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>8 262.87 руб.</t>
+  </si>
+  <si>
+    <t>STP-210028</t>
+  </si>
+  <si>
+    <t>VR115-07A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 7 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>9 061.08 руб.</t>
+  </si>
+  <si>
+    <t>STP-210029</t>
+  </si>
+  <si>
+    <t>VR115-08A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 8 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
+  </si>
+  <si>
+    <t>9 868.11 руб.</t>
+  </si>
+  <si>
+    <t>STP-210030</t>
+  </si>
+  <si>
+    <t>VR115-09A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 9 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
+  </si>
+  <si>
+    <t>10 761.87 руб.</t>
+  </si>
+  <si>
+    <t>STP-210031</t>
+  </si>
+  <si>
+    <t>VR115-10A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 10 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
+  </si>
+  <si>
+    <t>11 561.55 руб.</t>
+  </si>
+  <si>
+    <t>STP-210032</t>
+  </si>
+  <si>
+    <t>VR115-11A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 11 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
+  </si>
+  <si>
+    <t>12 371.52 руб.</t>
+  </si>
+  <si>
+    <t>STP-210033</t>
+  </si>
+  <si>
+    <t>VR115-12A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 12 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
+  </si>
+  <si>
+    <t>13 177.08 руб.</t>
+  </si>
+  <si>
+    <t>Коллекторные группы ДЛЯ ТЕПЛОГО ПОЛА с расходомерами</t>
+  </si>
+  <si>
+    <t>Коллекторные группы в сборе VALTEC С РАСХОДОМЕРАМИ  (для теплого пола)</t>
+  </si>
+  <si>
+    <t>VLC-811023</t>
+  </si>
+  <si>
+    <t>VTc.586.EMNX.0606</t>
+  </si>
+  <si>
+    <t>Коллек группа НЕРЖ со встр. расх. в сборе, с воздух и слив клапан 1"х6 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>26 748.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-811013</t>
-[...283 lines deleted...]
-  <si>
     <t>VLC-811037</t>
   </si>
   <si>
     <t>VTc.589.EMNX.0610</t>
   </si>
   <si>
     <t>- Коллекторная группа НЕРЖ со встр. расх. в сборе, с воздух и слив клапан 1"х10 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>20 474.00 руб.</t>
   </si>
   <si>
     <t>VLC-811056</t>
   </si>
   <si>
     <t>VTc.596.EMNX.0611</t>
   </si>
   <si>
     <t>Коллекторная группа ЛАТУНЬ со встр. расх. в сборе, 1"х11 вых. Евроконус 3/4" (Италия)</t>
   </si>
   <si>
     <t>63 272.00 руб.</t>
   </si>
   <si>
     <t>VLC-900757</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0603</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х3 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>6 939.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-900758</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0604</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х4 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>7 939.00 руб.</t>
   </si>
   <si>
     <t>VLC-900759</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0605</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х5 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>9 021.00 руб.</t>
   </si>
@@ -5938,121 +5938,121 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882284</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3795.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882285</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*4715.46</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882286</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*5632.73</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>882287</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -6078,121 +6078,121 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6587.66</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>882288</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*7504.93</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882289</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*8625.73</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882290</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*9630.36</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882291</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -6341,297 +6341,297 @@
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819275</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
-      <c r="H18" s="2" t="s">
-        <v>64</v>
+      <c r="H18" s="2">
+        <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*9028.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819276</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*10818.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819277</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
-      <c r="H20" s="2" t="s">
-        <v>64</v>
+      <c r="H20" s="2">
+        <v>7</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*11454.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819278</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="G21" s="2">
+        <v>0</v>
+      </c>
+      <c r="H21" s="2" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*15110.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819279</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*15669.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819280</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
-      <c r="H23" s="2" t="s">
-        <v>64</v>
+      <c r="H23" s="2">
+        <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*17915.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819281</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*20197.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819282</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*22265.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819305</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="2" t="s">
@@ -6727,239 +6727,239 @@
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825466</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*9494.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>825467</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*11648.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="3">
       <c r="A31" s="9" t="s">
         <v>114</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>825252</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*5056.80</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>825253</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G33" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*5856.48</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825254</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*6657.63</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825255</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G35" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*7463.19</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825256</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D36" s="1" t="s">
@@ -7020,51 +7020,51 @@
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*9061.08</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825258</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G38" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*9868.11</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825259</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D39" s="1" t="s">
@@ -7230,436 +7230,436 @@
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819287</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="2">
         <v>2</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*26748.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819301</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*20474.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819320</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>1</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*63272.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883773</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G48" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*6939.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>883774</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G49" s="2">
         <v>2</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*7939.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>883775</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G50" s="2">
         <v>2</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*9021.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>883776</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G51" s="2">
         <v>2</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*10161.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>883777</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G52" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*11465.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>883778</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G53" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*12858.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>883779</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G54" s="2">
         <v>2</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*13908.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>883780</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G55" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*15068.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>883781</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G56" s="2">
         <v>2</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*16583.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>883782</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E57" s="2" t="s">
@@ -7684,52 +7684,52 @@
         <f>J57*17784.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>890079</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G58" s="2">
         <v>3</v>
       </c>
-      <c r="H58" s="2" t="s">
-        <v>64</v>
+      <c r="H58" s="2">
+        <v>2</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*5767.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" outlineLevel="3">
       <c r="A59" s="9" t="s">
         <v>218</v>
       </c>
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
@@ -7768,296 +7768,296 @@
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*5414.01</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819323</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G61" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*6322.47</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819324</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G62" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*7319.13</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819325</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G63" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*8312.85</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819326</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G64" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*9306.57</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819327</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G65" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*10194.45</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819328</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G66" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*11080.86</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819329</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G67" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*12148.08</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819330</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G68" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*13178.55</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819331</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D69" s="1" t="s">
@@ -8083,86 +8083,86 @@
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*14213.43</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819332</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>262</v>
       </c>
       <c r="G70" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*15235.08</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>879376</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G71" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*4849.53</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>879377</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D72" s="1" t="s">
@@ -8328,51 +8328,51 @@
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*9549.12</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>879382</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G77" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*10438.47</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>879383</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D78" s="1" t="s">
@@ -8468,51 +8468,51 @@
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*13291.74</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>879386</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>306</v>
       </c>
       <c r="G81" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*14186.97</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>885807</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D82" s="1" t="s">
@@ -8818,51 +8818,51 @@
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*11760.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>885816</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G91" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*12617.01</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>885817</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D92" s="1" t="s">
@@ -9028,121 +9028,121 @@
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*6988.38</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>885025</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>370</v>
       </c>
       <c r="G97" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*7839.51</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>885026</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>374</v>
       </c>
       <c r="G98" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*8697.99</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>885027</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>378</v>
       </c>
       <c r="G99" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*9541.77</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>885028</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D100" s="1" t="s">
@@ -9238,51 +9238,51 @@
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*12099.57</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>885029</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>394</v>
       </c>
       <c r="G103" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*12949.23</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" outlineLevel="3">
       <c r="A104" s="9" t="s">
         <v>395</v>
       </c>
       <c r="B104" s="9"/>
       <c r="C104" s="9"/>
       <c r="D104" s="9"/>
       <c r="E104" s="9"/>
       <c r="F104" s="9"/>
@@ -9375,86 +9375,86 @@
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*4666.70</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>834482</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G108" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*6043.46</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>834483</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>412</v>
       </c>
       <c r="G109" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*7422.46</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>834484</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D110" s="1" t="s">
@@ -9706,86 +9706,86 @@
       <c r="G117" s="10"/>
       <c r="H117" s="10"/>
       <c r="I117" s="10"/>
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>868673</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G118" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*4203.58</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>868674</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G119" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*4395.98</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>868675</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D120" s="1" t="s">
@@ -9881,156 +9881,156 @@
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*6994.18</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>868678</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>465</v>
       </c>
       <c r="G123" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*7832.31</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>868679</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G124" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*8618.06</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>868680</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>473</v>
       </c>
       <c r="G125" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*8983.37</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>868681</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>477</v>
       </c>
       <c r="G126" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*10269.17</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>868682</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D127" s="1" t="s">
@@ -10107,86 +10107,86 @@
       <c r="G129" s="10"/>
       <c r="H129" s="10"/>
       <c r="I129" s="10"/>
       <c r="J129" s="10"/>
       <c r="K129" s="10"/>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>882295</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>490</v>
       </c>
       <c r="G130" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*4445.57</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>882296</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>494</v>
       </c>
       <c r="G131" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*5393.46</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>882297</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D132" s="1" t="s">
@@ -10212,86 +10212,86 @@
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*6225.22</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>882298</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>502</v>
       </c>
       <c r="G133" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*7033.29</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>882299</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>506</v>
       </c>
       <c r="G134" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*8124.86</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>882300</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D135" s="1" t="s">
@@ -10317,86 +10317,86 @@
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*9092.66</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>882301</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>514</v>
       </c>
       <c r="G136" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*10310.57</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>882302</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>518</v>
       </c>
       <c r="G137" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*11232.78</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>882303</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D138" s="1" t="s">