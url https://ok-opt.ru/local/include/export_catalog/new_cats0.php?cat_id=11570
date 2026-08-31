--- v2 (2026-07-14)
+++ v3 (2026-08-31)
@@ -210,1041 +210,1041 @@
   <si>
     <t>QS-18126</t>
   </si>
   <si>
     <t>Коллекторная группа 1"х12 вых С КЛАПАНАМИ и индикацией температуры, в сборе, НЕРЖАВЕЙКА (1/ 3шт)</t>
   </si>
   <si>
     <t>13 575.58 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы VALTEC (для радиаторов)</t>
   </si>
   <si>
     <t>VLC-811011</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0603</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х3 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>9 028.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>VLC-811012</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0604</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х4 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>10 818.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-811013</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0605</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х5 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>11 454.00 руб.</t>
   </si>
   <si>
     <t>VLC-811014</t>
   </si>
   <si>
     <t>VTc.588.EMNX.0606</t>
   </si>
   <si>
     <t>Коллекторная группа НЕРЖ, в сборе, 1"х6 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>15 110.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-811015</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0607</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х7 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>15 669.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811016</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0608</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х8 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>17 915.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811017</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0609</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х9 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>20 197.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811018</t>
+  </si>
+  <si>
+    <t>VTc.588.EMNX.0610</t>
+  </si>
+  <si>
+    <t>Коллекторная группа НЕРЖ, в сборе, 1"х10 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>22 265.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811041</t>
+  </si>
+  <si>
+    <t>VTc.594.EMNX.0606</t>
+  </si>
+  <si>
+    <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х6 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>28 090.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811043</t>
+  </si>
+  <si>
+    <t>VTc.594.EMNX.0608</t>
+  </si>
+  <si>
+    <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х8 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>36 099.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811045</t>
+  </si>
+  <si>
+    <t>VTc.594.EMNX.0610</t>
+  </si>
+  <si>
+    <t>Коллекторная группа ЛАТУНЬ в сборе, с воздух и слив клапан, 1"х10 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>41 892.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811072</t>
+  </si>
+  <si>
+    <t>VTc.582.EMNX.0603</t>
+  </si>
+  <si>
+    <t>Блок колл. НЕРЖ с ручн. регулир. клап. 1"х3 вых Евроконус 3/4 (Италия)</t>
+  </si>
+  <si>
+    <t>9 494.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811073</t>
+  </si>
+  <si>
+    <t>VTc.582.EMNX.0604</t>
+  </si>
+  <si>
+    <t>Блок колл. НЕРЖ с ручн. регулир. клап. 1"х4 вых Евроконус 3/4 (Италия)</t>
+  </si>
+  <si>
+    <t>11 648.00 руб.</t>
+  </si>
+  <si>
+    <t>Коллекторные группы VIEIR (для радиаторов)</t>
+  </si>
+  <si>
+    <t>STP-210023</t>
+  </si>
+  <si>
+    <t>VR115-02A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 2 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>5 519.35 руб.</t>
+  </si>
+  <si>
+    <t>STP-210024</t>
+  </si>
+  <si>
+    <t>VR115-03А</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 3 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>6 392.32 руб.</t>
+  </si>
+  <si>
+    <t>STP-210025</t>
+  </si>
+  <si>
+    <t>VR115-04A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 4 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>7 265.28 руб.</t>
+  </si>
+  <si>
+    <t>STP-210026</t>
+  </si>
+  <si>
+    <t>VR115-05A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 5 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>8 144.54 руб.</t>
+  </si>
+  <si>
+    <t>STP-210027</t>
+  </si>
+  <si>
+    <t>VR115-06A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 6 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>9 019.08 руб.</t>
+  </si>
+  <si>
+    <t>STP-210028</t>
+  </si>
+  <si>
+    <t>VR115-07A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 7 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
+  </si>
+  <si>
+    <t>9 888.90 руб.</t>
+  </si>
+  <si>
+    <t>STP-210029</t>
+  </si>
+  <si>
+    <t>VR115-08A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 8 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
+  </si>
+  <si>
+    <t>10 769.73 руб.</t>
+  </si>
+  <si>
+    <t>STP-210030</t>
+  </si>
+  <si>
+    <t>VR115-09A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 9 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
+  </si>
+  <si>
+    <t>11 744.94 руб.</t>
+  </si>
+  <si>
+    <t>STP-210031</t>
+  </si>
+  <si>
+    <t>VR115-10A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 10 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
+  </si>
+  <si>
+    <t>12 617.91 руб.</t>
+  </si>
+  <si>
+    <t>STP-210032</t>
+  </si>
+  <si>
+    <t>VR115-11A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 11 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
+  </si>
+  <si>
+    <t>13 501.88 руб.</t>
+  </si>
+  <si>
+    <t>STP-210033</t>
+  </si>
+  <si>
+    <t>VR115-12A</t>
+  </si>
+  <si>
+    <t>Группа коллекторов БЕЗ РАСХОД 12 -вых. НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
+  </si>
+  <si>
+    <t>14 381.14 руб.</t>
+  </si>
+  <si>
+    <t>Коллекторные группы ДЛЯ ТЕПЛОГО ПОЛА с расходомерами</t>
+  </si>
+  <si>
+    <t>Коллекторные группы в сборе VALTEC С РАСХОДОМЕРАМИ  (для теплого пола)</t>
+  </si>
+  <si>
+    <t>VLC-811023</t>
+  </si>
+  <si>
+    <t>VTc.586.EMNX.0606</t>
+  </si>
+  <si>
+    <t>Коллек группа НЕРЖ со встр. расх. в сборе, с воздух и слив клапан 1"х6 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>26 748.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811037</t>
+  </si>
+  <si>
+    <t>VTc.589.EMNX.0610</t>
+  </si>
+  <si>
+    <t>- Коллекторная группа НЕРЖ со встр. расх. в сборе, с воздух и слив клапан 1"х10 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>20 474.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-811056</t>
+  </si>
+  <si>
+    <t>VTc.596.EMNX.0611</t>
+  </si>
+  <si>
+    <t>Коллекторная группа ЛАТУНЬ со встр. расх. в сборе, 1"х11 вых. Евроконус 3/4" (Италия)</t>
+  </si>
+  <si>
+    <t>63 272.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900757</t>
+  </si>
+  <si>
+    <t>VTc.579.EMNX.0603</t>
+  </si>
+  <si>
+    <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х3 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>6 939.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900758</t>
+  </si>
+  <si>
+    <t>VTc.579.EMNX.0604</t>
+  </si>
+  <si>
+    <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х4 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>7 939.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900759</t>
+  </si>
+  <si>
+    <t>VTc.579.EMNX.0605</t>
+  </si>
+  <si>
+    <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х5 вых. Евроконус 3/4"</t>
+  </si>
+  <si>
+    <t>9 021.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-811015</t>
-[...322 lines deleted...]
-  <si>
     <t>VLC-900760</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0606</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х6 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>10 161.00 руб.</t>
   </si>
   <si>
     <t>VLC-900761</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0607</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х7 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>11 465.00 руб.</t>
   </si>
   <si>
     <t>VLC-900762</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0608</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х8 вых. Евроконус 3/4"</t>
   </si>
   <si>
-    <t>12 858.00 руб.</t>
+    <t>13 543.00 руб.</t>
   </si>
   <si>
     <t>VLC-900763</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0609</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х9 вых. Евроконус 3/4"</t>
   </si>
   <si>
-    <t>13 908.00 руб.</t>
+    <t>14 650.00 руб.</t>
   </si>
   <si>
     <t>VLC-900764</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0610</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х10 вых. Евроконус 3/4"</t>
   </si>
   <si>
-    <t>15 068.00 руб.</t>
+    <t>16 406.00 руб.</t>
   </si>
   <si>
     <t>VLC-900765</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0611</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х11 вых. Евроконус 3/4"</t>
   </si>
   <si>
-    <t>16 583.00 руб.</t>
+    <t>17 467.00 руб.</t>
   </si>
   <si>
     <t>VLC-900766</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0612</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х12 вых. Евроконус 3/4"</t>
   </si>
   <si>
-    <t>17 784.00 руб.</t>
+    <t>19 363.00 руб.</t>
   </si>
   <si>
     <t>VLC-901053</t>
   </si>
   <si>
     <t>VTc.579.EMNX.0602</t>
   </si>
   <si>
     <t>Коллекторный блок из НЕРЖ. стали с регул. клап. и расх., 1"х2 вых. Евроконус 3/4"</t>
   </si>
   <si>
     <t>5 767.00 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы в сборе VIEIR С РАСХОДОМЕРАМИ (для теплого пола)</t>
   </si>
   <si>
     <t>STP-210001</t>
   </si>
   <si>
     <t>VR113-02A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 2-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>5 414.01 руб.</t>
+    <t>5 909.43 руб.</t>
   </si>
   <si>
     <t>STP-210002</t>
   </si>
   <si>
     <t>VR113-03A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 3-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>6 322.47 руб.</t>
+    <t>6 901.94 руб.</t>
   </si>
   <si>
     <t>STP-210003</t>
   </si>
   <si>
     <t>VR113-04A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 4-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>7 319.13 руб.</t>
+    <t>7 988.82 руб.</t>
   </si>
   <si>
     <t>STP-210004</t>
   </si>
   <si>
     <t>VR113-05A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 5-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>8 312.85 руб.</t>
+    <t>9 072.56 руб.</t>
   </si>
   <si>
     <t>STP-210005</t>
   </si>
   <si>
     <t>VR113-06A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 6-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>9 306.57 руб.</t>
+    <t>10 157.87 руб.</t>
   </si>
   <si>
     <t>STP-210006</t>
   </si>
   <si>
     <t>VR113-07A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 7-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (5/1шт)</t>
   </si>
   <si>
-    <t>10 194.45 руб.</t>
+    <t>11 125.21 руб.</t>
   </si>
   <si>
     <t>STP-210007</t>
   </si>
   <si>
     <t>VR113-08A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 8-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
   </si>
   <si>
-    <t>11 080.86 руб.</t>
+    <t>12 094.13 руб.</t>
   </si>
   <si>
     <t>STP-210008</t>
   </si>
   <si>
     <t>VR113-09A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 9-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (3/1шт)</t>
   </si>
   <si>
-    <t>12 148.08 руб.</t>
+    <t>13 258.08 руб.</t>
   </si>
   <si>
     <t>STP-210009</t>
   </si>
   <si>
     <t>VR113-10A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 10-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>13 178.55 руб.</t>
+    <t>14 382.72 руб.</t>
   </si>
   <si>
     <t>STP-210010</t>
   </si>
   <si>
     <t>VR113-11A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 11-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>14 213.43 руб.</t>
+    <t>15 513.64 руб.</t>
   </si>
   <si>
     <t>STP-210011</t>
   </si>
   <si>
     <t>VR113-12A</t>
   </si>
   <si>
     <t>Коллекторная группа с расход. 12-вых  НЕРЖ. С ТРОЙНИКАМИ 1"x3/4" "ViEiR" (2/1шт)</t>
   </si>
   <si>
-    <t>15 235.08 руб.</t>
+    <t>16 627.26 руб.</t>
   </si>
   <si>
     <t>VER-000524</t>
   </si>
   <si>
     <t>VR116-02A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 2-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>4 849.53 руб.</t>
+    <t>5 292.85 руб.</t>
   </si>
   <si>
     <t>VER-000525</t>
   </si>
   <si>
     <t>VR116-03A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 3-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>5 841.78 руб.</t>
+    <t>6 376.59 руб.</t>
   </si>
   <si>
     <t>VER-000526</t>
   </si>
   <si>
     <t>VR116-04A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 4-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>6 764.94 руб.</t>
+    <t>7 383.25 руб.</t>
   </si>
   <si>
     <t>VER-000527</t>
   </si>
   <si>
     <t>VR116-05A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 5-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>7 652.82 руб.</t>
+    <t>8 352.17 руб.</t>
   </si>
   <si>
     <t>VER-000528</t>
   </si>
   <si>
     <t>VR116-06A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 6-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>8 517.18 руб.</t>
+    <t>9 295.92 руб.</t>
   </si>
   <si>
     <t>VER-000529</t>
   </si>
   <si>
     <t>VR116-07A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 7-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (5/1шт)</t>
   </si>
   <si>
-    <t>9 549.12 руб.</t>
+    <t>10 422.12 руб.</t>
   </si>
   <si>
     <t>VER-000530</t>
   </si>
   <si>
     <t>VR116-08A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 8-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (3/1шт)</t>
   </si>
   <si>
-    <t>10 438.47 руб.</t>
+    <t>11 392.61 руб.</t>
   </si>
   <si>
     <t>VER-000531</t>
   </si>
   <si>
     <t>VR116-09A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 9-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (3/1шт)</t>
   </si>
   <si>
-    <t>11 342.52 руб.</t>
+    <t>12 380.40 руб.</t>
   </si>
   <si>
     <t>VER-000532</t>
   </si>
   <si>
     <t>VR116-10A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 10-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (2/1шт)</t>
   </si>
   <si>
-    <t>12 395.04 руб.</t>
+    <t>13 528.62 руб.</t>
   </si>
   <si>
     <t>VER-000533</t>
   </si>
   <si>
     <t>VR116-11A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 11-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (2/1шт)</t>
   </si>
   <si>
-    <t>13 291.74 руб.</t>
+    <t>14 506.98 руб.</t>
   </si>
   <si>
     <t>VER-000534</t>
   </si>
   <si>
     <t>VR116-12A</t>
   </si>
   <si>
     <t>Распределительная группа с расход. 12-вых  НЕРЖ. БЕЗ КРАНОВ  1"x3/4" ViEiR (модель Oventrop) (2/1шт)</t>
   </si>
   <si>
-    <t>14 186.97 руб.</t>
+    <t>15 483.75 руб.</t>
   </si>
   <si>
     <t>VER-000855</t>
   </si>
   <si>
     <t>VR119-02A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 2 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>4 561.41 руб.</t>
+    <t>4 978.27 руб.</t>
   </si>
   <si>
     <t>VER-000856</t>
   </si>
   <si>
     <t>VR119-03A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 3 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>5 383.14 руб.</t>
+    <t>5 874.83 руб.</t>
   </si>
   <si>
     <t>VER-000857</t>
   </si>
   <si>
     <t>VR119-04A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 4 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>6 415.08 руб.</t>
+    <t>7 001.04 руб.</t>
   </si>
   <si>
     <t>VER-000858</t>
   </si>
   <si>
     <t>VR119-05A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 5 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>7 252.98 руб.</t>
+    <t>7 916.47 руб.</t>
   </si>
   <si>
     <t>VER-000859</t>
   </si>
   <si>
     <t>VR119-06A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 6 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>8 096.76 руб.</t>
+    <t>8 836.62 руб.</t>
   </si>
   <si>
     <t>VER-000860</t>
   </si>
   <si>
     <t>VR119-07A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 7 вых. (5/1шт)</t>
   </si>
   <si>
-    <t>8 937.60 руб.</t>
+    <t>9 755.21 руб.</t>
   </si>
   <si>
     <t>VER-000861</t>
   </si>
   <si>
     <t>VR119-08A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 8 вых. (3/1шт)</t>
   </si>
   <si>
-    <t>9 788.73 руб.</t>
+    <t>10 683.22 руб.</t>
   </si>
   <si>
     <t>VER-000862</t>
   </si>
   <si>
     <t>VR119-09A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 9 вых. (3/1шт)</t>
   </si>
   <si>
-    <t>10 895.64 руб.</t>
+    <t>11 891.22 руб.</t>
   </si>
   <si>
     <t>VER-000863</t>
   </si>
   <si>
     <t>VR119-10A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 10 вых. (2/1шт)</t>
   </si>
   <si>
-    <t>11 760.00 руб.</t>
+    <t>12 834.97 руб.</t>
   </si>
   <si>
     <t>VER-000864</t>
   </si>
   <si>
     <t>VR119-11A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 11 вых. (2/1шт)</t>
   </si>
   <si>
-    <t>12 617.01 руб.</t>
+    <t>13 770.85 руб.</t>
   </si>
   <si>
     <t>VER-000865</t>
   </si>
   <si>
     <t>VR119-12A</t>
   </si>
   <si>
     <t>Коллекторная группа из нерж. стали, квадратный корпус 1"x 12 вых. (2/1шт)</t>
   </si>
   <si>
-    <t>13 485.78 руб.</t>
+    <t>14 719.32 руб.</t>
   </si>
   <si>
     <t>VER-001103</t>
   </si>
   <si>
     <t>VR123-02A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-2вых. (5/1шт)</t>
   </si>
   <si>
-    <t>4 434.99 руб.</t>
+    <t>4 839.85 руб.</t>
   </si>
   <si>
     <t>VER-001104</t>
   </si>
   <si>
     <t>VR123-03A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-3вых. (5/1шт)</t>
   </si>
   <si>
-    <t>5 296.41 руб.</t>
+    <t>5 780.45 руб.</t>
   </si>
   <si>
     <t>VER-001105</t>
   </si>
   <si>
     <t>VR123-04A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-4вых. (5/1шт)</t>
   </si>
   <si>
-    <t>6 143.13 руб.</t>
+    <t>6 703.75 руб.</t>
   </si>
   <si>
     <t>VER-001106</t>
   </si>
   <si>
     <t>VR123-05A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-5вых. (5/1шт)</t>
   </si>
   <si>
-    <t>6 988.38 руб.</t>
+    <t>7 627.05 руб.</t>
   </si>
   <si>
     <t>VER-001107</t>
   </si>
   <si>
     <t>VR123-06A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-6вых. (5/1шт)</t>
   </si>
   <si>
-    <t>7 839.51 руб.</t>
+    <t>8 556.65 руб.</t>
   </si>
   <si>
     <t>VER-001108</t>
   </si>
   <si>
     <t>VR123-07A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-7вых. (3/1шт)</t>
   </si>
   <si>
-    <t>8 697.99 руб.</t>
+    <t>9 492.53 руб.</t>
   </si>
   <si>
     <t>VER-001109</t>
   </si>
   <si>
     <t>VR123-08A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-8вых. (3/1шт)</t>
   </si>
   <si>
-    <t>9 541.77 руб.</t>
+    <t>10 414.26 руб.</t>
   </si>
   <si>
     <t>VER-001110</t>
   </si>
   <si>
     <t>VR123-09A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-9вых. (2/1шт)</t>
   </si>
   <si>
-    <t>10 401.72 руб.</t>
+    <t>11 353.29 руб.</t>
   </si>
   <si>
     <t>VER-001111</t>
   </si>
   <si>
     <t>VR123-10A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-10вых. (2/1шт)</t>
   </si>
   <si>
-    <t>11 248.44 руб.</t>
+    <t>12 276.58 руб.</t>
   </si>
   <si>
     <t>VER-001112</t>
   </si>
   <si>
     <t>VR123-11A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-11вых. (2/1шт)</t>
   </si>
   <si>
-    <t>12 099.57 руб.</t>
+    <t>13 204.60 руб.</t>
   </si>
   <si>
     <t>VER-001113</t>
   </si>
   <si>
     <t>VR123-12A</t>
   </si>
   <si>
     <t>Группа коллекторов с расходомерами, с воздухоотводчиками (без кранов)1"x3/4"-12вых. (2/1шт)</t>
   </si>
   <si>
-    <t>12 949.23 руб.</t>
+    <t>14 132.62 руб.</t>
   </si>
   <si>
     <t>Коллекторные группы в сборе ZEGOR С РАСХОДОМЕРАМИ  (для теплого пола)</t>
   </si>
   <si>
     <t>Коллекторные группы ЛАТУНЬ С РАСХОДОМЕРАМИ ZEGOR (для теплого пола)</t>
   </si>
   <si>
     <t>ZGR-000074</t>
   </si>
   <si>
     <t>QS-1821</t>
   </si>
   <si>
     <t>Коллекторная группа ZEGOR ЛАТУНЬ с расходомерами, БЕЗ воздухоотвод. и слив клапан, 1"х2 вых. (1/ 3шт</t>
   </si>
   <si>
     <t>3 293.41 руб.</t>
   </si>
   <si>
     <t>ZGR-000075</t>
   </si>
   <si>
     <t>QS-1831</t>
   </si>
@@ -5938,121 +5938,121 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882284</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3795.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882285</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*4715.46</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882286</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*5632.73</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>882287</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -6341,122 +6341,122 @@
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819275</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
-      <c r="H18" s="2">
-        <v>0</v>
+      <c r="H18" s="2" t="s">
+        <v>64</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*9028.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819276</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2" t="s">
-        <v>68</v>
+      <c r="H19" s="2">
+        <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*10818.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819277</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
-      <c r="H20" s="2">
-        <v>7</v>
+      <c r="H20" s="2" t="s">
+        <v>64</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*11454.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819278</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="2" t="s">
@@ -6482,191 +6482,191 @@
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819279</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*15669.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819280</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*17915.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819281</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*20197.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819282</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*22265.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819305</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*28090.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819307</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="2" t="s">
@@ -6701,112 +6701,112 @@
       <c r="C28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>7</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*40281.00</f>
+        <f>J28*41892.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825466</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*9494.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>825467</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*11648.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="3">
       <c r="A31" s="9" t="s">
         <v>114</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
@@ -6822,401 +6822,401 @@
       <c r="C32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="2">
         <v>2</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*5056.80</f>
+        <f>J32*5519.35</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>825253</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G33" s="2">
         <v>3</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*5856.48</f>
+        <f>J33*6392.32</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825254</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G34" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*6657.63</f>
+        <f>J34*7265.28</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825255</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G35" s="2">
         <v>3</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*7463.19</f>
+        <f>J35*8144.54</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825256</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G36" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*8262.87</f>
+        <f>J36*9019.08</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825257</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G37" s="2">
         <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*9061.08</f>
+        <f>J37*9888.90</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825258</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G38" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*9868.11</f>
+        <f>J38*10769.73</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825259</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G39" s="2">
         <v>2</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*10761.87</f>
+        <f>J39*11744.94</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>825260</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G40" s="2">
         <v>3</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*11561.55</f>
+        <f>J40*12617.91</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>825261</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G41" s="2">
         <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*12371.52</f>
+        <f>J41*13501.88</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>825262</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G42" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*13177.08</f>
+        <f>J42*14381.14</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="2">
       <c r="A43" s="8" t="s">
         <v>159</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="3">
       <c r="A44" s="9" t="s">
         <v>160</v>
       </c>
       <c r="B44" s="9"/>
@@ -7230,506 +7230,506 @@
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819287</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="2">
         <v>2</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*26748.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819301</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*20474.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819320</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>1</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*63272.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883773</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>165</v>
+        <v>77</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*6939.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>883774</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>165</v>
+        <v>77</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*7939.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>883775</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="F50" s="2" t="s">
+      <c r="G50" s="2">
+        <v>0</v>
+      </c>
+      <c r="H50" s="2" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*9021.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>883776</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G51" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*10161.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>883777</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G52" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*11465.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>883778</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G53" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*12858.00</f>
+        <f>J53*13543.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>883779</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G54" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>165</v>
+        <v>77</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*13908.00</f>
+        <f>J54*14650.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>883780</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*15068.00</f>
+        <f>J55*16406.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>883781</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G56" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*16583.00</f>
+        <f>J56*17467.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>883782</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
-      <c r="H57" s="2">
-        <v>0</v>
+      <c r="H57" s="2" t="s">
+        <v>77</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*17784.00</f>
+        <f>J57*19363.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>890079</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G58" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*5767.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" outlineLevel="3">
       <c r="A59" s="9" t="s">
         <v>218</v>
       </c>
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
@@ -7745,1556 +7745,1556 @@
       <c r="C60" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G60" s="2">
         <v>2</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*5414.01</f>
+        <f>J60*5909.43</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819323</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G61" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*6322.47</f>
+        <f>J61*6901.94</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819324</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G62" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*7319.13</f>
+        <f>J62*7988.82</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819325</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G63" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*8312.85</f>
+        <f>J63*9072.56</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819326</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G64" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*9306.57</f>
+        <f>J64*10157.87</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819327</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*10194.45</f>
+        <f>J65*11125.21</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819328</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G66" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*11080.86</f>
+        <f>J66*12094.13</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819329</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G67" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*12148.08</f>
+        <f>J67*13258.08</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819330</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G68" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*13178.55</f>
+        <f>J68*14382.72</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819331</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>258</v>
       </c>
       <c r="G69" s="2">
         <v>3</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*14213.43</f>
+        <f>J69*15513.64</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819332</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>262</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*15235.08</f>
+        <f>J70*16627.26</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>879376</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G71" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*4849.53</f>
+        <f>J71*5292.85</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>879377</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>270</v>
       </c>
       <c r="G72" s="2">
         <v>3</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*5841.78</f>
+        <f>J72*6376.59</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>879378</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>274</v>
       </c>
       <c r="G73" s="2">
         <v>5</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*6764.94</f>
+        <f>J73*7383.25</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>879379</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G74" s="2">
         <v>3</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*7652.82</f>
+        <f>J74*8352.17</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>879380</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G75" s="2">
         <v>3</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*8517.18</f>
+        <f>J75*9295.92</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>879381</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>286</v>
       </c>
       <c r="G76" s="2">
         <v>3</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*9549.12</f>
+        <f>J76*10422.12</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>879382</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G77" s="2">
         <v>2</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*10438.47</f>
+        <f>J77*11392.61</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>879383</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G78" s="2">
         <v>3</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*11342.52</f>
+        <f>J78*12380.40</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>879384</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>298</v>
       </c>
       <c r="G79" s="2">
         <v>3</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*12395.04</f>
+        <f>J79*13528.62</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>879385</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>302</v>
       </c>
       <c r="G80" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*13291.74</f>
+        <f>J80*14506.98</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>879386</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>306</v>
       </c>
       <c r="G81" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*14186.97</f>
+        <f>J81*15483.75</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>885807</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>310</v>
       </c>
       <c r="G82" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*4561.41</f>
+        <f>J82*4978.27</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>885808</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>314</v>
       </c>
       <c r="G83" s="2">
         <v>2</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*5383.14</f>
+        <f>J83*5874.83</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>885809</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>318</v>
       </c>
       <c r="G84" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*6415.08</f>
+        <f>J84*7001.04</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>885810</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>322</v>
       </c>
       <c r="G85" s="2">
         <v>2</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*7252.98</f>
+        <f>J85*7916.47</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>885811</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>326</v>
       </c>
       <c r="G86" s="2">
         <v>2</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*8096.76</f>
+        <f>J86*8836.62</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>885812</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>330</v>
       </c>
       <c r="G87" s="2">
         <v>2</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*8937.60</f>
+        <f>J87*9755.21</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>885813</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>334</v>
       </c>
       <c r="G88" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*9788.73</f>
+        <f>J88*10683.22</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>885814</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>338</v>
       </c>
       <c r="G89" s="2">
         <v>2</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*10895.64</f>
+        <f>J89*11891.22</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>885815</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>342</v>
       </c>
       <c r="G90" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*11760.00</f>
+        <f>J90*12834.97</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>885816</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G91" s="2">
         <v>2</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*12617.01</f>
+        <f>J91*13770.85</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>885817</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>350</v>
       </c>
       <c r="G92" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*13485.78</f>
+        <f>J92*14719.32</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>885021</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>354</v>
       </c>
       <c r="G93" s="2">
         <v>2</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*4434.99</f>
+        <f>J93*4839.85</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>885022</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>358</v>
       </c>
       <c r="G94" s="2">
         <v>3</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*5296.41</f>
+        <f>J94*5780.45</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>885023</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>362</v>
       </c>
       <c r="G95" s="2">
         <v>3</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*6143.13</f>
+        <f>J95*6703.75</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>885024</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>366</v>
       </c>
       <c r="G96" s="2">
         <v>3</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*6988.38</f>
+        <f>J96*7627.05</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>885025</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>370</v>
       </c>
       <c r="G97" s="2">
         <v>2</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*7839.51</f>
+        <f>J97*8556.65</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>885026</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>374</v>
       </c>
       <c r="G98" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*8697.99</f>
+        <f>J98*9492.53</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>885027</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>378</v>
       </c>
       <c r="G99" s="2">
         <v>1</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*9541.77</f>
+        <f>J99*10414.26</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>885028</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>382</v>
       </c>
       <c r="G100" s="2">
         <v>4</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*10401.72</f>
+        <f>J100*11353.29</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>883944</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>386</v>
       </c>
       <c r="G101" s="2">
         <v>3</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*11248.44</f>
+        <f>J101*12276.58</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>883945</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>390</v>
       </c>
       <c r="G102" s="2">
         <v>3</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*12099.57</f>
+        <f>J102*13204.60</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>885029</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>394</v>
       </c>
       <c r="G103" s="2">
         <v>1</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*12949.23</f>
+        <f>J103*14132.62</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" outlineLevel="3">
       <c r="A104" s="9" t="s">
         <v>395</v>
       </c>
       <c r="B104" s="9"/>
       <c r="C104" s="9"/>
       <c r="D104" s="9"/>
       <c r="E104" s="9"/>
       <c r="F104" s="9"/>
       <c r="G104" s="9"/>
       <c r="H104" s="9"/>
       <c r="I104" s="9"/>
       <c r="J104" s="9"/>
       <c r="K104" s="9"/>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" outlineLevel="4">
       <c r="A105" s="10" t="s">
         <v>396</v>
       </c>
       <c r="B105" s="10"/>
@@ -9706,86 +9706,86 @@
       <c r="G117" s="10"/>
       <c r="H117" s="10"/>
       <c r="I117" s="10"/>
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>868673</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G118" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*4203.58</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>868674</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G119" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*4395.98</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>868675</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D120" s="1" t="s">
@@ -9881,86 +9881,86 @@
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*6994.18</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>868678</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>465</v>
       </c>
       <c r="G123" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*7832.31</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>868679</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G124" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*8618.06</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>868680</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D125" s="1" t="s">
@@ -10107,51 +10107,51 @@
       <c r="G129" s="10"/>
       <c r="H129" s="10"/>
       <c r="I129" s="10"/>
       <c r="J129" s="10"/>
       <c r="K129" s="10"/>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>882295</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>490</v>
       </c>
       <c r="G130" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*4445.57</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>882296</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D131" s="1" t="s">
@@ -10177,261 +10177,261 @@
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*5393.46</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>882297</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>498</v>
       </c>
       <c r="G132" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*6225.22</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>882298</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>502</v>
       </c>
       <c r="G133" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*7033.29</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>882299</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>506</v>
       </c>
       <c r="G134" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*8124.86</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>882300</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>510</v>
       </c>
       <c r="G135" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*9092.66</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>882301</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>514</v>
       </c>
       <c r="G136" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*10310.57</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>882302</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>518</v>
       </c>
       <c r="G137" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*11232.78</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>882303</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>522</v>
       </c>
       <c r="G138" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K138" s="2" t="str">
         <f>J138*12124.75</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>882304</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D139" s="1" t="s">