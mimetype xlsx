--- v0 (2026-03-13)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -81,600 +81,645 @@
   <si>
     <t>Насосно-смесительный узел для теплого пола с термоголовкой 20-65*С, монтаж длина 130-180мм (5шт)</t>
   </si>
   <si>
     <t>7 303.41 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана VIEIR</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы VIEIR</t>
   </si>
   <si>
     <t>STP-310001</t>
   </si>
   <si>
     <t>VR202</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП 1 термометр с термогол 20-65*С без насоса монтаж длина 130-180мм (1/5шт)</t>
   </si>
   <si>
-    <t>6 997.20 руб.</t>
+    <t>6 914.88 руб.</t>
   </si>
   <si>
     <t>STP-310002</t>
   </si>
   <si>
     <t>HS113</t>
   </si>
   <si>
-    <t>Насосно-смес узел VR для ТП 3 термометра с термоголовкой без насоса монтаж длина 180мм (1/5шт)</t>
-[...2 lines deleted...]
-    <t>19 920.60 руб.</t>
+    <t>Насосно-смес узел VR COMBI с термоголовкой без насоса монтаж длина 180мм (1/5шт)</t>
+  </si>
+  <si>
+    <t>19 686.24 руб.</t>
   </si>
   <si>
     <t>STP-310010</t>
   </si>
   <si>
     <t>VR204-F</t>
   </si>
   <si>
     <t>Насосно-смес узел VR  с термосмес кл. 35"-60" монтаж длина 130-180мм (1/10шт)</t>
   </si>
   <si>
-    <t>8 987.48 руб.</t>
+    <t>8 881.74 руб.</t>
   </si>
   <si>
     <t>STP-310011</t>
   </si>
   <si>
     <t>VR206</t>
   </si>
   <si>
     <t>Насосно-смес узел VIEIR с термоголовкой 20-60*С без насоса монтаж длина 130мм, бок подвод (1/10шт)</t>
   </si>
   <si>
-    <t>12 127.59 руб.</t>
+    <t>11 984.91 руб.</t>
   </si>
   <si>
     <t>STP-310012</t>
   </si>
   <si>
     <t>VR207</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смес узел VIEIR с термосмес клапаном без насоса унив монтаж длина 130-180мм, боковой подвод </t>
   </si>
   <si>
-    <t>12 795.48 руб.</t>
+    <t>12 644.94 руб.</t>
   </si>
   <si>
     <t>STP-310013</t>
   </si>
   <si>
     <t>VR208</t>
   </si>
   <si>
     <t>Насосно-смес узел VIEIR с термоголовкой без насоса монтаж длина 130мм, боковой подвод (1/5шт)</t>
   </si>
   <si>
-    <t>11 526.64 руб.</t>
+    <t>11 391.03 руб.</t>
   </si>
   <si>
     <t>STP-310014</t>
   </si>
   <si>
     <t>VR200</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП с термосмес клапан 35-60*С монтаж длина 130-180мм(1/10шт)</t>
   </si>
   <si>
-    <t>8 361.24 руб.</t>
+    <t>8 262.87 руб.</t>
   </si>
   <si>
     <t>STP-310016</t>
   </si>
   <si>
     <t>VR200-A</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП с термосмес клапан 20-45*С монтаж длина 130-180мм(1/10шт)</t>
   </si>
   <si>
-    <t>8 794.10 руб.</t>
+    <t>8 690.64 руб.</t>
   </si>
   <si>
     <t>STP-310017</t>
   </si>
   <si>
     <t>VR204A-F</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола KVS2,6  20 °С- 45 °С   ViEiR ((10/1шт)</t>
   </si>
   <si>
     <t>STP-310025</t>
   </si>
   <si>
     <t>VR204-A</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола ПРЯМОЙ KVS2,6  20 °С- 45 °С  "ViEiR"((8/1шт)</t>
   </si>
   <si>
-    <t>6 674.41 руб.</t>
+    <t>6 595.89 руб.</t>
   </si>
   <si>
     <t>VER-000279</t>
   </si>
   <si>
     <t>VR225</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с 4-х ходовым термостатическим клапаном"ViEiR"(5/1шт)</t>
   </si>
   <si>
-    <t>11 837.53 руб.</t>
+    <t>11 698.26 руб.</t>
   </si>
   <si>
     <t>VER-000280</t>
   </si>
   <si>
     <t>VR226</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с 4-х ходовым термостатическим клапаном"ViEiR"(10/1шт)</t>
   </si>
   <si>
-    <t>8 954.75 руб.</t>
+    <t>8 849.40 руб.</t>
   </si>
   <si>
     <t>VER-000435</t>
   </si>
   <si>
     <t>VR240</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола"  "ViEiR"((5/1шт) (аналог VR207)</t>
   </si>
   <si>
-    <t>12 796.96 руб.</t>
+    <t>12 646.41 руб.</t>
   </si>
   <si>
     <t>VER-001221</t>
   </si>
   <si>
     <t>VR232</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола (10/1шт)</t>
   </si>
   <si>
-    <t>5 676.30 руб.</t>
+    <t>5 609.52 руб.</t>
   </si>
   <si>
     <t>VER-001396</t>
   </si>
   <si>
     <t>VR253</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола СО СМЕЩЕНИЕМ (с эксцентриком) 1" (8/1шт)</t>
   </si>
   <si>
-    <t>7 263.46 руб.</t>
+    <t>7 178.01 руб.</t>
+  </si>
+  <si>
+    <t>VER-001755</t>
+  </si>
+  <si>
+    <t>VR240RG</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел для теплого пола 1" (4/1шт)</t>
+  </si>
+  <si>
+    <t>10 570.77 руб.</t>
   </si>
   <si>
     <t>Терморегулирующие монтажные комплекты VIEIR</t>
   </si>
   <si>
     <t>RAR-120041</t>
   </si>
   <si>
     <t>VRT16</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект  (20/1шт)  ViEiR</t>
   </si>
   <si>
-    <t>3 272.50 руб.</t>
+    <t>3 234.00 руб.</t>
   </si>
   <si>
     <t>STP-310015</t>
   </si>
   <si>
     <t>VRT15</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект ViEiR (1/20шт)</t>
   </si>
   <si>
+    <t>VER-001749</t>
+  </si>
+  <si>
+    <t>VRT17</t>
+  </si>
+  <si>
+    <t>Терморегулирующий монтажный комплект (20/1шт)</t>
+  </si>
+  <si>
+    <t>2 900.31 руб.</t>
+  </si>
+  <si>
+    <t>VER-001750</t>
+  </si>
+  <si>
+    <t>VRT18</t>
+  </si>
+  <si>
+    <t>2 557.80 руб.</t>
+  </si>
+  <si>
     <t>Термосмесительные клапана VIEIR</t>
   </si>
   <si>
     <t>STP-310003</t>
   </si>
   <si>
     <t>VR176</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 000.69 руб.</t>
+    <t>1 977.15 руб.</t>
   </si>
   <si>
     <t>STP-310004</t>
   </si>
   <si>
     <t>VR177</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 179.19 руб.</t>
+    <t>2 153.55 руб.</t>
   </si>
   <si>
     <t>STP-310005</t>
   </si>
   <si>
     <t>VR178</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1 1/4" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 812.86 руб.</t>
+    <t>2 779.77 руб.</t>
   </si>
   <si>
     <t>STP-310006</t>
   </si>
   <si>
     <t>VR291</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 142.00 руб.</t>
+    <t>2 116.80 руб.</t>
   </si>
   <si>
     <t>STP-310007</t>
   </si>
   <si>
     <t>VR201</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (35-60℃, KVS4,5)  VR (1/30шт)</t>
   </si>
   <si>
-    <t>3 681.56 руб.</t>
+    <t>3 638.25 руб.</t>
   </si>
   <si>
     <t>STP-310008</t>
   </si>
   <si>
     <t>VR290</t>
   </si>
   <si>
     <t>Термоголовка с погружным датчиком 20-60 °С  ViEiR (1/50шт)</t>
   </si>
   <si>
-    <t>905.89 руб.</t>
+    <t>895.23 руб.</t>
   </si>
   <si>
     <t>VER-001397</t>
   </si>
   <si>
     <t>VR188</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан трехходовой 1" (30/1шт)</t>
   </si>
   <si>
-    <t>2 301.16 руб.</t>
+    <t>2 274.09 руб.</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана VALTEC</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы VALTEC</t>
   </si>
   <si>
     <t>VLC-813008</t>
   </si>
   <si>
     <t>VT.COMBI.0.180</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с термоголовкой, без насоса, монтажная длина насоса 180 мм</t>
   </si>
   <si>
-    <t>33 860.00 руб.</t>
+    <t>35 214.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-813010</t>
   </si>
   <si>
     <t>VT.DUAL.0.130</t>
   </si>
   <si>
     <t>Насосно-смесительный узел без насоса, монтажная длина насоса 130 мм</t>
   </si>
   <si>
-    <t>40 244.00 руб.</t>
+    <t>41 854.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-813025</t>
   </si>
   <si>
     <t>VT.TECHNOMIX.0.130</t>
   </si>
   <si>
     <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм (Италия)</t>
   </si>
   <si>
-    <t>28 095.00 руб.</t>
+    <t>29 219.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-813026</t>
   </si>
   <si>
     <t>VT.VALMIX.0.130</t>
   </si>
   <si>
     <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм</t>
   </si>
   <si>
     <t>13 295.00 руб.</t>
   </si>
   <si>
     <t>VLC-900904</t>
   </si>
   <si>
     <t>VT.COMBI.S.180C</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с сервоприводом, без насоса, монтажная длина насоса 180 мм (C)</t>
   </si>
   <si>
-    <t>33 874.00 руб.</t>
+    <t>35 229.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901193</t>
+  </si>
+  <si>
+    <t>VT.ECOMIX.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел, c нижним подключением, без насоса, монтажная длина насоса 130 мм</t>
+  </si>
+  <si>
+    <t>6 808.00 руб.</t>
   </si>
   <si>
     <t>VLC-999119</t>
   </si>
   <si>
     <t>VT.COMBI.S.180M</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с сервоприводом, без насоса, монтажная длина насоса 180 мм (M)</t>
   </si>
   <si>
     <t>37 176.00 руб.</t>
   </si>
   <si>
     <t>Терморегулирующие монтажные комплекты VALTEC</t>
   </si>
   <si>
     <t>VLC-813021</t>
   </si>
   <si>
     <t>VT.ICBOX.1.0</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект IC-BOX 1</t>
   </si>
   <si>
     <t>16 785.00 руб.</t>
   </si>
   <si>
     <t>VLC-813022</t>
   </si>
   <si>
     <t>VT.ICBOX.2.0</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект IC-BOX 2</t>
   </si>
   <si>
     <t>VLC-813023</t>
   </si>
   <si>
     <t>VT.ICBOX.4.0</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект IC-BOX 4</t>
   </si>
   <si>
-    <t>11 427.00 руб.</t>
+    <t>11 884.00 руб.</t>
   </si>
   <si>
     <t>VLC-813024</t>
   </si>
   <si>
     <t>VT.ICBOX.5.0</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект IC-BOX 5</t>
   </si>
   <si>
     <t>12 190.00 руб.</t>
   </si>
   <si>
     <t>Термосмесительные клапана VALTEC</t>
   </si>
   <si>
     <t>VLC-813001</t>
   </si>
   <si>
     <t>VT.5011.0.0</t>
   </si>
   <si>
     <t>Термоголовка с выносным погружным датчиком (диап. Регул-ки 20-60С) 2м.  (5 /40шт)</t>
   </si>
   <si>
     <t>6 342.00 руб.</t>
   </si>
   <si>
     <t>VLC-813002</t>
   </si>
   <si>
     <t>VT.5012.0.0</t>
   </si>
   <si>
     <t>Термоголовка с выносным накладным датчиком (диап. Регул-ки 20-60С) 2м. (5 /40шт)</t>
   </si>
   <si>
-    <t>5 344.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-813003</t>
   </si>
   <si>
     <t>VT.3011.0.0</t>
   </si>
   <si>
     <t>Термоголовка с погружным датчиком диап. Регул-ки 20-70С 2м. (1/18шт)</t>
   </si>
   <si>
     <t>2 086.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-813004</t>
   </si>
   <si>
     <t>VT.MR01.N.0603</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" (с боковым смешиванием, без полного перекрытия)    (2 /32шт)</t>
   </si>
   <si>
-    <t>7 494.00 руб.</t>
+    <t>7 794.00 руб.</t>
   </si>
   <si>
     <t>VLC-813005</t>
   </si>
   <si>
     <t>VT.MR02.N.0603</t>
   </si>
   <si>
     <t>Клапан трехходовый смесительный 1" (с центральным смешиванием)  (2 /32шт)</t>
   </si>
   <si>
     <t>8 113.00 руб.</t>
   </si>
   <si>
     <t>VLC-813006</t>
   </si>
   <si>
     <t>VT.MR03.N.0603</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" (с боковым смешиванием, с возможностью полного перекрытия)  (2 /3</t>
   </si>
   <si>
-    <t>7 574.00 руб.</t>
+    <t>7 877.00 руб.</t>
   </si>
   <si>
     <t>VLC-813011</t>
   </si>
   <si>
     <t>VT.MIX03.G.05</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4</t>
   </si>
   <si>
-    <t>8 556.00 руб.</t>
+    <t>8 898.00 руб.</t>
   </si>
   <si>
     <t>VLC-813012</t>
   </si>
   <si>
     <t>VT.MIX03.G.06</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1</t>
   </si>
   <si>
-    <t>8 343.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>8 677.00 руб.</t>
   </si>
   <si>
     <t>VLC-813013</t>
   </si>
   <si>
     <t>VT.MIX03.G.07</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1 1/4</t>
   </si>
   <si>
     <t>9 520.00 руб.</t>
   </si>
   <si>
     <t>VLC-813014</t>
   </si>
   <si>
     <t>VT.MIX04.G.05</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 3/4</t>
   </si>
   <si>
     <t>9 373.00 руб.</t>
   </si>
   <si>
     <t>VLC-813015</t>
   </si>
   <si>
     <t>VT.MIX04.G.06</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1</t>
   </si>
   <si>
-    <t>9 181.00 руб.</t>
+    <t>9 548.00 руб.</t>
   </si>
   <si>
     <t>VLC-813016</t>
   </si>
   <si>
     <t>VT.MIX04.G.07</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1 1/4</t>
   </si>
   <si>
     <t>10 688.00 руб.</t>
   </si>
   <si>
     <t>VLC-813017</t>
   </si>
   <si>
     <t>VT.M106.0.024</t>
   </si>
   <si>
     <t>Сервомотор для смесительного клапана 24В (AVC05)</t>
   </si>
   <si>
     <t>24 914.00 руб.</t>
   </si>
@@ -702,63 +747,63 @@
   <si>
     <t>VLC-813020</t>
   </si>
   <si>
     <t>VT.ACC10.0.0</t>
   </si>
   <si>
     <t>Сервомотор со встроенным контроллером</t>
   </si>
   <si>
     <t>41 596.00 руб.</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000088</t>
   </si>
   <si>
     <t>QS-6402</t>
   </si>
   <si>
     <t>Насосно-смесительный узел ZEGOR с нижним подводом, монтажная длина 130-180 мм (1/6шт)</t>
   </si>
   <si>
-    <t>7 519.17 руб.</t>
+    <t>6 794.43 руб.</t>
   </si>
   <si>
     <t>ZGR-000230</t>
   </si>
   <si>
     <t>QS-6403</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смес узел боковой подвод ,с термоголовкой без насоса,  монтаж длина 130мм (1/4шт)    </t>
   </si>
   <si>
-    <t>10 576.60 руб.</t>
+    <t>9 026.21 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -853,51 +898,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf6dd_893e_11ef_a654_047c1617b143_21d4f578_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad445_86a5_11e9_8101_003048fd731b_cbd0a3ad_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad449_86a5_11e9_8101_003048fd731b_cbd0a3b3_27ac_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3585_f95c_11e9_810b_003048fd731b_3d7c0744_0312_11ef_a5a4_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c24_68f5_11ea_8111_003048fd731b_cbd0a3b2_27ac_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c26_68f5_11ea_8111_003048fd731b_cbd0a3b1_27ac_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c28_68f5_11ea_8111_003048fd731b_cbd0a3b0_27ac_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ed_aad1_11ea_8138_003048fd731b_cbd0a3af_27ac_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310e_5f91_11eb_822d_003048fd731b_cbd0a3ae_27ac_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3110_5f91_11eb_822d_003048fd731b_7e577789_c05c_11ee_a549_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176348_f3c8_11eb_82ff_003048fd731b_cbd0a3a3_27ac_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacb_c446_11ec_a27f_00259070b487_7e57778a_c05c_11ee_a549_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacd_c446_11ec_a27f_00259070b487_7e57778c_c05c_11ee_a549_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751dff_0af9_11ee_a45c_047c1617b143_7e57778e_c05c_11ee_a549_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22fb_afcb_11ef_a68d_047c1617b143_64c8bb45_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be34_eeb6_11ef_a6dd_047c1617b143_7e424f9f_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30da_5f91_11eb_822d_003048fd731b_7e577793_c05c_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5ea_7c9e_11ea_8111_003048fd731b_cbd0a3b6_27ac_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad44d_86a5_11e9_8101_003048fd731b_cbd0a3b9_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad451_86a5_11e9_8101_003048fd731b_cbd0a3bb_27ac_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad455_86a5_11e9_8101_003048fd731b_cbd0a3bd_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad459_86a5_11e9_8101_003048fd731b_cbd0a3bc_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad45d_86a5_11e9_8101_003048fd731b_cbd0a3be_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad461_86a5_11e9_8101_003048fd731b_cbd0a3ba_27ac_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be36_eeb6_11ef_a6dd_047c1617b143_21d4f577_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad412_86a5_11e9_8101_003048fd731b_cbd0a3cd_27ac_11ed_a30e_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad417_86a5_11e9_8101_003048fd731b_ab6a883c_27ae_11ed_a30e_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad440_86a5_11e9_8101_003048fd731b_cbd0a3c6_27ac_11ed_a30e_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad442_86a5_11e9_8101_003048fd731b_4b3c1d7c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f99_9e75_11ef_a670_047c1617b143_4b3c1d80_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637da0_0b65_11ec_831e_003048fd731b_ab6a8835_27ae_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad434_86a5_11e9_8101_003048fd731b_ab6a8841_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad437_86a5_11e9_8101_003048fd731b_ab6a8848_27ae_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad43a_86a5_11e9_8101_003048fd731b_ab6a884f_27ae_11ed_a30e_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad43d_86a5_11e9_8101_003048fd731b_ab6a8856_27ae_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad3f8_86a5_11e9_8101_003048fd731b_ab6a8872_27ae_11ed_a30e_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad3fc_86a5_11e9_8101_003048fd731b_ab6a886b_27ae_11ed_a30e_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad400_86a5_11e9_8101_003048fd731b_ab6a8864_27ae_11ed_a30e_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad403_86a5_11e9_8101_003048fd731b_ab6a8879_27ae_11ed_a30e_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad407_86a5_11e9_8101_003048fd731b_ab6a8887_27ae_11ed_a30e_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad40b_86a5_11e9_8101_003048fd731b_ab6a8880_27ae_11ed_a30e_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad419_86a5_11e9_8101_003048fd731b_ab6a888e_27ae_11ed_a30e_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad41c_86a5_11e9_8101_003048fd731b_ab6a8895_27ae_11ed_a30e_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad41f_86a5_11e9_8101_003048fd731b_ab6a889c_27ae_11ed_a30e_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad422_86a5_11e9_8101_003048fd731b_ab6a88a3_27ae_11ed_a30e_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad425_86a5_11e9_8101_003048fd731b_ab6a88aa_27ae_11ed_a30e_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad428_86a5_11e9_8101_003048fd731b_ab6a88b1_27ae_11ed_a30e_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42b_86a5_11e9_8101_003048fd731b_3d7c0738_0312_11ef_a5a4_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42d_86a5_11e9_8101_003048fd731b_3d7c073c_0312_11ef_a5a4_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42f_86a5_11e9_8101_003048fd731b_3d7c0740_0312_11ef_a5a4_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad432_86a5_11e9_8101_003048fd731b_3d7c0734_0312_11ef_a5a4_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d78d_f5a0_11eb_8302_003048fd731b_a1555453_602e_11ec_a20b_00259070b48752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc60a_46c3_11ef_a5fc_047c1617b143_14e1e0cf_f93d_11ef_a6ea_047c1617b14353.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf6dd_893e_11ef_a654_047c1617b143_21d4f578_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad445_86a5_11e9_8101_003048fd731b_cbd0a3ad_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad449_86a5_11e9_8101_003048fd731b_cbd0a3b3_27ac_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3585_f95c_11e9_810b_003048fd731b_3d7c0744_0312_11ef_a5a4_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c24_68f5_11ea_8111_003048fd731b_cbd0a3b2_27ac_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c26_68f5_11ea_8111_003048fd731b_cbd0a3b1_27ac_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c28_68f5_11ea_8111_003048fd731b_cbd0a3b0_27ac_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ed_aad1_11ea_8138_003048fd731b_cbd0a3af_27ac_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310e_5f91_11eb_822d_003048fd731b_cbd0a3ae_27ac_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3110_5f91_11eb_822d_003048fd731b_7e577789_c05c_11ee_a549_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176348_f3c8_11eb_82ff_003048fd731b_cbd0a3a3_27ac_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacb_c446_11ec_a27f_00259070b487_7e57778a_c05c_11ee_a549_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacd_c446_11ec_a27f_00259070b487_7e57778c_c05c_11ee_a549_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751dff_0af9_11ee_a45c_047c1617b143_7e57778e_c05c_11ee_a549_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22fb_afcb_11ef_a68d_047c1617b143_64c8bb45_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be34_eeb6_11ef_a6dd_047c1617b143_7e424f9f_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30da_5f91_11eb_822d_003048fd731b_7e577793_c05c_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5ea_7c9e_11ea_8111_003048fd731b_cbd0a3b6_27ac_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad44d_86a5_11e9_8101_003048fd731b_cbd0a3b9_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad451_86a5_11e9_8101_003048fd731b_cbd0a3bb_27ac_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad455_86a5_11e9_8101_003048fd731b_cbd0a3bd_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad459_86a5_11e9_8101_003048fd731b_cbd0a3bc_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad45d_86a5_11e9_8101_003048fd731b_cbd0a3be_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad461_86a5_11e9_8101_003048fd731b_cbd0a3ba_27ac_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be36_eeb6_11ef_a6dd_047c1617b143_21d4f577_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad412_86a5_11e9_8101_003048fd731b_cbd0a3cd_27ac_11ed_a30e_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad417_86a5_11e9_8101_003048fd731b_ab6a883c_27ae_11ed_a30e_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad440_86a5_11e9_8101_003048fd731b_cbd0a3c6_27ac_11ed_a30e_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad442_86a5_11e9_8101_003048fd731b_4b3c1d7c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f99_9e75_11ef_a670_047c1617b143_4b3c1d80_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936d_04fa_11f1_a85e_047c1617b143_2ed140c4_0c97_11f1_a86a_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637da0_0b65_11ec_831e_003048fd731b_ab6a8835_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad434_86a5_11e9_8101_003048fd731b_ab6a8841_27ae_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad437_86a5_11e9_8101_003048fd731b_ab6a8848_27ae_11ed_a30e_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad43a_86a5_11e9_8101_003048fd731b_ab6a884f_27ae_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad43d_86a5_11e9_8101_003048fd731b_ab6a8856_27ae_11ed_a30e_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad3f8_86a5_11e9_8101_003048fd731b_ab6a8872_27ae_11ed_a30e_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad3fc_86a5_11e9_8101_003048fd731b_ab6a886b_27ae_11ed_a30e_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad400_86a5_11e9_8101_003048fd731b_ab6a8864_27ae_11ed_a30e_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad403_86a5_11e9_8101_003048fd731b_ab6a8879_27ae_11ed_a30e_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad407_86a5_11e9_8101_003048fd731b_ab6a8887_27ae_11ed_a30e_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad40b_86a5_11e9_8101_003048fd731b_ab6a8880_27ae_11ed_a30e_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad419_86a5_11e9_8101_003048fd731b_ab6a888e_27ae_11ed_a30e_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad41c_86a5_11e9_8101_003048fd731b_ab6a8895_27ae_11ed_a30e_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad41f_86a5_11e9_8101_003048fd731b_ab6a889c_27ae_11ed_a30e_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad422_86a5_11e9_8101_003048fd731b_ab6a88a3_27ae_11ed_a30e_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad425_86a5_11e9_8101_003048fd731b_ab6a88aa_27ae_11ed_a30e_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad428_86a5_11e9_8101_003048fd731b_ab6a88b1_27ae_11ed_a30e_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42b_86a5_11e9_8101_003048fd731b_3d7c0738_0312_11ef_a5a4_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42d_86a5_11e9_8101_003048fd731b_3d7c073c_0312_11ef_a5a4_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42f_86a5_11e9_8101_003048fd731b_3d7c0740_0312_11ef_a5a4_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad432_86a5_11e9_8101_003048fd731b_3d7c0734_0312_11ef_a5a4_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d78d_f5a0_11eb_8302_003048fd731b_a1555453_602e_11ec_a20b_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc60a_46c3_11ef_a5fc_047c1617b143_14e1e0cf_f93d_11ef_a6ea_047c1617b14354.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1342,1143 +1387,1173 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="17" name="Image_23" descr="Image_23"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="18" name="Image_24" descr="Image_24"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="19" name="Image_26" descr="Image_26"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="20" name="Image_27" descr="Image_27"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="21" name="Image_28" descr="Image_28"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="22" name="Image_29" descr="Image_29"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="23" name="Image_30" descr="Image_30"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="24" name="Image_31" descr="Image_31"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="26" name="Image_35" descr="Image_35"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="27" name="Image_36" descr="Image_36"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="28" name="Image_37" descr="Image_37"/>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="29" name="Image_38" descr="Image_38"/>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="30" name="Image_39" descr="Image_39"/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="31" name="Image_40" descr="Image_40"/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="32" name="Image_42" descr="Image_42"/>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="33" name="Image_43" descr="Image_43"/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="34" name="Image_44" descr="Image_44"/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="35" name="Image_45" descr="Image_45"/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="36" name="Image_47" descr="Image_47"/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_49" descr="Image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="37" name="Image_48" descr="Image_48"/>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>48</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="38" name="Image_49" descr="Image_49"/>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>50</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="40" name="Image_51" descr="Image_51"/>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="41" name="Image_52" descr="Image_52"/>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image_55" descr="Image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>52</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="42" name="Image_53" descr="Image_53"/>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>53</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="43" name="Image_54" descr="Image_54"/>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Image_57" descr="Image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>54</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="44" name="Image_55" descr="Image_55"/>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image_58" descr="Image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="45" name="Image_56" descr="Image_56"/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_59" descr="Image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="46" name="Image_57" descr="Image_57"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image_60" descr="Image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="47" name="Image_58" descr="Image_58"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_61" descr="Image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="48" name="Image_59" descr="Image_59"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_62" descr="Image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="49" name="Image_60" descr="Image_60"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="50" name="Image_61" descr="Image_61"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="51" name="Image_62" descr="Image_62"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="52" name="Image_64" descr="Image_64"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image_66" descr="Image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="53" name="Image_65" descr="Image_65"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2745,51 +2820,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L65"/>
+  <dimension ref="A1:L69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2797,51 +2872,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J65)</f>
+        <f>SUM(J2:J69)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2920,1979 +2995,2119 @@
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819370</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*6997.20</f>
+        <f>J7*6914.88</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819371</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*19920.60</f>
+        <f>J8*19686.24</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824003</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8987.48</f>
+        <f>J9*8881.74</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825274</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*12127.59</f>
+        <f>J10*11984.91</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825275</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*12795.48</f>
+        <f>J11*12644.94</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825276</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*11526.64</f>
+        <f>J12*11391.03</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827845</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*8361.24</f>
+        <f>J13*8262.87</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>834444</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="2">
         <v>4</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*8794.10</f>
+        <f>J14*8690.64</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>834445</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*8987.48</f>
+        <f>J15*8881.74</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834513</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*6674.41</f>
+        <f>J16*6595.89</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868494</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*11837.53</f>
+        <f>J17*11698.26</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>868495</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8954.75</f>
+        <f>J18*8849.40</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>878116</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*12796.96</f>
+        <f>J19*12646.41</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885041</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="2">
         <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*5676.30</f>
+        <f>J20*5609.52</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885998</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G21" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*7263.46</f>
+        <f>J21*7178.01</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" outlineLevel="3">
-      <c r="A22" s="9" t="s">
+    <row r="22" spans="1:12" outlineLevel="5">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1">
+        <v>955821</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="9"/>
-[...8 lines deleted...]
-      <c r="K22" s="9"/>
+      <c r="D22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="2" t="str">
+        <f>J22*10570.77</f>
+        <v>0</v>
+      </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F23" s="2" t="s">
+    <row r="23" spans="1:12" outlineLevel="3">
+      <c r="A23" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="G23" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>826595</v>
+        <v>853690</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G24" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*3272.50</f>
+        <f>J24*3234.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="3">
-      <c r="A25" s="9" t="s">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>826595</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B25" s="9"/>
-[...8 lines deleted...]
-      <c r="K25" s="9"/>
+      <c r="G25" s="2">
+        <v>3</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*3234.00</f>
+        <v>0</v>
+      </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="26" spans="1:12" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>819372</v>
+        <v>955815</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2000.69</f>
+        <f>J26*2900.31</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="27" spans="1:12" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>819373</v>
+        <v>955816</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G27" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2179.19</f>
+        <f>J27*2557.80</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...10 lines deleted...]
-      <c r="E28" s="2" t="s">
+    <row r="28" spans="1:12" outlineLevel="3">
+      <c r="A28" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="9"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>819375</v>
+        <v>819372</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G29" s="2">
         <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2142.00</f>
+        <f>J29*1977.15</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>819376</v>
+        <v>819373</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*3681.56</f>
+        <f>J30*2153.55</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>819377</v>
+        <v>819374</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*905.89</f>
+        <f>J31*2779.77</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>885999</v>
+        <v>819375</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="F32" s="2" t="s">
+      <c r="G32" s="2">
+        <v>5</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*2116.80</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>819376</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="G32" s="2">
-[...18 lines deleted...]
-      <c r="A33" s="8" t="s">
+      <c r="D33" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B33" s="8"/>
-[...8 lines deleted...]
-      <c r="K33" s="8"/>
+      <c r="E33" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G33" s="2">
+        <v>2</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*3638.25</f>
+        <v>0</v>
+      </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K34" s="9"/>
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>819377</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*895.23</f>
+        <v>0</v>
+      </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>819351</v>
+        <v>885999</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G35" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>4</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*33860.00</f>
+        <f>J35*2274.09</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...19 lines deleted...]
-      <c r="H36" s="2" t="s">
+    <row r="36" spans="1:12" outlineLevel="2">
+      <c r="A36" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="I36" s="1">
-[...8 lines deleted...]
-      </c>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...4 lines deleted...]
-      <c r="C37" s="1" t="s">
+    <row r="37" spans="1:12" outlineLevel="3">
+      <c r="A37" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="D37" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>819369</v>
+        <v>819351</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="G38" s="2">
+        <v>2</v>
+      </c>
+      <c r="H38" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*13295.00</f>
+        <f>J38*35214.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>885498</v>
+        <v>819353</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="F39" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*33874.00</f>
+        <f>J39*41854.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>834814</v>
+        <v>819368</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="F40" s="2" t="s">
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="G40" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*37176.00</f>
+        <f>J40*29219.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" outlineLevel="3">
-      <c r="A41" s="9" t="s">
+    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>819369</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B41" s="9"/>
-[...8 lines deleted...]
-      <c r="K41" s="9"/>
+      <c r="D41" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" s="2">
+        <v>8</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*13295.00</f>
+        <v>0</v>
+      </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>819364</v>
+        <v>885498</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="G42" s="2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>5</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*16785.00</f>
+        <f>J42*35229.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>819365</v>
+        <v>956394</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="G43" s="2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>3</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>131</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*16785.00</f>
+        <f>J43*6808.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>819366</v>
+        <v>834814</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*37176.00</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" outlineLevel="3">
+      <c r="A45" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>819364</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G46" s="2">
         <v>1</v>
       </c>
-      <c r="I44" s="1">
-[...59 lines deleted...]
-      <c r="K46" s="9"/>
+      <c r="H46" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*16785.00</f>
+        <v>0</v>
+      </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>819344</v>
+        <v>819365</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G47" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H47" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*6342.00</f>
+        <f>J47*16785.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>819345</v>
+        <v>819366</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G48" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*5344.00</f>
+        <f>J48*11884.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>819346</v>
+        <v>819367</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="G49" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*2086.00</f>
+        <f>J49*12190.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
-    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...10 lines deleted...]
-      <c r="E50" s="2" t="s">
+    <row r="50" spans="1:12" outlineLevel="3">
+      <c r="A50" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="9"/>
+      <c r="J50" s="9"/>
+      <c r="K50" s="9"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>819348</v>
+        <v>819344</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="G51" s="2">
         <v>2</v>
       </c>
-      <c r="H51" s="2" t="s">
-        <v>171</v>
+      <c r="H51" s="2">
+        <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*8113.00</f>
+        <f>J51*6342.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>819349</v>
+        <v>819345</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G52" s="2">
         <v>3</v>
       </c>
-      <c r="H52" s="2" t="s">
-        <v>171</v>
+      <c r="H52" s="2">
+        <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*7574.00</f>
+        <f>J52*0.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>819354</v>
+        <v>819346</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="F53" s="2" t="s">
+      <c r="G53" s="2">
+        <v>4</v>
+      </c>
+      <c r="H53" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="G53" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*8556.00</f>
+        <f>J53*2086.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>819355</v>
+        <v>819347</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="G54" s="2">
-        <v>3</v>
+      <c r="G54" s="2" t="s">
+        <v>136</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>192</v>
+        <v>141</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*8343.00</f>
+        <f>J54*7794.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>819356</v>
+        <v>819348</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="G55" s="2">
         <v>2</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*9520.00</f>
+        <f>J55*8113.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>819357</v>
+        <v>819349</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>3</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>141</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*9373.00</f>
+        <f>J56*7877.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>819358</v>
+        <v>819354</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="G57" s="2">
         <v>2</v>
       </c>
-      <c r="H57" s="2">
-        <v>0</v>
+      <c r="H57" s="2" t="s">
+        <v>141</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*9181.00</f>
+        <f>J57*8898.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>819359</v>
+        <v>819355</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>187</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*10688.00</f>
+        <f>J58*8677.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>819360</v>
+        <v>819356</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*24914.00</f>
+        <f>J59*9520.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>819361</v>
+        <v>819357</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*24914.00</f>
+        <f>J60*9373.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>819362</v>
+        <v>819358</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G61" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H61" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*42725.00</f>
+        <f>J61*9548.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>819363</v>
+        <v>819359</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>223</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*41596.00</f>
+        <f>J62*10688.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
-    <row r="63" spans="1:12" outlineLevel="2">
-      <c r="A63" s="8" t="s">
+    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1">
+        <v>819360</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B63" s="8"/>
-[...8 lines deleted...]
-      <c r="K63" s="8"/>
+      <c r="D63" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K63" s="2" t="str">
+        <f>J63*24914.00</f>
+        <v>0</v>
+      </c>
       <c r="L63" s="5"/>
     </row>
-    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>837027</v>
+        <v>819361</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E64" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*7519.17</f>
+        <f>J64*24914.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
-    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
+        <v>819362</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="G65" s="2">
+        <v>0</v>
+      </c>
+      <c r="H65" s="2">
+        <v>5</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="2" t="str">
+        <f>J65*42725.00</f>
+        <v>0</v>
+      </c>
+      <c r="L65" s="5"/>
+    </row>
+    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
+        <v>819363</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="G66" s="2">
+        <v>0</v>
+      </c>
+      <c r="H66" s="2">
+        <v>0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K66" s="2" t="str">
+        <f>J66*41596.00</f>
+        <v>0</v>
+      </c>
+      <c r="L66" s="5"/>
+    </row>
+    <row r="67" spans="1:12" outlineLevel="2">
+      <c r="A67" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="B67" s="8"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="8"/>
+      <c r="E67" s="8"/>
+      <c r="F67" s="8"/>
+      <c r="G67" s="8"/>
+      <c r="H67" s="8"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="5"/>
+    </row>
+    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1">
+        <v>837027</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="G68" s="2">
+        <v>2</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K68" s="2" t="str">
+        <f>J68*6794.43</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="5"/>
+    </row>
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
         <v>883388</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L65" s="5"/>
+      <c r="C69" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="G69" s="2">
+        <v>4</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="2" t="str">
+        <f>J69*9026.21</f>
+        <v>0</v>
+      </c>
+      <c r="L69" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A33:K33"/>
-    <mergeCell ref="A63:K63"/>
+    <mergeCell ref="A36:K36"/>
+    <mergeCell ref="A67:K67"/>
     <mergeCell ref="A6:K6"/>
-    <mergeCell ref="A22:K22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A46:K46"/>
+    <mergeCell ref="A23:K23"/>
+    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="A37:K37"/>
+    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A50:K50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>