--- v1 (2026-05-11)
+++ v2 (2026-07-14)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -411,95 +411,95 @@
   <si>
     <t>Термостатический смесительный клапан трехходовой 1" (30/1шт)</t>
   </si>
   <si>
     <t>2 274.09 руб.</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана VALTEC</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы VALTEC</t>
   </si>
   <si>
     <t>VLC-813008</t>
   </si>
   <si>
     <t>VT.COMBI.0.180</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с термоголовкой, без насоса, монтажная длина насоса 180 мм</t>
   </si>
   <si>
     <t>35 214.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-813010</t>
+  </si>
+  <si>
+    <t>VT.DUAL.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел без насоса, монтажная длина насоса 130 мм</t>
+  </si>
+  <si>
+    <t>41 854.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-813025</t>
+  </si>
+  <si>
+    <t>VT.TECHNOMIX.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм (Италия)</t>
+  </si>
+  <si>
+    <t>29 219.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-813026</t>
+  </si>
+  <si>
+    <t>VT.VALMIX.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм</t>
+  </si>
+  <si>
+    <t>13 295.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-813010</t>
-[...40 lines deleted...]
-  <si>
     <t>VLC-900904</t>
   </si>
   <si>
     <t>VT.COMBI.S.180C</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с сервоприводом, без насоса, монтажная длина насоса 180 мм (C)</t>
   </si>
   <si>
     <t>35 229.00 руб.</t>
   </si>
   <si>
     <t>VLC-901193</t>
   </si>
   <si>
     <t>VT.ECOMIX.0.130</t>
   </si>
   <si>
     <t>Насосно-смесительный узел, c нижним подключением, без насоса, монтажная длина насоса 130 мм</t>
   </si>
   <si>
     <t>6 808.00 руб.</t>
   </si>
   <si>
     <t>VLC-999119</t>
@@ -760,50 +760,65 @@
     <t>Насосно-смесительные узлы и клапана ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000088</t>
   </si>
   <si>
     <t>QS-6402</t>
   </si>
   <si>
     <t>Насосно-смесительный узел ZEGOR с нижним подводом, монтажная длина 130-180 мм (1/6шт)</t>
   </si>
   <si>
     <t>6 794.43 руб.</t>
   </si>
   <si>
     <t>ZGR-000230</t>
   </si>
   <si>
     <t>QS-6403</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смес узел боковой подвод ,с термоголовкой без насоса,  монтаж длина 130мм (1/4шт)    </t>
   </si>
   <si>
     <t>9 026.21 руб.</t>
+  </si>
+  <si>
+    <t>Насосно-смесительные узлы и клапана GAPPO</t>
+  </si>
+  <si>
+    <t>GAP-101040</t>
+  </si>
+  <si>
+    <t>G1490</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел COMBI для теплого пола 1" 20-60* GAPPO (1/2шт)</t>
+  </si>
+  <si>
+    <t>24 025.60 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -898,51 +913,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf6dd_893e_11ef_a654_047c1617b143_21d4f578_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad445_86a5_11e9_8101_003048fd731b_cbd0a3ad_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad449_86a5_11e9_8101_003048fd731b_cbd0a3b3_27ac_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3585_f95c_11e9_810b_003048fd731b_3d7c0744_0312_11ef_a5a4_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c24_68f5_11ea_8111_003048fd731b_cbd0a3b2_27ac_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c26_68f5_11ea_8111_003048fd731b_cbd0a3b1_27ac_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c28_68f5_11ea_8111_003048fd731b_cbd0a3b0_27ac_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ed_aad1_11ea_8138_003048fd731b_cbd0a3af_27ac_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310e_5f91_11eb_822d_003048fd731b_cbd0a3ae_27ac_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3110_5f91_11eb_822d_003048fd731b_7e577789_c05c_11ee_a549_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176348_f3c8_11eb_82ff_003048fd731b_cbd0a3a3_27ac_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacb_c446_11ec_a27f_00259070b487_7e57778a_c05c_11ee_a549_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacd_c446_11ec_a27f_00259070b487_7e57778c_c05c_11ee_a549_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751dff_0af9_11ee_a45c_047c1617b143_7e57778e_c05c_11ee_a549_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22fb_afcb_11ef_a68d_047c1617b143_64c8bb45_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be34_eeb6_11ef_a6dd_047c1617b143_7e424f9f_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30da_5f91_11eb_822d_003048fd731b_7e577793_c05c_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5ea_7c9e_11ea_8111_003048fd731b_cbd0a3b6_27ac_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad44d_86a5_11e9_8101_003048fd731b_cbd0a3b9_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad451_86a5_11e9_8101_003048fd731b_cbd0a3bb_27ac_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad455_86a5_11e9_8101_003048fd731b_cbd0a3bd_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad459_86a5_11e9_8101_003048fd731b_cbd0a3bc_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad45d_86a5_11e9_8101_003048fd731b_cbd0a3be_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad461_86a5_11e9_8101_003048fd731b_cbd0a3ba_27ac_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be36_eeb6_11ef_a6dd_047c1617b143_21d4f577_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad412_86a5_11e9_8101_003048fd731b_cbd0a3cd_27ac_11ed_a30e_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad417_86a5_11e9_8101_003048fd731b_ab6a883c_27ae_11ed_a30e_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad440_86a5_11e9_8101_003048fd731b_cbd0a3c6_27ac_11ed_a30e_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad442_86a5_11e9_8101_003048fd731b_4b3c1d7c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f99_9e75_11ef_a670_047c1617b143_4b3c1d80_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936d_04fa_11f1_a85e_047c1617b143_2ed140c4_0c97_11f1_a86a_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637da0_0b65_11ec_831e_003048fd731b_ab6a8835_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad434_86a5_11e9_8101_003048fd731b_ab6a8841_27ae_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad437_86a5_11e9_8101_003048fd731b_ab6a8848_27ae_11ed_a30e_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad43a_86a5_11e9_8101_003048fd731b_ab6a884f_27ae_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad43d_86a5_11e9_8101_003048fd731b_ab6a8856_27ae_11ed_a30e_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad3f8_86a5_11e9_8101_003048fd731b_ab6a8872_27ae_11ed_a30e_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad3fc_86a5_11e9_8101_003048fd731b_ab6a886b_27ae_11ed_a30e_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad400_86a5_11e9_8101_003048fd731b_ab6a8864_27ae_11ed_a30e_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad403_86a5_11e9_8101_003048fd731b_ab6a8879_27ae_11ed_a30e_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad407_86a5_11e9_8101_003048fd731b_ab6a8887_27ae_11ed_a30e_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad40b_86a5_11e9_8101_003048fd731b_ab6a8880_27ae_11ed_a30e_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad419_86a5_11e9_8101_003048fd731b_ab6a888e_27ae_11ed_a30e_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad41c_86a5_11e9_8101_003048fd731b_ab6a8895_27ae_11ed_a30e_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad41f_86a5_11e9_8101_003048fd731b_ab6a889c_27ae_11ed_a30e_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad422_86a5_11e9_8101_003048fd731b_ab6a88a3_27ae_11ed_a30e_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad425_86a5_11e9_8101_003048fd731b_ab6a88aa_27ae_11ed_a30e_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad428_86a5_11e9_8101_003048fd731b_ab6a88b1_27ae_11ed_a30e_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42b_86a5_11e9_8101_003048fd731b_3d7c0738_0312_11ef_a5a4_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42d_86a5_11e9_8101_003048fd731b_3d7c073c_0312_11ef_a5a4_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42f_86a5_11e9_8101_003048fd731b_3d7c0740_0312_11ef_a5a4_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad432_86a5_11e9_8101_003048fd731b_3d7c0734_0312_11ef_a5a4_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d78d_f5a0_11eb_8302_003048fd731b_a1555453_602e_11ec_a20b_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc60a_46c3_11ef_a5fc_047c1617b143_14e1e0cf_f93d_11ef_a6ea_047c1617b14354.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf6dd_893e_11ef_a654_047c1617b143_21d4f578_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad445_86a5_11e9_8101_003048fd731b_cbd0a3ad_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad449_86a5_11e9_8101_003048fd731b_cbd0a3b3_27ac_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3585_f95c_11e9_810b_003048fd731b_3d7c0744_0312_11ef_a5a4_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c24_68f5_11ea_8111_003048fd731b_cbd0a3b2_27ac_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c26_68f5_11ea_8111_003048fd731b_cbd0a3b1_27ac_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c28_68f5_11ea_8111_003048fd731b_cbd0a3b0_27ac_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ed_aad1_11ea_8138_003048fd731b_cbd0a3af_27ac_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310e_5f91_11eb_822d_003048fd731b_cbd0a3ae_27ac_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3110_5f91_11eb_822d_003048fd731b_7e577789_c05c_11ee_a549_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176348_f3c8_11eb_82ff_003048fd731b_cbd0a3a3_27ac_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacb_c446_11ec_a27f_00259070b487_7e57778a_c05c_11ee_a549_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacd_c446_11ec_a27f_00259070b487_7e57778c_c05c_11ee_a549_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751dff_0af9_11ee_a45c_047c1617b143_7e57778e_c05c_11ee_a549_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22fb_afcb_11ef_a68d_047c1617b143_64c8bb45_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be34_eeb6_11ef_a6dd_047c1617b143_7e424f9f_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7c2_f514_11f0_a844_047c1617b143_5e46d5ed_7150_11f1_a8f1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30da_5f91_11eb_822d_003048fd731b_7e577793_c05c_11ee_a549_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5ea_7c9e_11ea_8111_003048fd731b_cbd0a3b6_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7b6_f514_11f0_a844_047c1617b143_5e46d5f3_7150_11f1_a8f1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7b8_f514_11f0_a844_047c1617b143_5e46d5ef_7150_11f1_a8f1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad44d_86a5_11e9_8101_003048fd731b_cbd0a3b9_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad451_86a5_11e9_8101_003048fd731b_cbd0a3bb_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad455_86a5_11e9_8101_003048fd731b_cbd0a3bd_27ac_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad459_86a5_11e9_8101_003048fd731b_cbd0a3bc_27ac_11ed_a30e_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad45d_86a5_11e9_8101_003048fd731b_cbd0a3be_27ac_11ed_a30e_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad461_86a5_11e9_8101_003048fd731b_cbd0a3ba_27ac_11ed_a30e_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be36_eeb6_11ef_a6dd_047c1617b143_21d4f577_793a_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad412_86a5_11e9_8101_003048fd731b_cbd0a3cd_27ac_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad417_86a5_11e9_8101_003048fd731b_ab6a883c_27ae_11ed_a30e_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad440_86a5_11e9_8101_003048fd731b_cbd0a3c6_27ac_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad442_86a5_11e9_8101_003048fd731b_4b3c1d7c_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f99_9e75_11ef_a670_047c1617b143_4b3c1d80_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936d_04fa_11f1_a85e_047c1617b143_2ed140c4_0c97_11f1_a86a_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637da0_0b65_11ec_831e_003048fd731b_ab6a8835_27ae_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad434_86a5_11e9_8101_003048fd731b_ab6a8841_27ae_11ed_a30e_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad437_86a5_11e9_8101_003048fd731b_ab6a8848_27ae_11ed_a30e_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad43a_86a5_11e9_8101_003048fd731b_ab6a884f_27ae_11ed_a30e_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad43d_86a5_11e9_8101_003048fd731b_ab6a8856_27ae_11ed_a30e_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad3f8_86a5_11e9_8101_003048fd731b_ab6a8872_27ae_11ed_a30e_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad3fc_86a5_11e9_8101_003048fd731b_ab6a886b_27ae_11ed_a30e_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad400_86a5_11e9_8101_003048fd731b_ab6a8864_27ae_11ed_a30e_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad403_86a5_11e9_8101_003048fd731b_ab6a8879_27ae_11ed_a30e_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad407_86a5_11e9_8101_003048fd731b_ab6a8887_27ae_11ed_a30e_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad40b_86a5_11e9_8101_003048fd731b_ab6a8880_27ae_11ed_a30e_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad419_86a5_11e9_8101_003048fd731b_ab6a888e_27ae_11ed_a30e_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad41c_86a5_11e9_8101_003048fd731b_ab6a8895_27ae_11ed_a30e_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad41f_86a5_11e9_8101_003048fd731b_ab6a889c_27ae_11ed_a30e_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad422_86a5_11e9_8101_003048fd731b_ab6a88a3_27ae_11ed_a30e_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad425_86a5_11e9_8101_003048fd731b_ab6a88aa_27ae_11ed_a30e_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad428_86a5_11e9_8101_003048fd731b_ab6a88b1_27ae_11ed_a30e_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42b_86a5_11e9_8101_003048fd731b_3d7c0738_0312_11ef_a5a4_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42d_86a5_11e9_8101_003048fd731b_3d7c073c_0312_11ef_a5a4_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad42f_86a5_11e9_8101_003048fd731b_3d7c0740_0312_11ef_a5a4_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad432_86a5_11e9_8101_003048fd731b_3d7c0734_0312_11ef_a5a4_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d78d_f5a0_11eb_8302_003048fd731b_a1555453_602e_11ec_a20b_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc60a_46c3_11ef_a5fc_047c1617b143_14e1e0cf_f93d_11ef_a6ea_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180511_ce2b_11f0_a80d_047c1617b143_f678a451_715c_11f1_a8f1_047c1617b14358.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1387,1173 +1402,1293 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_24" descr="Image_24"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <xdr:cNvPr id="18" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_25" descr="Image_25"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="19" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_29" descr="Image_29"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="22" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_30" descr="Image_30"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="23" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_31" descr="Image_31"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="24" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_33" descr="Image_33"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="26" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_34" descr="Image_34"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_35" descr="Image_35"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_38" descr="Image_38"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="29" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_39" descr="Image_39"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="30" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_40" descr="Image_40"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="31" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="32" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_42" descr="Image_42"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="33" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_43" descr="Image_43"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="34" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_44" descr="Image_44"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="35" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_46" descr="Image_46"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="36" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_47" descr="Image_47"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="37" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="38" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_49" descr="Image_49"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="39" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_51" descr="Image_51"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="40" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_52" descr="Image_52"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="41" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_53" descr="Image_53"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="42" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_54" descr="Image_54"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="43" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_55" descr="Image_55"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="44" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_56" descr="Image_56"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="45" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_57" descr="Image_57"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="46" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_58" descr="Image_58"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="47" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_59" descr="Image_59"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="48" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Image_60" descr="Image_60"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="49" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Image_61" descr="Image_61"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="50" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Image_62" descr="Image_62"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="51" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="52" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Image_64" descr="Image_64"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="53" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Image_65" descr="Image_65"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <xdr:cNvPr id="54" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Image_66" descr="Image_66"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="55" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="56" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_69" descr="Image_69"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="57" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2820,51 +2955,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L69"/>
+  <dimension ref="A1:L71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2872,51 +3007,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J69)</f>
+        <f>SUM(J2:J71)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2995,51 +3130,51 @@
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819370</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*6914.88</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819371</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -3170,51 +3305,51 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*12644.94</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825276</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*11391.03</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827845</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -3310,51 +3445,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*8881.74</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834513</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*6595.89</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868494</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -3485,68 +3620,68 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5609.52</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885998</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G21" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*7178.01</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" outlineLevel="5">
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>955821</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
@@ -3571,138 +3706,138 @@
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>853690</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*3234.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>826595</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G25" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3234.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="5">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955815</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2900.31</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" outlineLevel="5">
+    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955816</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G27" s="2">
         <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
@@ -3762,51 +3897,51 @@
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1977.15</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819373</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2153.55</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819374</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="1" t="s">
@@ -3832,51 +3967,51 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*2779.77</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819375</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G32" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2116.80</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819376</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="1" t="s">
@@ -3902,51 +4037,51 @@
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*3638.25</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819377</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*895.23</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>885999</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D35" s="1" t="s">
@@ -4004,51 +4139,51 @@
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819351</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G38" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>131</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*35214.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819353</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D39" s="1" t="s">
@@ -4074,159 +4209,159 @@
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*41854.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>819368</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*29219.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819369</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F41" s="2" t="s">
+      <c r="G41" s="2">
+        <v>10</v>
+      </c>
+      <c r="H41" s="2" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*13295.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>885498</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*35229.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>956394</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G43" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*6808.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>834814</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E44" s="2" t="s">
@@ -4302,87 +4437,87 @@
         <f>J46*16785.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819365</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G47" s="2">
         <v>1</v>
       </c>
-      <c r="H47" s="2">
-        <v>7</v>
+      <c r="H47" s="2" t="s">
+        <v>136</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*16785.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819366</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*11884.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819367</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E49" s="2" t="s">
@@ -4491,194 +4626,194 @@
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*0.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819346</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G53" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>187</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*2086.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819347</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*7794.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819348</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G55" s="2">
         <v>2</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*8113.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819349</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G56" s="2">
         <v>3</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*7877.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819354</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G57" s="2">
         <v>2</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*8898.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819355</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E58" s="2" t="s">
@@ -4704,51 +4839,51 @@
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819356</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G59" s="2">
         <v>2</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*9520.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819357</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E60" s="2" t="s">
@@ -4914,51 +5049,51 @@
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819362</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*42725.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819363</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E66" s="2" t="s">
@@ -4997,111 +5132,163 @@
       <c r="G67" s="8"/>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
       <c r="J67" s="8"/>
       <c r="K67" s="8"/>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>837027</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>243</v>
       </c>
       <c r="G68" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*6794.43</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>883388</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G69" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*9026.21</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
+    </row>
+    <row r="70" spans="1:12" outlineLevel="2">
+      <c r="A70" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B70" s="8"/>
+      <c r="C70" s="8"/>
+      <c r="D70" s="8"/>
+      <c r="E70" s="8"/>
+      <c r="F70" s="8"/>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="I70" s="8"/>
+      <c r="J70" s="8"/>
+      <c r="K70" s="8"/>
+      <c r="L70" s="5"/>
+    </row>
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1">
+        <v>959847</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="G71" s="2">
+        <v>6</v>
+      </c>
+      <c r="H71" s="2">
+        <v>0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="2" t="str">
+        <f>J71*24025.60</f>
+        <v>0</v>
+      </c>
+      <c r="L71" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A36:K36"/>
     <mergeCell ref="A67:K67"/>
+    <mergeCell ref="A70:K70"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A45:K45"/>
     <mergeCell ref="A50:K50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>