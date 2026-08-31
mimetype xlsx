--- v2 (2026-07-14)
+++ v3 (2026-08-31)
@@ -81,420 +81,423 @@
   <si>
     <t>Насосно-смесительный узел для теплого пола с термоголовкой 20-65*С, монтаж длина 130-180мм (5шт)</t>
   </si>
   <si>
     <t>7 303.41 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана VIEIR</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы VIEIR</t>
   </si>
   <si>
     <t>STP-310001</t>
   </si>
   <si>
     <t>VR202</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП 1 термометр с термогол 20-65*С без насоса монтаж длина 130-180мм (1/5шт)</t>
   </si>
   <si>
-    <t>6 914.88 руб.</t>
+    <t>7 546.84 руб.</t>
   </si>
   <si>
     <t>STP-310002</t>
   </si>
   <si>
     <t>HS113</t>
   </si>
   <si>
     <t>Насосно-смес узел VR COMBI с термоголовкой без насоса монтаж длина 180мм (1/5шт)</t>
   </si>
   <si>
-    <t>19 686.24 руб.</t>
+    <t>21 064.45 руб.</t>
   </si>
   <si>
     <t>STP-310010</t>
   </si>
   <si>
     <t>VR204-F</t>
   </si>
   <si>
     <t>Насосно-смес узел VR  с термосмес кл. 35"-60" монтаж длина 130-180мм (1/10шт)</t>
   </si>
   <si>
-    <t>8 881.74 руб.</t>
+    <t>9 693.86 руб.</t>
   </si>
   <si>
     <t>STP-310011</t>
   </si>
   <si>
     <t>VR206</t>
   </si>
   <si>
     <t>Насосно-смес узел VIEIR с термоголовкой 20-60*С без насоса монтаж длина 130мм, бок подвод (1/10шт)</t>
   </si>
   <si>
-    <t>11 984.91 руб.</t>
+    <t>13 080.34 руб.</t>
   </si>
   <si>
     <t>STP-310012</t>
   </si>
   <si>
     <t>VR207</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смес узел VIEIR с термосмес клапаном без насоса унив монтаж длина 130-180мм, боковой подвод </t>
   </si>
   <si>
-    <t>12 644.94 руб.</t>
+    <t>13 530.20 руб.</t>
   </si>
   <si>
     <t>STP-310013</t>
   </si>
   <si>
     <t>VR208</t>
   </si>
   <si>
     <t>Насосно-смес узел VIEIR с термоголовкой без насоса монтаж длина 130мм, боковой подвод (1/5шт)</t>
   </si>
   <si>
-    <t>11 391.03 руб.</t>
+    <t>12 432.30 руб.</t>
   </si>
   <si>
     <t>STP-310014</t>
   </si>
   <si>
     <t>VR200</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП с термосмес клапан 35-60*С монтаж длина 130-180мм(1/10шт)</t>
   </si>
   <si>
-    <t>8 262.87 руб.</t>
+    <t>9 019.08 руб.</t>
   </si>
   <si>
     <t>STP-310016</t>
   </si>
   <si>
     <t>VR200-A</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП с термосмес клапан 20-45*С монтаж длина 130-180мм(1/10шт)</t>
   </si>
   <si>
-    <t>8 690.64 руб.</t>
+    <t>9 486.24 руб.</t>
   </si>
   <si>
     <t>STP-310017</t>
   </si>
   <si>
     <t>VR204A-F</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола KVS2,6  20 °С- 45 °С   ViEiR ((10/1шт)</t>
   </si>
   <si>
     <t>STP-310025</t>
   </si>
   <si>
     <t>VR204-A</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола ПРЯМОЙ KVS2,6  20 °С- 45 °С  "ViEiR"((8/1шт)</t>
   </si>
   <si>
-    <t>6 595.89 руб.</t>
+    <t>7 199.22 руб.</t>
   </si>
   <si>
     <t>VER-000279</t>
   </si>
   <si>
     <t>VR225</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с 4-х ходовым термостатическим клапаном"ViEiR"(5/1шт)</t>
   </si>
   <si>
-    <t>11 698.26 руб.</t>
+    <t>12 767.33 руб.</t>
   </si>
   <si>
     <t>VER-000280</t>
   </si>
   <si>
     <t>VR226</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с 4-х ходовым термостатическим клапаном"ViEiR"(10/1шт)</t>
   </si>
   <si>
-    <t>8 849.40 руб.</t>
+    <t>9 659.26 руб.</t>
   </si>
   <si>
     <t>VER-000435</t>
   </si>
   <si>
     <t>VR240</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола"  "ViEiR"((5/1шт) (аналог VR207)</t>
   </si>
   <si>
-    <t>12 646.41 руб.</t>
+    <t>13 802.31 руб.</t>
   </si>
   <si>
     <t>VER-001221</t>
   </si>
   <si>
     <t>VR232</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола (10/1шт)</t>
   </si>
   <si>
-    <t>5 609.52 руб.</t>
+    <t>6 123.35 руб.</t>
   </si>
   <si>
     <t>VER-001396</t>
   </si>
   <si>
     <t>VR253</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола СО СМЕЩЕНИЕМ (с эксцентриком) 1" (8/1шт)</t>
   </si>
   <si>
-    <t>7 178.01 руб.</t>
+    <t>7 833.11 руб.</t>
   </si>
   <si>
     <t>VER-001755</t>
   </si>
   <si>
     <t>VR240RG</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола 1" (4/1шт)</t>
   </si>
   <si>
-    <t>10 570.77 руб.</t>
+    <t>11 537.32 руб.</t>
   </si>
   <si>
     <t>Терморегулирующие монтажные комплекты VIEIR</t>
   </si>
   <si>
     <t>RAR-120041</t>
   </si>
   <si>
     <t>VRT16</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект  (20/1шт)  ViEiR</t>
   </si>
   <si>
-    <t>3 234.00 руб.</t>
+    <t>3 529.62 руб.</t>
   </si>
   <si>
     <t>STP-310015</t>
   </si>
   <si>
     <t>VRT15</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект ViEiR (1/20шт)</t>
   </si>
   <si>
     <t>VER-001749</t>
   </si>
   <si>
     <t>VRT17</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект (20/1шт)</t>
   </si>
   <si>
-    <t>2 900.31 руб.</t>
+    <t>3 164.70 руб.</t>
   </si>
   <si>
     <t>VER-001750</t>
   </si>
   <si>
     <t>VRT18</t>
   </si>
   <si>
-    <t>2 557.80 руб.</t>
+    <t>2 791.92 руб.</t>
   </si>
   <si>
     <t>Термосмесительные клапана VIEIR</t>
   </si>
   <si>
     <t>STP-310003</t>
   </si>
   <si>
     <t>VR176</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4" VR (1/30шт)</t>
   </si>
   <si>
-    <t>1 977.15 руб.</t>
+    <t>2 158.04 руб.</t>
   </si>
   <si>
     <t>STP-310004</t>
   </si>
   <si>
     <t>VR177</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 153.55 руб.</t>
+    <t>2 349.93 руб.</t>
   </si>
   <si>
     <t>STP-310005</t>
   </si>
   <si>
     <t>VR178</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1 1/4" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 779.77 руб.</t>
+    <t>3 032.58 руб.</t>
   </si>
   <si>
     <t>STP-310006</t>
   </si>
   <si>
     <t>VR291</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 116.80 руб.</t>
+    <t>2 310.61 руб.</t>
   </si>
   <si>
     <t>STP-310007</t>
   </si>
   <si>
     <t>VR201</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (35-60℃, KVS4,5)  VR (1/30шт)</t>
   </si>
   <si>
-    <t>3 638.25 руб.</t>
+    <t>3 971.60 руб.</t>
   </si>
   <si>
     <t>STP-310008</t>
   </si>
   <si>
     <t>VR290</t>
   </si>
   <si>
     <t>Термоголовка с погружным датчиком 20-60 °С  ViEiR (1/50шт)</t>
   </si>
   <si>
-    <t>895.23 руб.</t>
+    <t>1 006.66 руб.</t>
   </si>
   <si>
     <t>VER-001397</t>
   </si>
   <si>
     <t>VR188</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан трехходовой 1" (30/1шт)</t>
   </si>
   <si>
-    <t>2 274.09 руб.</t>
+    <t>2 482.06 руб.</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана VALTEC</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы VALTEC</t>
   </si>
   <si>
     <t>VLC-813008</t>
   </si>
   <si>
     <t>VT.COMBI.0.180</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с термоголовкой, без насоса, монтажная длина насоса 180 мм</t>
   </si>
   <si>
-    <t>35 214.00 руб.</t>
+    <t>36 623.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-813010</t>
+  </si>
+  <si>
+    <t>VT.DUAL.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел без насоса, монтажная длина насоса 130 мм</t>
+  </si>
+  <si>
+    <t>41 854.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-813025</t>
+  </si>
+  <si>
+    <t>VT.TECHNOMIX.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм (Италия)</t>
+  </si>
+  <si>
+    <t>29 219.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-813010</t>
-[...25 lines deleted...]
-  <si>
     <t>VLC-813026</t>
   </si>
   <si>
     <t>VT.VALMIX.0.130</t>
   </si>
   <si>
     <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм</t>
   </si>
   <si>
-    <t>13 295.00 руб.</t>
+    <t>14 475.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900904</t>
   </si>
   <si>
     <t>VT.COMBI.S.180C</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с сервоприводом, без насоса, монтажная длина насоса 180 мм (C)</t>
   </si>
   <si>
     <t>35 229.00 руб.</t>
   </si>
   <si>
     <t>VLC-901193</t>
   </si>
   <si>
     <t>VT.ECOMIX.0.130</t>
   </si>
   <si>
     <t>Насосно-смесительный узел, c нижним подключением, без насоса, монтажная длина насоса 130 мм</t>
   </si>
@@ -579,53 +582,50 @@
   <si>
     <t>VLC-813002</t>
   </si>
   <si>
     <t>VT.5012.0.0</t>
   </si>
   <si>
     <t>Термоголовка с выносным накладным датчиком (диап. Регул-ки 20-60С) 2м. (5 /40шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-813003</t>
   </si>
   <si>
     <t>VT.3011.0.0</t>
   </si>
   <si>
     <t>Термоголовка с погружным датчиком диап. Регул-ки 20-70С 2м. (1/18шт)</t>
   </si>
   <si>
     <t>2 086.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-813004</t>
   </si>
   <si>
     <t>VT.MR01.N.0603</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" (с боковым смешиванием, без полного перекрытия)    (2 /32шт)</t>
   </si>
   <si>
     <t>7 794.00 руб.</t>
   </si>
   <si>
     <t>VLC-813005</t>
   </si>
   <si>
     <t>VT.MR02.N.0603</t>
   </si>
   <si>
     <t>Клапан трехходовый смесительный 1" (с центральным смешиванием)  (2 /32шт)</t>
   </si>
   <si>
     <t>8 113.00 руб.</t>
   </si>
   <si>
     <t>VLC-813006</t>
@@ -639,51 +639,51 @@
   <si>
     <t>7 877.00 руб.</t>
   </si>
   <si>
     <t>VLC-813011</t>
   </si>
   <si>
     <t>VT.MIX03.G.05</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4</t>
   </si>
   <si>
     <t>8 898.00 руб.</t>
   </si>
   <si>
     <t>VLC-813012</t>
   </si>
   <si>
     <t>VT.MIX03.G.06</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1</t>
   </si>
   <si>
-    <t>8 677.00 руб.</t>
+    <t>9 024.00 руб.</t>
   </si>
   <si>
     <t>VLC-813013</t>
   </si>
   <si>
     <t>VT.MIX03.G.07</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1 1/4</t>
   </si>
   <si>
     <t>9 520.00 руб.</t>
   </si>
   <si>
     <t>VLC-813014</t>
   </si>
   <si>
     <t>VT.MIX04.G.05</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 3/4</t>
   </si>
   <si>
     <t>9 373.00 руб.</t>
   </si>
@@ -774,51 +774,51 @@
   <si>
     <t>ZGR-000230</t>
   </si>
   <si>
     <t>QS-6403</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смес узел боковой подвод ,с термоголовкой без насоса,  монтаж длина 130мм (1/4шт)    </t>
   </si>
   <si>
     <t>9 026.21 руб.</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана GAPPO</t>
   </si>
   <si>
     <t>GAP-101040</t>
   </si>
   <si>
     <t>G1490</t>
   </si>
   <si>
     <t>Насосно-смесительный узел COMBI для теплого пола 1" 20-60* GAPPO (1/2шт)</t>
   </si>
   <si>
-    <t>24 025.60 руб.</t>
+    <t>26 459.66 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3130,1005 +3130,1005 @@
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819370</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*6914.88</f>
+        <f>J7*7546.84</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819371</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*19686.24</f>
+        <f>J8*21064.45</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824003</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8881.74</f>
+        <f>J9*9693.86</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825274</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*11984.91</f>
+        <f>J10*13080.34</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825275</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*12644.94</f>
+        <f>J11*13530.20</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825276</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*11391.03</f>
+        <f>J12*12432.30</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827845</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2">
         <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*8262.87</f>
+        <f>J13*9019.08</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>834444</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="2">
         <v>4</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*8690.64</f>
+        <f>J14*9486.24</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>834445</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*8881.74</f>
+        <f>J15*9693.86</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834513</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*6595.89</f>
+        <f>J16*7199.22</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868494</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*11698.26</f>
+        <f>J17*12767.33</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>868495</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8849.40</f>
+        <f>J18*9659.26</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>878116</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G19" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*12646.41</f>
+        <f>J19*13802.31</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885041</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*5609.52</f>
+        <f>J20*6123.35</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885998</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G21" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*7178.01</f>
+        <f>J21*7833.11</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>955821</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*10570.77</f>
+        <f>J22*11537.32</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="3">
       <c r="A23" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>853690</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*3234.00</f>
+        <f>J24*3529.62</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>826595</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G25" s="2">
         <v>2</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*3234.00</f>
+        <f>J25*3529.62</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955815</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2900.31</f>
+        <f>J26*3164.70</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955816</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G27" s="2">
         <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2557.80</f>
+        <f>J27*2791.92</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="3">
       <c r="A28" s="9" t="s">
         <v>96</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819372</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G29" s="2">
         <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1977.15</f>
+        <f>J29*2158.04</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819373</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="2">
         <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2153.55</f>
+        <f>J30*2349.93</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819374</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G31" s="2">
         <v>7</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*2779.77</f>
+        <f>J31*3032.58</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819375</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G32" s="2">
         <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2116.80</f>
+        <f>J32*2310.61</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819376</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G33" s="2">
         <v>2</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3638.25</f>
+        <f>J33*3971.60</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819377</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*895.23</f>
+        <f>J34*1006.66</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>885999</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G35" s="2">
         <v>4</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*2274.09</f>
+        <f>J35*2482.06</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="2">
       <c r="A36" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="3">
       <c r="A37" s="9" t="s">
         <v>126</v>
       </c>
       <c r="B37" s="9"/>
@@ -4151,51 +4151,51 @@
       <c r="C38" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>131</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*35214.00</f>
+        <f>J38*36623.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819353</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
@@ -4212,678 +4212,678 @@
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>819368</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G40" s="2">
         <v>1</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*29219.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819369</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G41" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*13295.00</f>
+        <f>J41*14475.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>885498</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>2</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*35229.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>956394</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G43" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*6808.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>834814</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*37176.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="3">
       <c r="A45" s="9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819364</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G46" s="2">
         <v>1</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>136</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*16785.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819365</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G47" s="2">
         <v>1</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>136</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*16785.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819366</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
-      <c r="H48" s="2">
-        <v>5</v>
+      <c r="H48" s="2" t="s">
+        <v>136</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*11884.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819367</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>136</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*12190.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" outlineLevel="3">
       <c r="A50" s="9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B50" s="9"/>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9"/>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819344</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G51" s="2">
         <v>2</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*6342.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819345</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G52" s="2">
         <v>3</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*0.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819346</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G53" s="2">
         <v>2</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>187</v>
+        <v>131</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*2086.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819347</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*7794.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819348</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G55" s="2">
         <v>2</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*8113.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819349</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G56" s="2">
         <v>3</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*7877.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819354</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G57" s="2">
         <v>2</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*8898.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819355</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G58" s="2">
         <v>3</v>
       </c>
-      <c r="H58" s="2" t="s">
-        <v>187</v>
+      <c r="H58" s="2">
+        <v>7</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*8677.00</f>
+        <f>J58*9024.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819356</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G59" s="2">
         <v>2</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*9520.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819357</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E60" s="2" t="s">
@@ -5049,51 +5049,51 @@
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819362</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*42725.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819363</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E66" s="2" t="s">
@@ -5217,64 +5217,64 @@
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>959847</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="G71" s="2">
-        <v>6</v>
+      <c r="G71" s="2" t="s">
+        <v>136</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*24025.60</f>
+        <f>J71*26459.66</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A36:K36"/>
     <mergeCell ref="A67:K67"/>
     <mergeCell ref="A70:K70"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A45:K45"/>
     <mergeCell ref="A50:K50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">