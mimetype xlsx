--- v0 (2026-04-20)
+++ v1 (2026-06-23)
@@ -1684,86 +1684,86 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819370</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*6914.88</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819371</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*19686.24</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824003</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1859,86 +1859,86 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*12644.94</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825276</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*11391.03</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827845</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8262.87</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834444</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1999,51 +1999,51 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*8881.74</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>834513</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6595.89</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>868494</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -2104,51 +2104,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*8849.40</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>878116</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*12646.41</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885041</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -2174,172 +2174,172 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*5609.52</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885998</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G20" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*7178.01</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>955821</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*10570.77</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="3">
       <c r="A22" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>853690</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G23" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*3234.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>826595</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*3234.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>955815</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -2521,51 +2521,51 @@
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2779.77</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819375</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G31" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*2116.80</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819376</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D32" s="1" t="s">