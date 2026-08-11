--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -69,363 +69,363 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана VIEIR</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы VIEIR</t>
   </si>
   <si>
     <t>STP-310001</t>
   </si>
   <si>
     <t>VR202</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП 1 термометр с термогол 20-65*С без насоса монтаж длина 130-180мм (1/5шт)</t>
   </si>
   <si>
-    <t>6 914.88 руб.</t>
+    <t>7 244.07 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-310002</t>
   </si>
   <si>
     <t>HS113</t>
   </si>
   <si>
     <t>Насосно-смес узел VR COMBI с термоголовкой без насоса монтаж длина 180мм (1/5шт)</t>
   </si>
   <si>
-    <t>19 686.24 руб.</t>
+    <t>20 219.37 руб.</t>
   </si>
   <si>
     <t>STP-310010</t>
   </si>
   <si>
     <t>VR204-F</t>
   </si>
   <si>
     <t>Насосно-смес узел VR  с термосмес кл. 35"-60" монтаж длина 130-180мм (1/10шт)</t>
   </si>
   <si>
-    <t>8 881.74 руб.</t>
+    <t>9 304.96 руб.</t>
   </si>
   <si>
     <t>STP-310011</t>
   </si>
   <si>
     <t>VR206</t>
   </si>
   <si>
     <t>Насосно-смес узел VIEIR с термоголовкой 20-60*С без насоса монтаж длина 130мм, бок подвод (1/10шт)</t>
   </si>
   <si>
-    <t>11 984.91 руб.</t>
+    <t>12 555.58 руб.</t>
   </si>
   <si>
     <t>STP-310012</t>
   </si>
   <si>
     <t>VR207</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смес узел VIEIR с термосмес клапаном без насоса унив монтаж длина 130-180мм, боковой подвод </t>
   </si>
   <si>
-    <t>12 644.94 руб.</t>
+    <t>12 987.38 руб.</t>
   </si>
   <si>
     <t>STP-310013</t>
   </si>
   <si>
     <t>VR208</t>
   </si>
   <si>
     <t>Насосно-смес узел VIEIR с термоголовкой без насоса монтаж длина 130мм, боковой подвод (1/5шт)</t>
   </si>
   <si>
-    <t>11 391.03 руб.</t>
+    <t>11 933.53 руб.</t>
   </si>
   <si>
     <t>STP-310014</t>
   </si>
   <si>
     <t>VR200</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП с термосмес клапан 35-60*С монтаж длина 130-180мм(1/10шт)</t>
   </si>
   <si>
-    <t>8 262.87 руб.</t>
+    <t>8 657.25 руб.</t>
   </si>
   <si>
     <t>STP-310016</t>
   </si>
   <si>
     <t>VR200-A</t>
   </si>
   <si>
     <t>Насосно-смес узел VR для ТП с термосмес клапан 20-45*С монтаж длина 130-180мм(1/10шт)</t>
   </si>
   <si>
-    <t>8 690.64 руб.</t>
+    <t>9 105.66 руб.</t>
   </si>
   <si>
     <t>STP-310017</t>
   </si>
   <si>
     <t>VR204A-F</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола KVS2,6  20 °С- 45 °С   ViEiR ((10/1шт)</t>
   </si>
   <si>
     <t>STP-310025</t>
   </si>
   <si>
     <t>VR204-A</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола ПРЯМОЙ KVS2,6  20 °С- 45 °С  "ViEiR"((8/1шт)</t>
   </si>
   <si>
-    <t>6 595.89 руб.</t>
+    <t>6 910.40 руб.</t>
   </si>
   <si>
     <t>VER-000279</t>
   </si>
   <si>
     <t>VR225</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с 4-х ходовым термостатическим клапаном"ViEiR"(5/1шт)</t>
   </si>
   <si>
-    <t>11 698.26 руб.</t>
+    <t>12 255.12 руб.</t>
   </si>
   <si>
     <t>VER-000280</t>
   </si>
   <si>
     <t>VR226</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с 4-х ходовым термостатическим клапаном"ViEiR"(10/1шт)</t>
   </si>
   <si>
-    <t>8 849.40 руб.</t>
+    <t>9 271.74 руб.</t>
   </si>
   <si>
     <t>VER-000435</t>
   </si>
   <si>
     <t>VR240</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола"  "ViEiR"((5/1шт) (аналог VR207)</t>
   </si>
   <si>
-    <t>12 646.41 руб.</t>
+    <t>13 248.58 руб.</t>
   </si>
   <si>
     <t>VER-001221</t>
   </si>
   <si>
     <t>VR232</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола (10/1шт)</t>
   </si>
   <si>
-    <t>5 609.52 руб.</t>
+    <t>5 877.69 руб.</t>
   </si>
   <si>
     <t>VER-001396</t>
   </si>
   <si>
     <t>VR253</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола СО СМЕЩЕНИЕМ (с эксцентриком) 1" (8/1шт)</t>
   </si>
   <si>
-    <t>7 178.01 руб.</t>
+    <t>7 518.85 руб.</t>
   </si>
   <si>
     <t>VER-001755</t>
   </si>
   <si>
     <t>VR240RG</t>
   </si>
   <si>
     <t>Насосно-смесительный узел для теплого пола 1" (4/1шт)</t>
   </si>
   <si>
-    <t>10 570.77 руб.</t>
+    <t>11 074.45 руб.</t>
   </si>
   <si>
     <t>Терморегулирующие монтажные комплекты VIEIR</t>
   </si>
   <si>
     <t>RAR-120041</t>
   </si>
   <si>
     <t>VRT16</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект  (20/1шт)  ViEiR</t>
   </si>
   <si>
-    <t>3 234.00 руб.</t>
+    <t>3 388.01 руб.</t>
   </si>
   <si>
     <t>STP-310015</t>
   </si>
   <si>
     <t>VRT15</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект ViEiR (1/20шт)</t>
   </si>
   <si>
     <t>VER-001749</t>
   </si>
   <si>
     <t>VRT17</t>
   </si>
   <si>
     <t>Терморегулирующий монтажный комплект (20/1шт)</t>
   </si>
   <si>
-    <t>2 900.31 руб.</t>
+    <t>3 037.74 руб.</t>
   </si>
   <si>
     <t>VER-001750</t>
   </si>
   <si>
     <t>VRT18</t>
   </si>
   <si>
-    <t>2 557.80 руб.</t>
+    <t>2 679.91 руб.</t>
   </si>
   <si>
     <t>Термосмесительные клапана VIEIR</t>
   </si>
   <si>
     <t>STP-310003</t>
   </si>
   <si>
     <t>VR176</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4" VR (1/30шт)</t>
   </si>
   <si>
-    <t>1 977.15 руб.</t>
+    <t>2 071.46 руб.</t>
   </si>
   <si>
     <t>STP-310004</t>
   </si>
   <si>
     <t>VR177</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 153.55 руб.</t>
+    <t>2 255.66 руб.</t>
   </si>
   <si>
     <t>STP-310005</t>
   </si>
   <si>
     <t>VR178</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1 1/4" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 779.77 руб.</t>
+    <t>2 910.91 руб.</t>
   </si>
   <si>
     <t>STP-310006</t>
   </si>
   <si>
     <t>VR291</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" VR (1/30шт)</t>
   </si>
   <si>
-    <t>2 116.80 руб.</t>
+    <t>2 217.91 руб.</t>
   </si>
   <si>
     <t>STP-310007</t>
   </si>
   <si>
     <t>VR201</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (35-60℃, KVS4,5)  VR (1/30шт)</t>
   </si>
   <si>
-    <t>3 638.25 руб.</t>
+    <t>3 812.27 руб.</t>
   </si>
   <si>
     <t>STP-310008</t>
   </si>
   <si>
     <t>VR290</t>
   </si>
   <si>
     <t>Термоголовка с погружным датчиком 20-60 °С  ViEiR (1/50шт)</t>
   </si>
   <si>
-    <t>895.23 руб.</t>
+    <t>966.28 руб.</t>
   </si>
   <si>
     <t>VER-001397</t>
   </si>
   <si>
     <t>VR188</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан трехходовой 1" (30/1шт)</t>
   </si>
   <si>
-    <t>2 274.09 руб.</t>
+    <t>2 382.48 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -520,51 +520,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad445_86a5_11e9_8101_003048fd731b_cbd0a3ad_27ac_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad449_86a5_11e9_8101_003048fd731b_cbd0a3b3_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3585_f95c_11e9_810b_003048fd731b_3d7c0744_0312_11ef_a5a4_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c24_68f5_11ea_8111_003048fd731b_cbd0a3b2_27ac_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c26_68f5_11ea_8111_003048fd731b_cbd0a3b1_27ac_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c28_68f5_11ea_8111_003048fd731b_cbd0a3b0_27ac_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ed_aad1_11ea_8138_003048fd731b_cbd0a3af_27ac_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310e_5f91_11eb_822d_003048fd731b_cbd0a3ae_27ac_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3110_5f91_11eb_822d_003048fd731b_7e577789_c05c_11ee_a549_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176348_f3c8_11eb_82ff_003048fd731b_cbd0a3a3_27ac_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacb_c446_11ec_a27f_00259070b487_7e57778a_c05c_11ee_a549_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacd_c446_11ec_a27f_00259070b487_7e57778c_c05c_11ee_a549_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751dff_0af9_11ee_a45c_047c1617b143_7e57778e_c05c_11ee_a549_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22fb_afcb_11ef_a68d_047c1617b143_64c8bb45_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be34_eeb6_11ef_a6dd_047c1617b143_7e424f9f_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30da_5f91_11eb_822d_003048fd731b_7e577793_c05c_11ee_a549_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5ea_7c9e_11ea_8111_003048fd731b_cbd0a3b6_27ac_11ed_a30e_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad44d_86a5_11e9_8101_003048fd731b_cbd0a3b9_27ac_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad451_86a5_11e9_8101_003048fd731b_cbd0a3bb_27ac_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad455_86a5_11e9_8101_003048fd731b_cbd0a3bd_27ac_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad459_86a5_11e9_8101_003048fd731b_cbd0a3bc_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad45d_86a5_11e9_8101_003048fd731b_cbd0a3be_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad461_86a5_11e9_8101_003048fd731b_cbd0a3ba_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be36_eeb6_11ef_a6dd_047c1617b143_21d4f577_793a_11f0_a79f_047c1617b14324.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad445_86a5_11e9_8101_003048fd731b_cbd0a3ad_27ac_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad449_86a5_11e9_8101_003048fd731b_cbd0a3b3_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3585_f95c_11e9_810b_003048fd731b_3d7c0744_0312_11ef_a5a4_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c24_68f5_11ea_8111_003048fd731b_cbd0a3b2_27ac_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c26_68f5_11ea_8111_003048fd731b_cbd0a3b1_27ac_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c28_68f5_11ea_8111_003048fd731b_cbd0a3b0_27ac_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed0ed_aad1_11ea_8138_003048fd731b_cbd0a3af_27ac_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb310e_5f91_11eb_822d_003048fd731b_cbd0a3ae_27ac_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3110_5f91_11eb_822d_003048fd731b_7e577789_c05c_11ee_a549_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176348_f3c8_11eb_82ff_003048fd731b_cbd0a3a3_27ac_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacb_c446_11ec_a27f_00259070b487_7e57778a_c05c_11ee_a549_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaacd_c446_11ec_a27f_00259070b487_7e57778c_c05c_11ee_a549_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751dff_0af9_11ee_a45c_047c1617b143_7e57778e_c05c_11ee_a549_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22fb_afcb_11ef_a68d_047c1617b143_64c8bb45_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be34_eeb6_11ef_a6dd_047c1617b143_7e424f9f_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7c2_f514_11f0_a844_047c1617b143_5e46d5ed_7150_11f1_a8f1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30da_5f91_11eb_822d_003048fd731b_7e577793_c05c_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c5ea_7c9e_11ea_8111_003048fd731b_cbd0a3b6_27ac_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7b6_f514_11f0_a844_047c1617b143_5e46d5f3_7150_11f1_a8f1_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7b8_f514_11f0_a844_047c1617b143_5e46d5ef_7150_11f1_a8f1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad44d_86a5_11e9_8101_003048fd731b_cbd0a3b9_27ac_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad451_86a5_11e9_8101_003048fd731b_cbd0a3bb_27ac_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad455_86a5_11e9_8101_003048fd731b_cbd0a3bd_27ac_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad459_86a5_11e9_8101_003048fd731b_cbd0a3bc_27ac_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad45d_86a5_11e9_8101_003048fd731b_cbd0a3be_27ac_11ed_a30e_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad461_86a5_11e9_8101_003048fd731b_cbd0a3ba_27ac_11ed_a30e_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be36_eeb6_11ef_a6dd_047c1617b143_21d4f577_793a_11f0_a79f_047c1617b14327.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,303 +979,393 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPr id="17" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="18" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="19" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="21" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="22" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="23" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1684,1005 +1774,1005 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819370</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*6914.88</f>
+        <f>J6*7244.07</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819371</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*19686.24</f>
+        <f>J7*20219.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824003</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*8881.74</f>
+        <f>J8*9304.96</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825274</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*11984.91</f>
+        <f>J9*12555.58</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825275</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*12644.94</f>
+        <f>J10*12987.38</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825276</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*11391.03</f>
+        <f>J11*11933.53</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827845</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*8262.87</f>
+        <f>J12*8657.25</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834444</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="2">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*8690.64</f>
+        <f>J13*9105.66</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>834445</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*8881.74</f>
+        <f>J14*9304.96</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>834513</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*6595.89</f>
+        <f>J15*6910.40</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>868494</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*11698.26</f>
+        <f>J16*12255.12</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868495</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*8849.40</f>
+        <f>J17*9271.74</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>878116</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*12646.41</f>
+        <f>J18*13248.58</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885041</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*5609.52</f>
+        <f>J19*5877.69</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885998</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G20" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*7178.01</f>
+        <f>J20*7518.85</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" outlineLevel="5">
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>955821</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*10570.77</f>
+        <f>J21*11074.45</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="3">
       <c r="A22" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>853690</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G23" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*3234.00</f>
+        <f>J23*3388.01</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>826595</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G24" s="2">
         <v>2</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*3234.00</f>
+        <f>J24*3388.01</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="5">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>955815</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2900.31</f>
+        <f>J25*3037.74</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="5">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955816</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2557.80</f>
+        <f>J26*2679.91</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="3">
       <c r="A27" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819372</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G28" s="2">
         <v>3</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*1977.15</f>
+        <f>J28*2071.46</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819373</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G29" s="2">
         <v>2</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2153.55</f>
+        <f>J29*2255.66</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819374</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G30" s="2">
         <v>7</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2779.77</f>
+        <f>J30*2910.91</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819375</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G31" s="2">
         <v>3</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*2116.80</f>
+        <f>J31*2217.91</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819376</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G32" s="2">
         <v>2</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3638.25</f>
+        <f>J32*3812.27</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819377</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G33" s="2">
         <v>4</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*895.23</f>
+        <f>J33*966.28</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>885999</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G34" s="2">
         <v>4</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2274.09</f>
+        <f>J34*2382.48</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A27:K27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>