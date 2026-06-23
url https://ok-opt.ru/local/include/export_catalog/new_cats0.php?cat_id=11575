--- v0 (2026-04-20)
+++ v1 (2026-06-23)
@@ -69,321 +69,321 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана VALTEC</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы VALTEC</t>
   </si>
   <si>
     <t>VLC-813008</t>
   </si>
   <si>
     <t>VT.COMBI.0.180</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с термоголовкой, без насоса, монтажная длина насоса 180 мм</t>
   </si>
   <si>
-    <t>33 860.00 руб.</t>
+    <t>35 214.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-813010</t>
+  </si>
+  <si>
+    <t>VT.DUAL.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел без насоса, монтажная длина насоса 130 мм</t>
+  </si>
+  <si>
+    <t>41 854.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-813025</t>
+  </si>
+  <si>
+    <t>VT.TECHNOMIX.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм (Италия)</t>
+  </si>
+  <si>
+    <t>29 219.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-813026</t>
+  </si>
+  <si>
+    <t>VT.VALMIX.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм</t>
+  </si>
+  <si>
+    <t>13 295.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-900904</t>
+  </si>
+  <si>
+    <t>VT.COMBI.S.180C</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел с сервоприводом, без насоса, монтажная длина насоса 180 мм (C)</t>
+  </si>
+  <si>
+    <t>35 229.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901193</t>
+  </si>
+  <si>
+    <t>VT.ECOMIX.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел, c нижним подключением, без насоса, монтажная длина насоса 130 мм</t>
+  </si>
+  <si>
+    <t>6 808.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999119</t>
+  </si>
+  <si>
+    <t>VT.COMBI.S.180M</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел с сервоприводом, без насоса, монтажная длина насоса 180 мм (M)</t>
+  </si>
+  <si>
+    <t>37 176.00 руб.</t>
+  </si>
+  <si>
+    <t>Терморегулирующие монтажные комплекты VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-813021</t>
+  </si>
+  <si>
+    <t>VT.ICBOX.1.0</t>
+  </si>
+  <si>
+    <t>Терморегулирующий монтажный комплект IC-BOX 1</t>
+  </si>
+  <si>
+    <t>16 785.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-813022</t>
+  </si>
+  <si>
+    <t>VT.ICBOX.2.0</t>
+  </si>
+  <si>
+    <t>Терморегулирующий монтажный комплект IC-BOX 2</t>
+  </si>
+  <si>
+    <t>VLC-813023</t>
+  </si>
+  <si>
+    <t>VT.ICBOX.4.0</t>
+  </si>
+  <si>
+    <t>Терморегулирующий монтажный комплект IC-BOX 4</t>
+  </si>
+  <si>
+    <t>11 884.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-813024</t>
+  </si>
+  <si>
+    <t>VT.ICBOX.5.0</t>
+  </si>
+  <si>
+    <t>Терморегулирующий монтажный комплект IC-BOX 5</t>
+  </si>
+  <si>
+    <t>12 190.00 руб.</t>
+  </si>
+  <si>
+    <t>Термосмесительные клапана VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-813001</t>
+  </si>
+  <si>
+    <t>VT.5011.0.0</t>
+  </si>
+  <si>
+    <t>Термоголовка с выносным погружным датчиком (диап. Регул-ки 20-60С) 2м.  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>6 342.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-813002</t>
+  </si>
+  <si>
+    <t>VT.5012.0.0</t>
+  </si>
+  <si>
+    <t>Термоголовка с выносным накладным датчиком (диап. Регул-ки 20-60С) 2м. (5 /40шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-813003</t>
+  </si>
+  <si>
+    <t>VT.3011.0.0</t>
+  </si>
+  <si>
+    <t>Термоголовка с погружным датчиком диап. Регул-ки 20-70С 2м. (1/18шт)</t>
+  </si>
+  <si>
+    <t>2 086.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...169 lines deleted...]
-  <si>
     <t>VLC-813004</t>
   </si>
   <si>
     <t>VT.MR01.N.0603</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" (с боковым смешиванием, без полного перекрытия)    (2 /32шт)</t>
   </si>
   <si>
-    <t>7 494.00 руб.</t>
+    <t>7 794.00 руб.</t>
   </si>
   <si>
     <t>VLC-813005</t>
   </si>
   <si>
     <t>VT.MR02.N.0603</t>
   </si>
   <si>
     <t>Клапан трехходовый смесительный 1" (с центральным смешиванием)  (2 /32шт)</t>
   </si>
   <si>
     <t>8 113.00 руб.</t>
   </si>
   <si>
     <t>VLC-813006</t>
   </si>
   <si>
     <t>VT.MR03.N.0603</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" (с боковым смешиванием, с возможностью полного перекрытия)  (2 /3</t>
   </si>
   <si>
-    <t>7 574.00 руб.</t>
+    <t>7 877.00 руб.</t>
   </si>
   <si>
     <t>VLC-813011</t>
   </si>
   <si>
     <t>VT.MIX03.G.05</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4</t>
   </si>
   <si>
-    <t>8 556.00 руб.</t>
+    <t>8 898.00 руб.</t>
   </si>
   <si>
     <t>VLC-813012</t>
   </si>
   <si>
     <t>VT.MIX03.G.06</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1</t>
   </si>
   <si>
-    <t>8 343.00 руб.</t>
+    <t>8 677.00 руб.</t>
   </si>
   <si>
     <t>VLC-813013</t>
   </si>
   <si>
     <t>VT.MIX03.G.07</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1 1/4</t>
   </si>
   <si>
     <t>9 520.00 руб.</t>
   </si>
   <si>
     <t>VLC-813014</t>
   </si>
   <si>
     <t>VT.MIX04.G.05</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 3/4</t>
   </si>
   <si>
     <t>9 373.00 руб.</t>
   </si>
   <si>
     <t>VLC-813015</t>
   </si>
   <si>
     <t>VT.MIX04.G.06</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1</t>
   </si>
   <si>
-    <t>9 181.00 руб.</t>
+    <t>9 548.00 руб.</t>
   </si>
   <si>
     <t>VLC-813016</t>
   </si>
   <si>
     <t>VT.MIX04.G.07</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1 1/4</t>
   </si>
   <si>
     <t>10 688.00 руб.</t>
   </si>
   <si>
     <t>VLC-813017</t>
   </si>
   <si>
     <t>VT.M106.0.024</t>
   </si>
   <si>
     <t>Сервомотор для смесительного клапана 24В (AVC05)</t>
   </si>
   <si>
     <t>24 914.00 руб.</t>
   </si>
@@ -1789,751 +1789,751 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819351</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*33860.00</f>
+        <f>J6*35214.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819353</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*40244.00</f>
+        <f>J7*41854.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819368</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*28095.00</f>
+        <f>J8*29219.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819369</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*13295.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885498</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*33874.00</f>
+        <f>J10*35229.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>956394</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*6485.00</f>
+        <f>J11*6808.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834814</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*37176.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819364</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*16785.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819365</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*16785.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819366</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*11427.00</f>
+        <f>J16*11884.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819367</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*12190.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="3">
       <c r="A18" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819344</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*6342.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819345</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G20" s="2">
         <v>3</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*5344.00</f>
+        <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819346</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="G21" s="2">
+        <v>2</v>
+      </c>
+      <c r="H21" s="2" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2086.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819347</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*7494.00</f>
+        <f>J22*7794.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819348</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G23" s="2">
         <v>2</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8113.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819349</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*7574.00</f>
+        <f>J24*7877.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819354</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="2">
         <v>2</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*8556.00</f>
+        <f>J25*8898.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819355</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G26" s="2">
         <v>3</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*8343.00</f>
+        <f>J26*8677.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819356</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*9520.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819357</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E28" s="2" t="s">
@@ -2568,51 +2568,51 @@
       <c r="C29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="2">
         <v>2</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*9181.00</f>
+        <f>J29*9548.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819359</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
@@ -2699,51 +2699,51 @@
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819362</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*42725.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819363</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="2" t="s">