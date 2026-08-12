--- v1 (2026-06-23)
+++ v2 (2026-08-12)
@@ -72,96 +72,96 @@
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы и клапана VALTEC</t>
   </si>
   <si>
     <t>Насосно-смесительные узлы VALTEC</t>
   </si>
   <si>
     <t>VLC-813008</t>
   </si>
   <si>
     <t>VT.COMBI.0.180</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с термоголовкой, без насоса, монтажная длина насоса 180 мм</t>
   </si>
   <si>
     <t>35 214.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-813010</t>
+  </si>
+  <si>
+    <t>VT.DUAL.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел без насоса, монтажная длина насоса 130 мм</t>
+  </si>
+  <si>
+    <t>41 854.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-813025</t>
+  </si>
+  <si>
+    <t>VT.TECHNOMIX.0.130</t>
+  </si>
+  <si>
+    <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм (Италия)</t>
+  </si>
+  <si>
+    <t>29 219.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...28 lines deleted...]
-  <si>
     <t>VLC-813026</t>
   </si>
   <si>
     <t>VT.VALMIX.0.130</t>
   </si>
   <si>
     <t>Насосно-смесительный узел, без насоса, монтажная длина насоса 130 мм</t>
   </si>
   <si>
     <t>13 295.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900904</t>
   </si>
   <si>
     <t>VT.COMBI.S.180C</t>
   </si>
   <si>
     <t>Насосно-смесительный узел с сервоприводом, без насоса, монтажная длина насоса 180 мм (C)</t>
   </si>
   <si>
     <t>35 229.00 руб.</t>
   </si>
   <si>
     <t>VLC-901193</t>
   </si>
   <si>
     <t>VT.ECOMIX.0.130</t>
   </si>
   <si>
     <t>Насосно-смесительный узел, c нижним подключением, без насоса, монтажная длина насоса 130 мм</t>
   </si>
   <si>
     <t>6 808.00 руб.</t>
   </si>
@@ -1862,156 +1862,156 @@
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819368</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*29219.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819369</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*13295.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885498</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*35229.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>956394</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*6808.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834814</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
@@ -2087,87 +2087,87 @@
         <f>J14*16785.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819365</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
-      <c r="H15" s="2">
-        <v>9</v>
+      <c r="H15" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*16785.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819366</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
-      <c r="H16" s="2">
-        <v>6</v>
+      <c r="H16" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*11884.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819367</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="2" t="s">
@@ -2314,226 +2314,226 @@
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819347</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*7794.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819348</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G23" s="2">
         <v>2</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8113.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819349</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*7877.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819354</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="2">
         <v>2</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*8898.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819355</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*8677.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819356</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*9520.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819357</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E28" s="2" t="s">
@@ -2699,51 +2699,51 @@
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819362</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*42725.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819363</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="2" t="s">