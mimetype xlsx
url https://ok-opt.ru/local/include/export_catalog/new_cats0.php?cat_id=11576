--- v3 (2026-08-31)
+++ v4 (2026-11-04)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -81,242 +81,242 @@
   <si>
     <t>VIV-201001</t>
   </si>
   <si>
     <t>Фольга для теплого пола с разметкой 0,07мм двухслойная BOPP-PET VIVALDO (50м.кв/рулон.)</t>
   </si>
   <si>
     <t>99.00 руб.</t>
   </si>
   <si>
     <t>м2</t>
   </si>
   <si>
     <t>VLC-814001</t>
   </si>
   <si>
     <t>THZ.P.10</t>
   </si>
   <si>
     <t>Пластификатор (за 10 литров)</t>
   </si>
   <si>
     <t>3 608.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-814002</t>
+  </si>
+  <si>
+    <t>EasyFix L</t>
+  </si>
+  <si>
+    <t>Мат с покрытием с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
+  </si>
+  <si>
+    <t>499.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-814003</t>
+  </si>
+  <si>
+    <t>EasyFix</t>
+  </si>
+  <si>
+    <t>Мат с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
+  </si>
+  <si>
+    <t>388.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814006</t>
+  </si>
+  <si>
+    <t>Пенополистирол с покрытием, для т/п (1100*800*38)    (10шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814007</t>
+  </si>
+  <si>
+    <t>FT</t>
+  </si>
+  <si>
+    <t>Скоба-фиксатор (упак 100шт)</t>
+  </si>
+  <si>
+    <t>440.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814008</t>
+  </si>
+  <si>
+    <t>VT.FP.SZ.0125</t>
+  </si>
+  <si>
+    <t>Теплораспределительная пластина для теплого пола (1000х125)    (40шт)</t>
+  </si>
+  <si>
+    <t>339.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-814009</t>
+  </si>
+  <si>
+    <t>THZ.LD.100.08.25</t>
+  </si>
+  <si>
+    <t>Лента демпферная 100х8мм (за 25 погонных метров) (12шт)</t>
+  </si>
+  <si>
+    <t>396.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...82 lines deleted...]
-  <si>
     <t>рул</t>
   </si>
   <si>
     <t>VLC-814010</t>
   </si>
   <si>
     <t>VT.HS.FP.0312</t>
   </si>
   <si>
     <t>Подложка для теплого пола VALTEC с разметкой, мультифольга 3мм.(30м.кв.)</t>
   </si>
   <si>
     <t>74.00 руб.</t>
   </si>
   <si>
+    <t>VLC-814011</t>
+  </si>
+  <si>
+    <t>VT.491.S.16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, металл, 90град, для труб 16мм.  (5 /300шт)</t>
+  </si>
+  <si>
+    <t>124.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-814011</t>
-[...8 lines deleted...]
-    <t>118.00 руб.</t>
+    <t>VLC-814012</t>
+  </si>
+  <si>
+    <t>VT.491.S.20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, металл, 90град, для труб 20мм.  (5 /200шт)</t>
+  </si>
+  <si>
+    <t>194.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814013</t>
+  </si>
+  <si>
+    <t>FS 16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 16мм. синий  (30/200шт)</t>
+  </si>
+  <si>
+    <t>57.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814014</t>
+  </si>
+  <si>
+    <t>FS 20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 20мм. черный (50шт)</t>
+  </si>
+  <si>
+    <t>81.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814015</t>
+  </si>
+  <si>
+    <t>SHM 1620</t>
+  </si>
+  <si>
+    <t>Шина фиксирующая, для монтажа труб теплого пола ( для 16,и 20 мм)    (20шт)</t>
+  </si>
+  <si>
+    <t>54.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814017</t>
+  </si>
+  <si>
+    <t>VT.T.01.1620</t>
+  </si>
+  <si>
+    <t>Такер VALTEC для крепления труб теплого пола</t>
+  </si>
+  <si>
+    <t>5 675.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814018</t>
+  </si>
+  <si>
+    <t>VT.KS.P.1620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скоба якорная для такера на проволоке для труб 12-20мм высота 45мм (50/500 шт) </t>
+  </si>
+  <si>
+    <t>3.40 руб.</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
-    <t>VLC-814012</t>
-[...70 lines deleted...]
-  <si>
     <t>VLC-900415</t>
   </si>
   <si>
     <t>Клипса поворотная для крепление труб 14-20мм к арматурной сетке</t>
   </si>
   <si>
     <t>14.00 руб.</t>
   </si>
   <si>
     <t>VLC-900474</t>
   </si>
   <si>
     <t>Дюбель-крюк одинарный 16-32*80 мм.</t>
   </si>
   <si>
     <t>9.60 руб.</t>
   </si>
   <si>
     <t>VLC-900475</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*80 мм.</t>
   </si>
   <si>
     <t>9.80 руб.</t>
@@ -327,53 +327,50 @@
   <si>
     <t>Дюбель-крюк двойной 16-32*100 мм.</t>
   </si>
   <si>
     <t>10.40 руб.</t>
   </si>
   <si>
     <t>VLC-900534</t>
   </si>
   <si>
     <t xml:space="preserve">Скоба якорная для такера на ленте для труб 12-20мм высота 51мм (30/600 шт) </t>
   </si>
   <si>
     <t>4.00 руб.</t>
   </si>
   <si>
     <t>VLC-900655</t>
   </si>
   <si>
     <t>FS 25</t>
   </si>
   <si>
     <t>Фиксатор поворота, пластик, 90град, для труб 25мм.</t>
   </si>
   <si>
-    <t>124.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900656</t>
   </si>
   <si>
     <t>FS 1620B</t>
   </si>
   <si>
     <t>Фиксатор поворота тип "Башмак", пластик, 90град, для труб 16-20 мм.</t>
   </si>
   <si>
     <t>89.00 руб.</t>
   </si>
   <si>
     <t>VLC-900905</t>
   </si>
   <si>
     <t>EKP25</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1200*600*43) 0,72 кв.м</t>
   </si>
   <si>
     <t>736.00 руб.</t>
   </si>
   <si>
     <t>УТ000002267</t>
@@ -393,171 +390,171 @@
   <si>
     <t>F1806.16</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16 пластиковый</t>
   </si>
   <si>
     <t>FRP-100613</t>
   </si>
   <si>
     <t>F1806.20</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 20 пластиковый</t>
   </si>
   <si>
     <t>GAP-100020</t>
   </si>
   <si>
     <t>G1807</t>
   </si>
   <si>
     <t>Скобы для такера 43мм пайка GAPPO для труб 16-20мм (300/3000шт)</t>
   </si>
   <si>
-    <t>4.45 руб.</t>
+    <t>4.64 руб.</t>
   </si>
   <si>
     <t>STP-510001</t>
   </si>
   <si>
     <t>VER1230</t>
   </si>
   <si>
     <t>Степлер для теплого пола VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>7 480.77 руб.</t>
+    <t>7 324.24 руб.</t>
   </si>
   <si>
     <t>STP-510002</t>
   </si>
   <si>
     <t>VER1230-1</t>
   </si>
   <si>
-    <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (300/6000шт)</t>
-[...2 lines deleted...]
-    <t>3.15 руб.</t>
+    <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (300/2000шт)</t>
+  </si>
+  <si>
+    <t>3.08 руб.</t>
   </si>
   <si>
     <t>STP-510004</t>
   </si>
   <si>
     <t>Теплораспределительная пластина для теплого пола 1000мм (40шт в коробке)</t>
   </si>
   <si>
     <t>STP-510008</t>
   </si>
   <si>
     <t>VR16-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/200шт)</t>
   </si>
   <si>
-    <t>39.32 руб.</t>
+    <t>38.50 руб.</t>
   </si>
   <si>
     <t>STP-510009</t>
   </si>
   <si>
     <t>VR20-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 20мм , металл, 90град. (5/300шт)</t>
   </si>
   <si>
-    <t>64.49 руб.</t>
+    <t>63.14 руб.</t>
   </si>
   <si>
     <t>STP-510010</t>
   </si>
   <si>
     <t>VR16A-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/500шт)</t>
   </si>
   <si>
-    <t>37.75 руб.</t>
+    <t>36.96 руб.</t>
   </si>
   <si>
     <t>STP-510011</t>
   </si>
   <si>
     <t>VR20A-90</t>
   </si>
   <si>
-    <t>48.76 руб.</t>
+    <t>47.74 руб.</t>
   </si>
   <si>
     <t>VER-000217</t>
   </si>
   <si>
     <t>VRU16</t>
   </si>
   <si>
     <t>Клипса для теплого пола ф16 "VIEIR"(1760/80шт)</t>
   </si>
   <si>
-    <t>4.72 руб.</t>
+    <t>4.62 руб.</t>
   </si>
   <si>
     <t>VER-000218</t>
   </si>
   <si>
     <t>VRU20</t>
   </si>
   <si>
     <t>Клипса для теплого пола ф20 "VIEIR"(1100/50шт)</t>
   </si>
   <si>
     <t>VER-000854</t>
   </si>
   <si>
     <t>VPGM114</t>
   </si>
   <si>
     <t>Фиксирующий желоб , для труб из сшитого полиэтилена DN16 x 2 м (28/1шт)</t>
   </si>
   <si>
-    <t>643.32 руб.</t>
+    <t>629.86 руб.</t>
   </si>
   <si>
     <t>VER-001089</t>
   </si>
   <si>
     <t>VER1229</t>
   </si>
   <si>
     <t>Степлер для крепления труб теплого пола (10/1шт)</t>
   </si>
   <si>
-    <t>5 251.96 руб.</t>
+    <t>5 142.06 руб.</t>
   </si>
   <si>
     <t>УТ000002150</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, пластик, 90град. (10шт)</t>
   </si>
   <si>
     <t>50.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2276,86 +2273,86 @@
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*473.00</f>
+        <f>J7*499.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819433</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*363.00</f>
+        <f>J8*388.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819436</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1">
         <v>2102</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
@@ -2372,1241 +2369,1241 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819437</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>7</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*440.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819426</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G11" s="2" t="s">
+      <c r="H11" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*339.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819427</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*396.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819428</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*74.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819429</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*118.00</f>
+        <f>J14*124.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819430</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*185.00</f>
+        <f>J15*194.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819438</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G16" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*57.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819439</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*81.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819440</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G18" s="2">
         <v>7</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*54.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825483</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*5398.00</f>
+        <f>J19*5675.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825484</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="G20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="2" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836332</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="1">
         <v>10000004</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*14.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869364</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="1">
         <v>1.163208</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*9.60</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869365</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="1">
         <v>2.163208</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9.80</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>869366</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1">
         <v>2.16321</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*10.40</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>877709</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1">
         <v>10000008</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="G25" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889985</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="G26" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*124.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889986</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*89.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890014</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*736.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883579</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*60.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>960538</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*0</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>960539</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F32" s="2"/>
       <c r="G32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*0</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955889</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*4.45</f>
+        <f>J33*4.64</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825279</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*7480.77</f>
+        <f>J34*7324.24</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825280</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*3.15</f>
+        <f>J35*3.08</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825282</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*99.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>829307</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*39.32</f>
+        <f>J37*38.50</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>829308</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*64.49</f>
+        <f>J38*63.14</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>829309</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*37.75</f>
+        <f>J39*36.96</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>829310</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*48.76</f>
+        <f>J40*47.74</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>857752</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*4.72</f>
+        <f>J41*4.62</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>857753</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="2" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*4.72</f>
+        <f>J42*4.62</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>882909</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*643.32</f>
+        <f>J43*629.86</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>885007</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G44" s="2">
         <v>2</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*5251.96</f>
+        <f>J44*5142.06</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>882920</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*50.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>