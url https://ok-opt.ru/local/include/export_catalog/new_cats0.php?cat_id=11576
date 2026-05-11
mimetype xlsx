--- v0 (2026-03-13)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -96,447 +96,456 @@
   <si>
     <t>THZ.P.10</t>
   </si>
   <si>
     <t>Пластификатор (за 10 литров)</t>
   </si>
   <si>
     <t>3 280.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-814002</t>
   </si>
   <si>
     <t>EasyFix L</t>
   </si>
   <si>
     <t>Мат с покрытием с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
   </si>
   <si>
     <t>473.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-814003</t>
+  </si>
+  <si>
+    <t>EasyFix</t>
+  </si>
+  <si>
+    <t>Мат с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
+  </si>
+  <si>
+    <t>363.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814006</t>
+  </si>
+  <si>
+    <t>Пенополистирол с покрытием, для т/п (1100*800*38)    (10шт)</t>
+  </si>
+  <si>
+    <t>702.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814007</t>
+  </si>
+  <si>
+    <t>FT</t>
+  </si>
+  <si>
+    <t>Скоба-фиксатор (упак 100шт)</t>
+  </si>
+  <si>
+    <t>440.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814008</t>
+  </si>
+  <si>
+    <t>VT.FP.SZ.0125</t>
+  </si>
+  <si>
+    <t>Теплораспределительная пластина для теплого пола (1000х125)    (40шт)</t>
+  </si>
+  <si>
+    <t>339.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-814009</t>
+  </si>
+  <si>
+    <t>THZ.LD.100.08.25</t>
+  </si>
+  <si>
+    <t>Лента демпферная 100х8мм (за 25 погонных метров) (12шт)</t>
+  </si>
+  <si>
+    <t>396.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>рул</t>
+  </si>
+  <si>
+    <t>VLC-814010</t>
+  </si>
+  <si>
+    <t>VT.HS.FP.0312</t>
+  </si>
+  <si>
+    <t>Подложка для теплого пола VALTEC с разметкой, мультифольга 3мм.(30м.кв.)</t>
+  </si>
+  <si>
+    <t>74.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-814003</t>
-[...82 lines deleted...]
-  <si>
     <t>VLC-814011</t>
   </si>
   <si>
     <t>VT.491.S.16</t>
   </si>
   <si>
     <t>Фиксатор поворота, металл, 90град, для труб 16мм.  (5 /300шт)</t>
   </si>
   <si>
     <t>118.00 руб.</t>
   </si>
   <si>
+    <t>VLC-814012</t>
+  </si>
+  <si>
+    <t>VT.491.S.20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, металл, 90град, для труб 20мм.  (5 /200шт)</t>
+  </si>
+  <si>
+    <t>185.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-814013</t>
+  </si>
+  <si>
+    <t>FS 16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 16мм. синий  (30/200шт)</t>
+  </si>
+  <si>
+    <t>57.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814014</t>
+  </si>
+  <si>
+    <t>FS 20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 20мм. черный (50шт)</t>
+  </si>
+  <si>
+    <t>81.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814015</t>
+  </si>
+  <si>
+    <t>SHM 1620</t>
+  </si>
+  <si>
+    <t>Шина фиксирующая, для монтажа труб теплого пола ( для 16,и 20 мм)    (20шт)</t>
+  </si>
+  <si>
+    <t>54.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814017</t>
+  </si>
+  <si>
+    <t>VT.T.01.1620</t>
+  </si>
+  <si>
+    <t>Такер VALTEC для крепления труб теплого пола</t>
+  </si>
+  <si>
+    <t>5 936.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814018</t>
+  </si>
+  <si>
+    <t>VT.KS.P.1620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скоба якорная для такера на проволоке для труб 12-20мм высота 45мм (50/500 шт) </t>
+  </si>
+  <si>
+    <t>4.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;5000</t>
   </si>
   <si>
-    <t>VLC-814012</t>
-[...73 lines deleted...]
-  <si>
     <t>VLC-900415</t>
   </si>
   <si>
     <t>Клипса поворотная для крепление труб 14-20мм к арматурной сетке</t>
   </si>
   <si>
     <t>11.20 руб.</t>
   </si>
   <si>
     <t>VLC-900474</t>
   </si>
   <si>
     <t>Дюбель-крюк одинарный 16-32*80 мм.</t>
   </si>
   <si>
-    <t>9.10 руб.</t>
+    <t>9.60 руб.</t>
   </si>
   <si>
     <t>VLC-900475</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*80 мм.</t>
   </si>
   <si>
-    <t>9.30 руб.</t>
+    <t>9.80 руб.</t>
   </si>
   <si>
     <t>VLC-900476</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*100 мм.</t>
   </si>
   <si>
-    <t>9.50 руб.</t>
+    <t>10.40 руб.</t>
   </si>
   <si>
     <t>VLC-900534</t>
   </si>
   <si>
     <t xml:space="preserve">Скоба якорная для такера на ленте для труб 12-20мм высота 51мм (30/600 шт) </t>
   </si>
   <si>
-    <t>4.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900655</t>
   </si>
   <si>
     <t>FS 25</t>
   </si>
   <si>
     <t>Фиксатор поворота, пластик, 90град, для труб 25мм.</t>
   </si>
   <si>
-    <t>108.00 руб.</t>
+    <t>124.00 руб.</t>
   </si>
   <si>
     <t>VLC-900656</t>
   </si>
   <si>
     <t>FS 1620B</t>
   </si>
   <si>
     <t>Фиксатор поворота тип "Башмак", пластик, 90град, для труб 16-20 мм.</t>
   </si>
   <si>
-    <t>84.00 руб.</t>
+    <t>89.00 руб.</t>
   </si>
   <si>
     <t>VLC-900905</t>
   </si>
   <si>
     <t>EKP25</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1200*600*43) 0,72 кв.м</t>
   </si>
   <si>
     <t>679.00 руб.</t>
   </si>
   <si>
     <t>УТ000002267</t>
   </si>
   <si>
     <t>Подложка для теплого пола с разметкой, мультифольга 3мм.(25м.кв.)</t>
   </si>
   <si>
     <t>60.00 руб.</t>
   </si>
   <si>
     <t>Строительные материалы VIEIR</t>
   </si>
   <si>
+    <t>GAP-100020</t>
+  </si>
+  <si>
+    <t>G1807</t>
+  </si>
+  <si>
+    <t>Скобы для такера 43мм пайка GAPPO для труб 16-20мм (300/3000шт)</t>
+  </si>
+  <si>
+    <t>6.78 руб.</t>
+  </si>
+  <si>
     <t>SST-100136</t>
   </si>
   <si>
     <t>Скоба якорная для такера для труб 16-20мм высота 45мм (пакет 100шт) (100/10000 шт)</t>
   </si>
   <si>
     <t>3.65 руб.</t>
   </si>
   <si>
     <t>STP-510001</t>
   </si>
   <si>
     <t>VER1230</t>
   </si>
   <si>
     <t>Степлер для теплого пола VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>7 074.55 руб.</t>
+    <t>6 991.32 руб.</t>
   </si>
   <si>
     <t>STP-510002</t>
   </si>
   <si>
     <t>VER1230-1</t>
   </si>
   <si>
-    <t>Скоба якорная 50мм для труба 16-20мм VIEIR (500/2500шт)</t>
-[...2 lines deleted...]
-    <t>2.98 руб.</t>
+    <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (500/2500шт)</t>
+  </si>
+  <si>
+    <t>2.94 руб.</t>
   </si>
   <si>
     <t>STP-510004</t>
   </si>
   <si>
     <t>Теплораспределительная пластина для теплого пола 1000мм (40шт в коробке)</t>
   </si>
   <si>
     <t>STP-510008</t>
   </si>
   <si>
     <t>VR16-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/200шт)</t>
   </si>
   <si>
-    <t>35.70 руб.</t>
+    <t>35.28 руб.</t>
   </si>
   <si>
     <t>STP-510009</t>
   </si>
   <si>
     <t>VR20-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 20мм , металл, 90град. (5/300шт)</t>
   </si>
   <si>
-    <t>59.50 руб.</t>
+    <t>58.80 руб.</t>
   </si>
   <si>
     <t>STP-510010</t>
   </si>
   <si>
     <t>VR16A-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/500шт)</t>
   </si>
   <si>
-    <t>34.21 руб.</t>
+    <t>33.81 руб.</t>
   </si>
   <si>
     <t>STP-510011</t>
   </si>
   <si>
     <t>VR20A-90</t>
   </si>
   <si>
-    <t>43.14 руб.</t>
+    <t>42.63 руб.</t>
   </si>
   <si>
     <t>VER-000217</t>
   </si>
   <si>
     <t>VRU16</t>
   </si>
   <si>
     <t>Клипса для теплого пола ф16 "VIEIR"(1760/80шт)</t>
   </si>
   <si>
-    <t>4.46 руб.</t>
+    <t>4.41 руб.</t>
   </si>
   <si>
     <t>VER-000218</t>
   </si>
   <si>
     <t>VRU20</t>
   </si>
   <si>
     <t>Клипса для теплого пола ф20 "VIEIR"(1100/50шт)</t>
   </si>
   <si>
     <t>VER-000854</t>
   </si>
   <si>
     <t>VPGM114</t>
   </si>
   <si>
     <t>Фиксирующий желоб , для труб из сшитого полиэтилена DN16 x 2 м (28/1шт)</t>
   </si>
   <si>
-    <t>608.39 руб.</t>
+    <t>601.23 руб.</t>
   </si>
   <si>
     <t>VER-001089</t>
   </si>
   <si>
     <t>VER1229</t>
   </si>
   <si>
     <t>Степлер для крепления труб теплого пола (10/1шт)</t>
   </si>
   <si>
-    <t>4 966.76 руб.</t>
+    <t>4 908.33 руб.</t>
   </si>
   <si>
     <t>УТ000002150</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, пластик, 90град. (10шт)</t>
   </si>
   <si>
     <t>50.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1366,417 +1375,417 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="26" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="29" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="30" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="31" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPr id="32" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="33" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="34" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="35" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="36" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="37" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2049,51 +2058,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:L44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2101,51 +2110,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J43)</f>
+        <f>SUM(J2:J44)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2348,124 +2357,124 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*702.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819437</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*440.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819426</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G11" s="2" t="s">
+      <c r="H11" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*339.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819427</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="H12" s="2" t="s">
-        <v>26</v>
+      <c r="H12" s="2">
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*396.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819428</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
@@ -2488,273 +2497,273 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*74.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819429</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*118.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819430</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="G15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*185.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819438</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*57.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819439</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*81.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819440</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G18" s="2">
         <v>3</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*54.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825483</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*5398.00</f>
+        <f>J19*5936.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825484</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="G20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="2" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*3.40</f>
+        <f>J20*4.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836332</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="1">
         <v>10000004</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
@@ -2771,771 +2780,806 @@
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869364</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="1">
         <v>1.163208</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*9.10</f>
+        <f>J22*9.60</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869365</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="1">
         <v>2.163208</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*9.30</f>
+        <f>J23*9.80</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>869366</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1">
         <v>2.16321</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*9.50</f>
+        <f>J24*10.40</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>877709</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1">
         <v>10000008</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889985</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*108.00</f>
+        <f>J26*124.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889986</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>48</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*84.00</f>
+        <f>J27*89.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890014</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*679.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883579</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*60.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>883004</v>
+        <v>955889</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="G31" s="2">
-        <v>0</v>
+      <c r="G31" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
-      <c r="I31" s="1">
-        <v>0</v>
+      <c r="I31" s="1" t="s">
+        <v>54</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3.65</f>
+        <f>J31*6.78</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>825279</v>
+        <v>883004</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="D32" s="1"/>
+      <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*7074.55</f>
+        <f>J32*3.65</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>825280</v>
+        <v>825279</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G33" s="2">
+        <v>3</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2.98</f>
+        <f>J33*6991.32</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>825282</v>
+        <v>825280</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>-136</v>
+        <v>129</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*99.00</f>
+        <f>J34*2.94</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>829307</v>
+        <v>825282</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="D35" s="1" t="s">
         <v>130</v>
       </c>
+      <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*35.70</f>
+        <f>J35*99.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>829308</v>
+        <v>829307</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*59.50</f>
+        <f>J36*35.28</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>829309</v>
+        <v>829308</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G37" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*34.21</f>
+        <f>J37*58.80</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>829310</v>
+        <v>829309</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*43.14</f>
+        <f>J38*33.81</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>857752</v>
+        <v>829310</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E39" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G39" s="2">
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*4.46</f>
+        <f>J39*42.63</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>857753</v>
+        <v>857752</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*4.46</f>
+        <f>J40*4.41</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>882909</v>
+        <v>857753</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>150</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*608.39</f>
+        <f>J41*4.41</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>885007</v>
+        <v>882909</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*4966.76</f>
+        <f>J42*601.23</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>882920</v>
+        <v>885007</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="G43" s="2" t="s">
-        <v>48</v>
+      <c r="G43" s="2">
+        <v>2</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*50.00</f>
+        <f>J43*4908.33</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>882920</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*50.00</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A30:K30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 