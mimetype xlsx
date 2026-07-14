--- v1 (2026-05-11)
+++ v2 (2026-07-14)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -96,357 +96,351 @@
   <si>
     <t>THZ.P.10</t>
   </si>
   <si>
     <t>Пластификатор (за 10 литров)</t>
   </si>
   <si>
     <t>3 280.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-814002</t>
   </si>
   <si>
     <t>EasyFix L</t>
   </si>
   <si>
     <t>Мат с покрытием с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
   </si>
   <si>
     <t>473.00 руб.</t>
   </si>
   <si>
+    <t>VLC-814003</t>
+  </si>
+  <si>
+    <t>EasyFix</t>
+  </si>
+  <si>
+    <t>Мат с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
+  </si>
+  <si>
+    <t>363.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-814006</t>
+  </si>
+  <si>
+    <t>Пенополистирол с покрытием, для т/п (1100*800*38)    (10шт)</t>
+  </si>
+  <si>
+    <t>702.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814007</t>
+  </si>
+  <si>
+    <t>FT</t>
+  </si>
+  <si>
+    <t>Скоба-фиксатор (упак 100шт)</t>
+  </si>
+  <si>
+    <t>440.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814008</t>
+  </si>
+  <si>
+    <t>VT.FP.SZ.0125</t>
+  </si>
+  <si>
+    <t>Теплораспределительная пластина для теплого пола (1000х125)    (40шт)</t>
+  </si>
+  <si>
+    <t>339.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-814009</t>
+  </si>
+  <si>
+    <t>THZ.LD.100.08.25</t>
+  </si>
+  <si>
+    <t>Лента демпферная 100х8мм (за 25 погонных метров) (12шт)</t>
+  </si>
+  <si>
+    <t>396.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>рул</t>
+  </si>
+  <si>
+    <t>VLC-814010</t>
+  </si>
+  <si>
+    <t>VT.HS.FP.0312</t>
+  </si>
+  <si>
+    <t>Подложка для теплого пола VALTEC с разметкой, мультифольга 3мм.(30м.кв.)</t>
+  </si>
+  <si>
+    <t>74.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-814003</t>
-[...82 lines deleted...]
-  <si>
     <t>VLC-814011</t>
   </si>
   <si>
     <t>VT.491.S.16</t>
   </si>
   <si>
     <t>Фиксатор поворота, металл, 90град, для труб 16мм.  (5 /300шт)</t>
   </si>
   <si>
     <t>118.00 руб.</t>
   </si>
   <si>
     <t>VLC-814012</t>
   </si>
   <si>
     <t>VT.491.S.20</t>
   </si>
   <si>
     <t>Фиксатор поворота, металл, 90град, для труб 20мм.  (5 /200шт)</t>
   </si>
   <si>
     <t>185.00 руб.</t>
   </si>
   <si>
+    <t>VLC-814013</t>
+  </si>
+  <si>
+    <t>FS 16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 16мм. синий  (30/200шт)</t>
+  </si>
+  <si>
+    <t>57.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-814013</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-814014</t>
   </si>
   <si>
     <t>FS 20</t>
   </si>
   <si>
     <t>Фиксатор поворота, пластик, 90град, для труб 20мм. черный (50шт)</t>
   </si>
   <si>
     <t>81.00 руб.</t>
   </si>
   <si>
     <t>VLC-814015</t>
   </si>
   <si>
     <t>SHM 1620</t>
   </si>
   <si>
     <t>Шина фиксирующая, для монтажа труб теплого пола ( для 16,и 20 мм)    (20шт)</t>
   </si>
   <si>
     <t>54.00 руб.</t>
   </si>
   <si>
     <t>VLC-814017</t>
   </si>
   <si>
     <t>VT.T.01.1620</t>
   </si>
   <si>
     <t>Такер VALTEC для крепления труб теплого пола</t>
   </si>
   <si>
-    <t>5 936.00 руб.</t>
+    <t>5 398.00 руб.</t>
   </si>
   <si>
     <t>VLC-814018</t>
   </si>
   <si>
     <t>VT.KS.P.1620</t>
   </si>
   <si>
     <t xml:space="preserve">Скоба якорная для такера на проволоке для труб 12-20мм высота 45мм (50/500 шт) </t>
   </si>
   <si>
+    <t>3.40 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-900415</t>
+  </si>
+  <si>
+    <t>Клипса поворотная для крепление труб 14-20мм к арматурной сетке</t>
+  </si>
+  <si>
+    <t>14.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900474</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк одинарный 16-32*80 мм.</t>
+  </si>
+  <si>
+    <t>9.60 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900475</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк двойной 16-32*80 мм.</t>
+  </si>
+  <si>
+    <t>9.80 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900476</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк двойной 16-32*100 мм.</t>
+  </si>
+  <si>
+    <t>10.40 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скоба якорная для такера на ленте для труб 12-20мм высота 51мм (30/600 шт) </t>
+  </si>
+  <si>
     <t>4.00 руб.</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...43 lines deleted...]
-  <si>
     <t>VLC-900655</t>
   </si>
   <si>
     <t>FS 25</t>
   </si>
   <si>
     <t>Фиксатор поворота, пластик, 90град, для труб 25мм.</t>
   </si>
   <si>
     <t>124.00 руб.</t>
   </si>
   <si>
     <t>VLC-900656</t>
   </si>
   <si>
     <t>FS 1620B</t>
   </si>
   <si>
     <t>Фиксатор поворота тип "Башмак", пластик, 90град, для труб 16-20 мм.</t>
   </si>
   <si>
     <t>89.00 руб.</t>
   </si>
   <si>
     <t>VLC-900905</t>
   </si>
   <si>
     <t>EKP25</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1200*600*43) 0,72 кв.м</t>
   </si>
   <si>
-    <t>679.00 руб.</t>
+    <t>736.00 руб.</t>
   </si>
   <si>
     <t>УТ000002267</t>
   </si>
   <si>
     <t>Подложка для теплого пола с разметкой, мультифольга 3мм.(25м.кв.)</t>
   </si>
   <si>
     <t>60.00 руб.</t>
   </si>
   <si>
     <t>Строительные материалы VIEIR</t>
   </si>
   <si>
     <t>GAP-100020</t>
   </si>
   <si>
     <t>G1807</t>
   </si>
   <si>
     <t>Скобы для такера 43мм пайка GAPPO для труб 16-20мм (300/3000шт)</t>
   </si>
   <si>
     <t>6.78 руб.</t>
   </si>
   <si>
-    <t>SST-100136</t>
-[...7 lines deleted...]
-  <si>
     <t>STP-510001</t>
   </si>
   <si>
     <t>VER1230</t>
   </si>
   <si>
     <t>Степлер для теплого пола VIEIR (1/5шт)</t>
   </si>
   <si>
     <t>6 991.32 руб.</t>
   </si>
   <si>
     <t>STP-510002</t>
   </si>
   <si>
     <t>VER1230-1</t>
   </si>
   <si>
-    <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (500/2500шт)</t>
+    <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (300/6000шт)</t>
   </si>
   <si>
     <t>2.94 руб.</t>
   </si>
   <si>
     <t>STP-510004</t>
   </si>
   <si>
     <t>Теплораспределительная пластина для теплого пола 1000мм (40шт в коробке)</t>
   </si>
   <si>
     <t>STP-510008</t>
   </si>
   <si>
     <t>VR16-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/200шт)</t>
   </si>
   <si>
     <t>35.28 руб.</t>
   </si>
   <si>
     <t>STP-510009</t>
   </si>
@@ -646,51 +640,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdca27_f37e_11ef_a6e3_047c1617b143_49c4af99_056a_11f0_a6fc_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad51f_86a5_11e9_8101_003048fd731b_e872284e_518a_11ea_810f_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad521_86a5_11e9_8101_003048fd731b_ab6a88e0_27ae_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad524_86a5_11e9_8101_003048fd731b_e872284b_518a_11ea_810f_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad52d_86a5_11e9_8101_003048fd731b_7e5777ab_c05c_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad530_86a5_11e9_8101_003048fd731b_e872284f_518a_11ea_810f_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad510_86a5_11e9_8101_003048fd731b_ab6a88e1_27ae_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad513_86a5_11e9_8101_003048fd731b_ab6a88e2_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad515_86a5_11e9_8101_003048fd731b_634a42d6_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad517_86a5_11e9_8101_003048fd731b_ab6a88d2_27ae_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad51b_86a5_11e9_8101_003048fd731b_ab6a88d9_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c801_86a5_11e9_8101_003048fd731b_ab6a88d1_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c804_86a5_11e9_8101_003048fd731b_e8722851_518a_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c807_86a5_11e9_8101_003048fd731b_e8722852_518a_11ea_810f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da6b_77ea_11ea_8111_003048fd731b_ab6a88e3_27ae_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da6d_77ea_11ea_8111_003048fd731b_ab6a88cb_27ae_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b33_3466_11eb_81f3_003048fd731b_7e577799_c05c_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c0d_230d_11ed_a307_00259070b487_7e577797_c05c_11ee_a549_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c0f_230d_11ed_a307_00259070b487_7e57779e_c05c_11ee_a549_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c11_230d_11ed_a307_00259070b487_7e5777a0_c05c_11ee_a549_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4a9_c7a6_11ed_a3fe_047c1617b143_7e57779d_c05c_11ee_a549_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1daa6_3459_11ef_a5e4_047c1617b143_4e2a740e_fcc7_11ef_a6ef_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1daa8_3459_11ef_a5e4_047c1617b143_4e2a740c_fcc7_11ef_a6ef_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f9b_9e75_11ef_a670_047c1617b143_579e2315_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e43d_c920_11ee_a554_047c1617b143_9db7fc73_42ce_11ef_a5f7_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2e_68f5_11ea_8111_003048fd731b_018ae8fc_7ca2_11ea_8111_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c30_68f5_11ea_8111_003048fd731b_018ae8fd_7ca2_11ea_8111_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c34_68f5_11ea_8111_003048fd731b_018ae8ff_7ca2_11ea_8111_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9610_0918_11eb_81b8_003048fd731b_ab6a88c7_27ae_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9612_0918_11eb_81b8_003048fd731b_7e5777b9_c05c_11ee_a549_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9614_0918_11eb_81b8_003048fd731b_ab6a88c9_27ae_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9616_0918_11eb_81b8_003048fd731b_ab6a88ca_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a81_7762_11ec_a212_00259070b487_21d4f579_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a83_7762_11ec_a212_00259070b487_21d4f57b_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c7c_f776_11ee_a595_047c1617b143_9db7fc75_42ce_11ef_a5f7_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcf_526f_11ef_a60b_047c1617b143_64c8bb46_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400c7b_fbb2_11ee_a59b_047c1617b143_9db7fc74_42ce_11ef_a5f7_047c1617b14337.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdca27_f37e_11ef_a6e3_047c1617b143_49c4af99_056a_11f0_a6fc_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad51f_86a5_11e9_8101_003048fd731b_e872284e_518a_11ea_810f_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad521_86a5_11e9_8101_003048fd731b_ab6a88e0_27ae_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad524_86a5_11e9_8101_003048fd731b_e872284b_518a_11ea_810f_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad52d_86a5_11e9_8101_003048fd731b_7e5777ab_c05c_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad530_86a5_11e9_8101_003048fd731b_e872284f_518a_11ea_810f_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad510_86a5_11e9_8101_003048fd731b_ab6a88e1_27ae_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad513_86a5_11e9_8101_003048fd731b_ab6a88e2_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad515_86a5_11e9_8101_003048fd731b_634a42d6_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad517_86a5_11e9_8101_003048fd731b_ab6a88d2_27ae_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad51b_86a5_11e9_8101_003048fd731b_ab6a88d9_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c801_86a5_11e9_8101_003048fd731b_ab6a88d1_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c804_86a5_11e9_8101_003048fd731b_e8722851_518a_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c807_86a5_11e9_8101_003048fd731b_e8722852_518a_11ea_810f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da6b_77ea_11ea_8111_003048fd731b_ab6a88e3_27ae_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da6d_77ea_11ea_8111_003048fd731b_ab6a88cb_27ae_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b33_3466_11eb_81f3_003048fd731b_7e577799_c05c_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c0d_230d_11ed_a307_00259070b487_7e577797_c05c_11ee_a549_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c0f_230d_11ed_a307_00259070b487_7e57779e_c05c_11ee_a549_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c11_230d_11ed_a307_00259070b487_7e5777a0_c05c_11ee_a549_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4a9_c7a6_11ed_a3fe_047c1617b143_7e57779d_c05c_11ee_a549_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1daa6_3459_11ef_a5e4_047c1617b143_4e2a740e_fcc7_11ef_a6ef_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1daa8_3459_11ef_a5e4_047c1617b143_4e2a740c_fcc7_11ef_a6ef_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f9b_9e75_11ef_a670_047c1617b143_579e2315_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c954fd_ce2b_11f0_a80d_047c1617b143_fdca1980_715c_11f1_a8f1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2e_68f5_11ea_8111_003048fd731b_018ae8fc_7ca2_11ea_8111_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c30_68f5_11ea_8111_003048fd731b_018ae8fd_7ca2_11ea_8111_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c34_68f5_11ea_8111_003048fd731b_018ae8ff_7ca2_11ea_8111_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9610_0918_11eb_81b8_003048fd731b_ab6a88c7_27ae_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9612_0918_11eb_81b8_003048fd731b_7e5777b9_c05c_11ee_a549_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9614_0918_11eb_81b8_003048fd731b_ab6a88c9_27ae_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9616_0918_11eb_81b8_003048fd731b_ab6a88ca_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a81_7762_11ec_a212_00259070b487_21d4f579_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a83_7762_11ec_a212_00259070b487_21d4f57b_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c7c_f776_11ee_a595_047c1617b143_9db7fc75_42ce_11ef_a5f7_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcf_526f_11ef_a60b_047c1617b143_64c8bb46_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400c7b_fbb2_11ee_a59b_047c1617b143_9db7fc74_42ce_11ef_a5f7_047c1617b14337.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1375,417 +1369,417 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_33" descr="Image_33"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_36" descr="Image_36"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_37" descr="Image_37"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_38" descr="Image_38"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="32" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_39" descr="Image_39"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="33" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_40" descr="Image_40"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="34" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="35" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_42" descr="Image_42"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="36" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_43" descr="Image_43"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="37" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2058,51 +2052,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L44"/>
+  <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2110,51 +2104,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J44)</f>
+        <f>SUM(J2:J43)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2254,87 +2248,87 @@
         <f>J6*3280.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819432</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
-      <c r="H7" s="2" t="s">
-        <v>26</v>
+      <c r="H7" s="2">
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*473.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819433</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*363.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819436</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>2102</v>
       </c>
       <c r="E9" s="2" t="s">
@@ -2360,51 +2354,51 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819437</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>7</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*440.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819426</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -2429,1157 +2423,1124 @@
         <f>J11*339.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819427</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="H12" s="2">
-        <v>0</v>
+      <c r="H12" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*396.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819428</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="H13" s="2" t="s">
-        <v>26</v>
+      <c r="H13" s="2">
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*74.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819429</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*118.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819430</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>30</v>
+      </c>
+      <c r="H15" s="2">
+        <v>-35</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*185.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819438</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="G16" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*57.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819439</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*81.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819440</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>3</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*54.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825483</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*5936.00</f>
+        <f>J19*5398.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825484</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*4.00</f>
+        <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836332</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="1">
         <v>10000004</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*11.20</f>
+        <f>J21*14.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869364</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="1">
         <v>1.163208</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*9.60</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869365</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="1">
         <v>2.163208</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9.80</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>869366</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1">
         <v>2.16321</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*10.40</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>877709</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1">
         <v>10000008</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889985</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*124.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889986</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>48</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*89.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890014</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*679.00</f>
+        <f>J28*736.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883579</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*60.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="4">
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>955889</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
-      <c r="I31" s="1" t="s">
-        <v>54</v>
+      <c r="I31" s="1">
+        <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*6.78</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>883004</v>
+        <v>825279</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="E32" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3.65</f>
+        <f>J32*6991.32</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>825279</v>
+        <v>825280</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>127</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*6991.32</f>
+        <f>J33*2.94</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>825280</v>
+        <v>825282</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2.94</f>
+        <f>J34*99.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>825282</v>
+        <v>829307</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D35" s="1"/>
+      <c r="D35" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="E35" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*99.00</f>
+        <f>J35*35.28</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>829307</v>
+        <v>829308</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*35.28</f>
+        <f>J36*58.80</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>829308</v>
+        <v>829309</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>141</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*58.80</f>
+        <f>J37*33.81</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>829309</v>
+        <v>829310</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*33.81</f>
+        <f>J38*42.63</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>829310</v>
+        <v>857752</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>148</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*42.63</f>
+        <f>J39*4.41</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>857752</v>
+        <v>857753</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D40" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E40" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*4.41</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>857753</v>
+        <v>882909</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>155</v>
+      </c>
+      <c r="G41" s="2">
+        <v>10</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*4.41</f>
+        <f>J41*601.23</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>882909</v>
+        <v>885007</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G42" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*601.23</f>
+        <f>J42*4908.33</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>885007</v>
+        <v>882920</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G43" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*4908.33</f>
+        <f>J43*50.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
-    </row>
-[...31 lines deleted...]
-      <c r="L44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A30:K30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 