--- v2 (2026-07-14)
+++ v3 (2026-08-31)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -78,245 +78,245 @@
   <si>
     <t>Строительные материалы VALTEC</t>
   </si>
   <si>
     <t>VIV-201001</t>
   </si>
   <si>
     <t>Фольга для теплого пола с разметкой 0,07мм двухслойная BOPP-PET VIVALDO (50м.кв/рулон.)</t>
   </si>
   <si>
     <t>99.00 руб.</t>
   </si>
   <si>
     <t>м2</t>
   </si>
   <si>
     <t>VLC-814001</t>
   </si>
   <si>
     <t>THZ.P.10</t>
   </si>
   <si>
     <t>Пластификатор (за 10 литров)</t>
   </si>
   <si>
-    <t>3 280.00 руб.</t>
+    <t>3 608.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-814002</t>
   </si>
   <si>
     <t>EasyFix L</t>
   </si>
   <si>
     <t>Мат с покрытием с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
   </si>
   <si>
     <t>473.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>VLC-814003</t>
   </si>
   <si>
     <t>EasyFix</t>
   </si>
   <si>
     <t>Мат с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
   </si>
   <si>
     <t>363.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-814006</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1100*800*38)    (10шт)</t>
   </si>
   <si>
-    <t>702.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-814007</t>
   </si>
   <si>
     <t>FT</t>
   </si>
   <si>
     <t>Скоба-фиксатор (упак 100шт)</t>
   </si>
   <si>
     <t>440.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>VLC-814008</t>
   </si>
   <si>
     <t>VT.FP.SZ.0125</t>
   </si>
   <si>
     <t>Теплораспределительная пластина для теплого пола (1000х125)    (40шт)</t>
   </si>
   <si>
     <t>339.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
+    <t>VLC-814009</t>
+  </si>
+  <si>
+    <t>THZ.LD.100.08.25</t>
+  </si>
+  <si>
+    <t>Лента демпферная 100х8мм (за 25 погонных метров) (12шт)</t>
+  </si>
+  <si>
+    <t>396.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>рул</t>
+  </si>
+  <si>
+    <t>VLC-814010</t>
+  </si>
+  <si>
+    <t>VT.HS.FP.0312</t>
+  </si>
+  <si>
+    <t>Подложка для теплого пола VALTEC с разметкой, мультифольга 3мм.(30м.кв.)</t>
+  </si>
+  <si>
+    <t>74.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-814009</t>
-[...31 lines deleted...]
-  <si>
     <t>VLC-814011</t>
   </si>
   <si>
     <t>VT.491.S.16</t>
   </si>
   <si>
     <t>Фиксатор поворота, металл, 90град, для труб 16мм.  (5 /300шт)</t>
   </si>
   <si>
     <t>118.00 руб.</t>
   </si>
   <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
     <t>VLC-814012</t>
   </si>
   <si>
     <t>VT.491.S.20</t>
   </si>
   <si>
     <t>Фиксатор поворота, металл, 90град, для труб 20мм.  (5 /200шт)</t>
   </si>
   <si>
     <t>185.00 руб.</t>
   </si>
   <si>
     <t>VLC-814013</t>
   </si>
   <si>
     <t>FS 16</t>
   </si>
   <si>
     <t>Фиксатор поворота, пластик, 90град, для труб 16мм. синий  (30/200шт)</t>
   </si>
   <si>
     <t>57.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-814014</t>
   </si>
   <si>
     <t>FS 20</t>
   </si>
   <si>
     <t>Фиксатор поворота, пластик, 90град, для труб 20мм. черный (50шт)</t>
   </si>
   <si>
     <t>81.00 руб.</t>
   </si>
   <si>
     <t>VLC-814015</t>
   </si>
   <si>
     <t>SHM 1620</t>
   </si>
   <si>
     <t>Шина фиксирующая, для монтажа труб теплого пола ( для 16,и 20 мм)    (20шт)</t>
   </si>
   <si>
     <t>54.00 руб.</t>
   </si>
   <si>
     <t>VLC-814017</t>
   </si>
   <si>
     <t>VT.T.01.1620</t>
   </si>
   <si>
     <t>Такер VALTEC для крепления труб теплого пола</t>
   </si>
   <si>
     <t>5 398.00 руб.</t>
   </si>
   <si>
     <t>VLC-814018</t>
   </si>
   <si>
     <t>VT.KS.P.1620</t>
   </si>
   <si>
     <t xml:space="preserve">Скоба якорная для такера на проволоке для труб 12-20мм высота 45мм (50/500 шт) </t>
   </si>
   <si>
     <t>3.40 руб.</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900415</t>
   </si>
   <si>
     <t>Клипса поворотная для крепление труб 14-20мм к арматурной сетке</t>
   </si>
   <si>
     <t>14.00 руб.</t>
   </si>
   <si>
     <t>VLC-900474</t>
   </si>
   <si>
     <t>Дюбель-крюк одинарный 16-32*80 мм.</t>
   </si>
   <si>
     <t>9.60 руб.</t>
   </si>
   <si>
     <t>VLC-900475</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*80 мм.</t>
   </si>
   <si>
     <t>9.80 руб.</t>
@@ -366,180 +366,198 @@
   <si>
     <t>VLC-900905</t>
   </si>
   <si>
     <t>EKP25</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1200*600*43) 0,72 кв.м</t>
   </si>
   <si>
     <t>736.00 руб.</t>
   </si>
   <si>
     <t>УТ000002267</t>
   </si>
   <si>
     <t>Подложка для теплого пола с разметкой, мультифольга 3мм.(25м.кв.)</t>
   </si>
   <si>
     <t>60.00 руб.</t>
   </si>
   <si>
     <t>Строительные материалы VIEIR</t>
   </si>
   <si>
+    <t>FRP-100612</t>
+  </si>
+  <si>
+    <t>F1806.16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота трубы 16 пластиковый</t>
+  </si>
+  <si>
+    <t>FRP-100613</t>
+  </si>
+  <si>
+    <t>F1806.20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота трубы 20 пластиковый</t>
+  </si>
+  <si>
     <t>GAP-100020</t>
   </si>
   <si>
     <t>G1807</t>
   </si>
   <si>
     <t>Скобы для такера 43мм пайка GAPPO для труб 16-20мм (300/3000шт)</t>
   </si>
   <si>
-    <t>6.78 руб.</t>
+    <t>4.45 руб.</t>
   </si>
   <si>
     <t>STP-510001</t>
   </si>
   <si>
     <t>VER1230</t>
   </si>
   <si>
     <t>Степлер для теплого пола VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>6 991.32 руб.</t>
+    <t>7 480.77 руб.</t>
   </si>
   <si>
     <t>STP-510002</t>
   </si>
   <si>
     <t>VER1230-1</t>
   </si>
   <si>
     <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (300/6000шт)</t>
   </si>
   <si>
-    <t>2.94 руб.</t>
+    <t>3.15 руб.</t>
   </si>
   <si>
     <t>STP-510004</t>
   </si>
   <si>
     <t>Теплораспределительная пластина для теплого пола 1000мм (40шт в коробке)</t>
   </si>
   <si>
     <t>STP-510008</t>
   </si>
   <si>
     <t>VR16-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/200шт)</t>
   </si>
   <si>
-    <t>35.28 руб.</t>
+    <t>39.32 руб.</t>
   </si>
   <si>
     <t>STP-510009</t>
   </si>
   <si>
     <t>VR20-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 20мм , металл, 90град. (5/300шт)</t>
   </si>
   <si>
-    <t>58.80 руб.</t>
+    <t>64.49 руб.</t>
   </si>
   <si>
     <t>STP-510010</t>
   </si>
   <si>
     <t>VR16A-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/500шт)</t>
   </si>
   <si>
-    <t>33.81 руб.</t>
+    <t>37.75 руб.</t>
   </si>
   <si>
     <t>STP-510011</t>
   </si>
   <si>
     <t>VR20A-90</t>
   </si>
   <si>
-    <t>42.63 руб.</t>
+    <t>48.76 руб.</t>
   </si>
   <si>
     <t>VER-000217</t>
   </si>
   <si>
     <t>VRU16</t>
   </si>
   <si>
     <t>Клипса для теплого пола ф16 "VIEIR"(1760/80шт)</t>
   </si>
   <si>
-    <t>4.41 руб.</t>
+    <t>4.72 руб.</t>
   </si>
   <si>
     <t>VER-000218</t>
   </si>
   <si>
     <t>VRU20</t>
   </si>
   <si>
     <t>Клипса для теплого пола ф20 "VIEIR"(1100/50шт)</t>
   </si>
   <si>
     <t>VER-000854</t>
   </si>
   <si>
     <t>VPGM114</t>
   </si>
   <si>
     <t>Фиксирующий желоб , для труб из сшитого полиэтилена DN16 x 2 м (28/1шт)</t>
   </si>
   <si>
-    <t>601.23 руб.</t>
+    <t>643.32 руб.</t>
   </si>
   <si>
     <t>VER-001089</t>
   </si>
   <si>
     <t>VER1229</t>
   </si>
   <si>
     <t>Степлер для крепления труб теплого пола (10/1шт)</t>
   </si>
   <si>
-    <t>4 908.33 руб.</t>
+    <t>5 251.96 руб.</t>
   </si>
   <si>
     <t>УТ000002150</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, пластик, 90град. (10шт)</t>
   </si>
   <si>
     <t>50.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1369,417 +1387,417 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="29" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="30" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPr id="32" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="33" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="34" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="35" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="36" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="37" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2052,51 +2070,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2104,51 +2122,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J43)</f>
+        <f>SUM(J2:J45)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2213,828 +2231,828 @@
         <f>J5*99.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819431</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
-      <c r="H6" s="2">
-        <v>6</v>
+      <c r="H6" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3280.00</f>
+        <f>J6*3608.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819432</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*473.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819433</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*363.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819436</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1">
         <v>2102</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*702.00</f>
+        <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819437</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>7</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*440.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819426</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*339.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819427</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*396.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819428</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>39</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*74.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819429</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*118.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819430</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>-35</v>
+        <v>27</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>44</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*185.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819438</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>68</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*57.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819439</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*81.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819440</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*54.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825483</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G19" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*5398.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825484</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836332</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="1">
         <v>10000004</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
-      <c r="H21" s="2">
-        <v>0</v>
+      <c r="H21" s="2" t="s">
+        <v>60</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*14.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869364</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="1">
         <v>1.163208</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*9.60</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869365</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="1">
         <v>2.163208</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9.80</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>869366</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1">
         <v>2.16321</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*10.40</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>877709</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1">
         <v>10000008</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>27</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889985</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*124.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889986</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*89.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890014</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*736.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883579</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
@@ -3047,500 +3065,566 @@
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*60.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>955889</v>
+        <v>960538</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F31" s="2"/>
       <c r="G31" s="2" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*6.78</f>
+        <f>J31*0</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>825279</v>
+        <v>960539</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*6991.32</f>
+        <f>J32*0</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>825280</v>
+        <v>955889</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E33" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G33" s="2" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2.94</f>
+        <f>J33*4.45</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>825282</v>
+        <v>825279</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="D34" s="1"/>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="G34" s="2">
+        <v>2</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*99.00</f>
+        <f>J34*7480.77</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>829307</v>
+        <v>825280</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="G35" s="2" t="s">
-        <v>43</v>
+      <c r="G35" s="2">
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*35.28</f>
+        <f>J35*3.15</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>829308</v>
+        <v>825282</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="D36" s="1"/>
+      <c r="E36" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="2" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*58.80</f>
+        <f>J36*99.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>829309</v>
+        <v>829307</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="F37" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G37" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*33.81</f>
+        <f>J37*39.32</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>829310</v>
+        <v>829308</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G38" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*42.63</f>
+        <f>J38*64.49</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>857752</v>
+        <v>829309</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="G39" s="2">
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*4.41</f>
+        <f>J39*37.75</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>857753</v>
+        <v>829310</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="E40" s="2" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="G40" s="2">
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*4.41</f>
+        <f>J40*48.76</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>882909</v>
+        <v>857752</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G41" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*601.23</f>
+        <f>J41*4.72</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>885007</v>
+        <v>857753</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="2" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>154</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*4908.33</f>
+        <f>J42*4.72</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
+        <v>882909</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*643.32</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>885007</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G44" s="2">
+        <v>2</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*5251.96</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
         <v>882920</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...25 lines deleted...]
-      <c r="L43" s="5"/>
+      <c r="C45" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D45" s="1"/>
+      <c r="E45" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*50.00</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A30:K30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 