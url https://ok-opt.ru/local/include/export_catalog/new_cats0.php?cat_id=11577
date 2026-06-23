--- v0 (2026-05-02)
+++ v1 (2026-06-23)
@@ -96,68 +96,65 @@
   <si>
     <t>THZ.P.10</t>
   </si>
   <si>
     <t>Пластификатор (за 10 литров)</t>
   </si>
   <si>
     <t>3 280.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-814002</t>
   </si>
   <si>
     <t>EasyFix L</t>
   </si>
   <si>
     <t>Мат с покрытием с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
   </si>
   <si>
     <t>473.00 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-814003</t>
   </si>
   <si>
     <t>EasyFix</t>
   </si>
   <si>
     <t>Мат с бобышками для теплого пола пенолистирол 0,5м2 (1000*500*40) (20шт)</t>
   </si>
   <si>
     <t>363.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-814006</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1100*800*38)    (10шт)</t>
   </si>
   <si>
     <t>702.00 руб.</t>
   </si>
   <si>
     <t>VLC-814007</t>
   </si>
   <si>
     <t>FT</t>
   </si>
   <si>
     <t>Скоба-фиксатор (упак 100шт)</t>
   </si>
   <si>
     <t>440.00 руб.</t>
   </si>
   <si>
     <t>VLC-814008</t>
   </si>
   <si>
     <t>VT.FP.SZ.0125</t>
@@ -165,234 +162,237 @@
   <si>
     <t>Теплораспределительная пластина для теплого пола (1000х125)    (40шт)</t>
   </si>
   <si>
     <t>339.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-814009</t>
   </si>
   <si>
     <t>THZ.LD.100.08.25</t>
   </si>
   <si>
     <t>Лента демпферная 100х8мм (за 25 погонных метров) (12шт)</t>
   </si>
   <si>
     <t>396.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>рул</t>
+  </si>
+  <si>
+    <t>VLC-814010</t>
+  </si>
+  <si>
+    <t>VT.HS.FP.0312</t>
+  </si>
+  <si>
+    <t>Подложка для теплого пола VALTEC с разметкой, мультифольга 3мм.(30м.кв.)</t>
+  </si>
+  <si>
+    <t>74.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814011</t>
+  </si>
+  <si>
+    <t>VT.491.S.16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, металл, 90град, для труб 16мм.  (5 /300шт)</t>
+  </si>
+  <si>
+    <t>118.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-814012</t>
+  </si>
+  <si>
+    <t>VT.491.S.20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, металл, 90град, для труб 20мм.  (5 /200шт)</t>
+  </si>
+  <si>
+    <t>185.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814013</t>
+  </si>
+  <si>
+    <t>FS 16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 16мм. синий  (30/200шт)</t>
+  </si>
+  <si>
+    <t>57.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814014</t>
+  </si>
+  <si>
+    <t>FS 20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 20мм. черный (50шт)</t>
+  </si>
+  <si>
+    <t>81.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>рул</t>
-[...64 lines deleted...]
-  <si>
     <t>VLC-814015</t>
   </si>
   <si>
     <t>SHM 1620</t>
   </si>
   <si>
     <t>Шина фиксирующая, для монтажа труб теплого пола ( для 16,и 20 мм)    (20шт)</t>
   </si>
   <si>
     <t>54.00 руб.</t>
   </si>
   <si>
     <t>VLC-814017</t>
   </si>
   <si>
     <t>VT.T.01.1620</t>
   </si>
   <si>
     <t>Такер VALTEC для крепления труб теплого пола</t>
   </si>
   <si>
-    <t>5 936.00 руб.</t>
+    <t>5 398.00 руб.</t>
   </si>
   <si>
     <t>VLC-814018</t>
   </si>
   <si>
     <t>VT.KS.P.1620</t>
   </si>
   <si>
     <t xml:space="preserve">Скоба якорная для такера на проволоке для труб 12-20мм высота 45мм (50/500 шт) </t>
   </si>
   <si>
+    <t>3.40 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900415</t>
+  </si>
+  <si>
+    <t>Клипса поворотная для крепление труб 14-20мм к арматурной сетке</t>
+  </si>
+  <si>
+    <t>14.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900474</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк одинарный 16-32*80 мм.</t>
+  </si>
+  <si>
+    <t>9.60 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900475</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк двойной 16-32*80 мм.</t>
+  </si>
+  <si>
+    <t>9.80 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900476</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк двойной 16-32*100 мм.</t>
+  </si>
+  <si>
+    <t>10.40 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скоба якорная для такера на ленте для труб 12-20мм высота 51мм (30/600 шт) </t>
+  </si>
+  <si>
     <t>4.00 руб.</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...43 lines deleted...]
-  <si>
     <t>VLC-900655</t>
   </si>
   <si>
     <t>FS 25</t>
   </si>
   <si>
     <t>Фиксатор поворота, пластик, 90град, для труб 25мм.</t>
   </si>
   <si>
     <t>124.00 руб.</t>
   </si>
   <si>
     <t>VLC-900656</t>
   </si>
   <si>
     <t>FS 1620B</t>
   </si>
   <si>
     <t>Фиксатор поворота тип "Башмак", пластик, 90град, для труб 16-20 мм.</t>
   </si>
   <si>
     <t>89.00 руб.</t>
   </si>
   <si>
     <t>VLC-900905</t>
   </si>
   <si>
     <t>EKP25</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1200*600*43) 0,72 кв.м</t>
   </si>
   <si>
-    <t>679.00 руб.</t>
+    <t>736.00 руб.</t>
   </si>
   <si>
     <t>УТ000002267</t>
   </si>
   <si>
     <t>Подложка для теплого пола с разметкой, мультифольга 3мм.(25м.кв.)</t>
   </si>
   <si>
     <t>60.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1746,761 +1746,761 @@
         <f>J7*473.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819433</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
-      <c r="H8" s="2" t="s">
-        <v>31</v>
+      <c r="H8" s="2">
+        <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*363.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819436</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>2102</v>
       </c>
       <c r="E9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*702.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819437</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>7</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*440.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819426</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G11" s="2" t="s">
+      <c r="H11" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*339.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819427</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*396.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819428</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*74.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819429</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="G14" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*118.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819430</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="H15" s="2" t="s">
         <v>26</v>
+      </c>
+      <c r="H15" s="2">
+        <v>-35</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*185.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819438</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*57.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819439</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*81.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819440</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>3</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*54.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825483</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*5936.00</f>
+        <f>J19*5398.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825484</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*4.00</f>
+        <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836332</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D21" s="1">
         <v>10000004</v>
       </c>
       <c r="E21" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*11.20</f>
+        <f>J21*14.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869364</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D22" s="1">
         <v>1.163208</v>
       </c>
       <c r="E22" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*9.60</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869365</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D23" s="1">
         <v>2.163208</v>
       </c>
       <c r="E23" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9.80</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>869366</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D24" s="1">
         <v>2.16321</v>
       </c>
       <c r="E24" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*10.40</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>877709</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D25" s="1">
         <v>10000008</v>
       </c>
       <c r="E25" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889985</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>43</v>
+      <c r="G26" s="2">
+        <v>0</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*124.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889986</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*89.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890014</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
-      <c r="H28" s="2">
-        <v>0</v>
+      <c r="H28" s="2" t="s">
+        <v>71</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*679.00</f>
+        <f>J28*736.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883579</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>