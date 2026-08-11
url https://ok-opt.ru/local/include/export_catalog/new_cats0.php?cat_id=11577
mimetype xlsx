--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -132,255 +132,258 @@
   <si>
     <t>363.00 руб.</t>
   </si>
   <si>
     <t>VLC-814006</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1100*800*38)    (10шт)</t>
   </si>
   <si>
     <t>702.00 руб.</t>
   </si>
   <si>
     <t>VLC-814007</t>
   </si>
   <si>
     <t>FT</t>
   </si>
   <si>
     <t>Скоба-фиксатор (упак 100шт)</t>
   </si>
   <si>
     <t>440.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>VLC-814008</t>
   </si>
   <si>
     <t>VT.FP.SZ.0125</t>
   </si>
   <si>
     <t>Теплораспределительная пластина для теплого пола (1000х125)    (40шт)</t>
   </si>
   <si>
     <t>339.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
+    <t>VLC-814009</t>
+  </si>
+  <si>
+    <t>THZ.LD.100.08.25</t>
+  </si>
+  <si>
+    <t>Лента демпферная 100х8мм (за 25 погонных метров) (12шт)</t>
+  </si>
+  <si>
+    <t>396.00 руб.</t>
+  </si>
+  <si>
+    <t>рул</t>
+  </si>
+  <si>
+    <t>VLC-814010</t>
+  </si>
+  <si>
+    <t>VT.HS.FP.0312</t>
+  </si>
+  <si>
+    <t>Подложка для теплого пола VALTEC с разметкой, мультифольга 3мм.(30м.кв.)</t>
+  </si>
+  <si>
+    <t>74.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-814009</t>
-[...8 lines deleted...]
-    <t>396.00 руб.</t>
+    <t>VLC-814011</t>
+  </si>
+  <si>
+    <t>VT.491.S.16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, металл, 90град, для труб 16мм.  (5 /300шт)</t>
+  </si>
+  <si>
+    <t>118.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-814012</t>
+  </si>
+  <si>
+    <t>VT.491.S.20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, металл, 90град, для труб 20мм.  (5 /200шт)</t>
+  </si>
+  <si>
+    <t>185.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814013</t>
+  </si>
+  <si>
+    <t>FS 16</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 16мм. синий  (30/200шт)</t>
+  </si>
+  <si>
+    <t>57.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-814014</t>
+  </si>
+  <si>
+    <t>FS 20</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 20мм. черный (50шт)</t>
+  </si>
+  <si>
+    <t>81.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814015</t>
+  </si>
+  <si>
+    <t>SHM 1620</t>
+  </si>
+  <si>
+    <t>Шина фиксирующая, для монтажа труб теплого пола ( для 16,и 20 мм)    (20шт)</t>
+  </si>
+  <si>
+    <t>54.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814017</t>
+  </si>
+  <si>
+    <t>VT.T.01.1620</t>
+  </si>
+  <si>
+    <t>Такер VALTEC для крепления труб теплого пола</t>
+  </si>
+  <si>
+    <t>5 398.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-814018</t>
+  </si>
+  <si>
+    <t>VT.KS.P.1620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скоба якорная для такера на проволоке для труб 12-20мм высота 45мм (50/500 шт) </t>
+  </si>
+  <si>
+    <t>3.40 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900415</t>
+  </si>
+  <si>
+    <t>Клипса поворотная для крепление труб 14-20мм к арматурной сетке</t>
+  </si>
+  <si>
+    <t>14.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900474</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк одинарный 16-32*80 мм.</t>
+  </si>
+  <si>
+    <t>9.60 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900475</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк двойной 16-32*80 мм.</t>
+  </si>
+  <si>
+    <t>9.80 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900476</t>
+  </si>
+  <si>
+    <t>Дюбель-крюк двойной 16-32*100 мм.</t>
+  </si>
+  <si>
+    <t>10.40 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скоба якорная для такера на ленте для труб 12-20мм высота 51мм (30/600 шт) </t>
+  </si>
+  <si>
+    <t>4.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900655</t>
+  </si>
+  <si>
+    <t>FS 25</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота, пластик, 90град, для труб 25мм.</t>
+  </si>
+  <si>
+    <t>124.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900656</t>
+  </si>
+  <si>
+    <t>FS 1620B</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота тип "Башмак", пластик, 90град, для труб 16-20 мм.</t>
+  </si>
+  <si>
+    <t>89.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
-  </si>
-[...172 lines deleted...]
-    <t>89.00 руб.</t>
   </si>
   <si>
     <t>VLC-900905</t>
   </si>
   <si>
     <t>EKP25</t>
   </si>
   <si>
     <t>Пенополистирол с покрытием, для т/п (1200*600*43) 0,72 кв.м</t>
   </si>
   <si>
     <t>736.00 руб.</t>
   </si>
   <si>
     <t>УТ000002267</t>
   </si>
   <si>
     <t>Подложка для теплого пола с разметкой, мультифольга 3мм.(25м.кв.)</t>
   </si>
   <si>
     <t>60.00 руб.</t>
   </si>
 </sst>
 </file>
 
@@ -1746,52 +1749,52 @@
         <f>J7*473.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819433</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
-      <c r="H8" s="2">
-        <v>0</v>
+      <c r="H8" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*363.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819436</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>2102</v>
       </c>
       <c r="E9" s="2" t="s">
@@ -1817,156 +1820,156 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819437</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>7</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*440.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819426</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*339.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819427</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*396.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819428</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H13" s="2" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*74.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819429</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -1991,192 +1994,192 @@
         <f>J14*118.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819430</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="H15" s="2">
-        <v>-35</v>
+      <c r="H15" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*185.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819438</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*57.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819439</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*81.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819440</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*54.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825483</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*5398.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825484</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
@@ -2201,324 +2204,324 @@
         <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836332</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="1">
         <v>10000004</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
-      <c r="H21" s="2">
-        <v>0</v>
+      <c r="H21" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*14.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869364</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="1">
         <v>1.163208</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*9.60</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869365</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1">
         <v>2.163208</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9.80</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>869366</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1">
         <v>2.16321</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*10.40</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>877709</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="1">
         <v>10000008</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889985</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="G26" s="2">
-        <v>0</v>
+      <c r="G26" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*124.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889986</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*89.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890014</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*736.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883579</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*60.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>