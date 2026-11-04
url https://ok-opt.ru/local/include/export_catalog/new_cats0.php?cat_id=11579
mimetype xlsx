--- v3 (2026-08-31)
+++ v4 (2026-11-04)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -84,600 +84,591 @@
   <si>
     <t>VTr.580.NEI.040E</t>
   </si>
   <si>
     <t>Ниппель для коллекторного блока 586, под расходомер, 1/2" х евроконус нар.-нар.   (50 /400шт)</t>
   </si>
   <si>
     <t>606.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-721135</t>
   </si>
   <si>
     <t>VTr.580.NE.040E</t>
   </si>
   <si>
     <t>Ниппель переходной 1/2" х евроконус нар.-нар.   (10 /250шт)</t>
   </si>
   <si>
-    <t>185.00 руб.</t>
+    <t>203.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-812001</t>
   </si>
   <si>
     <t>VT.AC674</t>
   </si>
   <si>
     <t>Настроечный клапан с расходомером, коллекторный, встраиваемый  (для VTc.596 и 586)</t>
   </si>
   <si>
     <t>1 441.00 руб.</t>
   </si>
   <si>
     <t>VLC-812002</t>
   </si>
   <si>
     <t>VT.AC674.V.0</t>
   </si>
   <si>
     <t>Настроечный клапан с расходомером, коллекторный, встраиваемый  (для VTc.589)  (8 /80шт)</t>
   </si>
   <si>
+    <t>686.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-812010</t>
+  </si>
+  <si>
+    <t>VT.0600.0.06</t>
+  </si>
+  <si>
+    <t>Пробка для коллектора 1"    (50 /400шт)</t>
+  </si>
+  <si>
+    <t>354.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812011</t>
+  </si>
+  <si>
+    <t>VT.0606.0.06</t>
+  </si>
+  <si>
+    <t>Сдвоенный ниппель, 1"x1" (20 /160шт)</t>
+  </si>
+  <si>
+    <t>1 347.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-812013</t>
+  </si>
+  <si>
+    <t>VT.0617.0.0</t>
+  </si>
+  <si>
+    <t>Термометр погружной 1/2" (20 /160шт)</t>
+  </si>
+  <si>
+    <t>2 244.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812014</t>
+  </si>
+  <si>
+    <t>VT.0666.0.0</t>
+  </si>
+  <si>
+    <t>Байпас тупиковый 200 мм  (4 /32шт)</t>
+  </si>
+  <si>
+    <t>6 886.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812015</t>
+  </si>
+  <si>
+    <t>VT.0667T.0.0</t>
+  </si>
+  <si>
+    <t>Байпас проходной 200 мм, (2 /16шт)</t>
+  </si>
+  <si>
+    <t>9 775.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812016</t>
+  </si>
+  <si>
+    <t>VT.4615.0.0</t>
+  </si>
+  <si>
+    <t>Тройник с термометром Евроконус (10 /80шт)</t>
+  </si>
+  <si>
+    <t>2 444.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812017</t>
+  </si>
+  <si>
+    <t>VT.AC616I.0.0</t>
+  </si>
+  <si>
+    <t>Термостат регулируемый с выносным датчиком    (10шт)</t>
+  </si>
+  <si>
+    <t>9 390.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812018</t>
+  </si>
+  <si>
+    <t>VT.AC614.0.0</t>
+  </si>
+  <si>
+    <t>Термостат регулируемый с накладным датчиком  (10шт)</t>
+  </si>
+  <si>
+    <t>3 979.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812019</t>
+  </si>
+  <si>
+    <t>VT.AC501.0.0</t>
+  </si>
+  <si>
+    <t>Датчик температуры пола   (50шт)</t>
+  </si>
+  <si>
+    <t>559.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-812020</t>
+  </si>
+  <si>
+    <t>VT.AC602.0.0</t>
+  </si>
+  <si>
+    <t>Термостат комнатный, с датчиком температуры пола (НЗ сервоприводы)   (16шт)</t>
+  </si>
+  <si>
+    <t>2 074.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812026</t>
+  </si>
+  <si>
+    <t>VT.VDC31.N.0</t>
+  </si>
+  <si>
+    <t>Регулировочный клапан для коллекторных блоков    (50 /400шт)</t>
+  </si>
+  <si>
+    <t>1 083.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812027</t>
+  </si>
+  <si>
+    <t>VT.VTC30.N.0</t>
+  </si>
+  <si>
+    <t>Запорный клапан для коллекторных блоков  (50 /400шт)</t>
+  </si>
+  <si>
+    <t>1 280.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812028</t>
+  </si>
+  <si>
+    <t>VT.FLC15.0.0</t>
+  </si>
+  <si>
+    <t>Расходомер 1-4 л/мин (евроконус) (20 /160шт)</t>
+  </si>
+  <si>
+    <t>1 535.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812029</t>
+  </si>
+  <si>
+    <t>VT.ZC8.0.24</t>
+  </si>
+  <si>
+    <t>Зональный коммуникатор 8 каналов, 24В</t>
+  </si>
+  <si>
+    <t>7 447.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812030</t>
+  </si>
+  <si>
+    <t>VT.ZC8.0.220</t>
+  </si>
+  <si>
+    <t>Зональный коммуникатор 8 каналов, 220В</t>
+  </si>
+  <si>
+    <t>7 891.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900127</t>
+  </si>
+  <si>
+    <t>OR.551</t>
+  </si>
+  <si>
+    <t>Погружная гильза 1/2"</t>
+  </si>
+  <si>
+    <t>1 038.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900424</t>
+  </si>
+  <si>
+    <t>NVTPBC</t>
+  </si>
+  <si>
+    <t>Каталог «Сантехнические наклейки»</t>
+  </si>
+  <si>
+    <t>1 170.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900505</t>
+  </si>
+  <si>
+    <t>ST-R-8 B</t>
+  </si>
+  <si>
+    <t>Терморегулятор комнатный беспроводной (TECH)</t>
+  </si>
+  <si>
+    <t>9 554.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900518</t>
+  </si>
+  <si>
+    <t>ST-M-8N</t>
+  </si>
+  <si>
+    <t>Контроллер для удаленного управления (TECH)</t>
+  </si>
+  <si>
+    <t>72 243.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900907</t>
+  </si>
+  <si>
+    <t>VT.K500.0.0</t>
+  </si>
+  <si>
+    <t>Зональный контроллер, 24В, IP20</t>
+  </si>
+  <si>
+    <t>46 173.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901079</t>
+  </si>
+  <si>
+    <t>VT.0606.NC.06</t>
+  </si>
+  <si>
+    <t>Фитинг коллекторный, сдвоенный ниппель 1"x1"</t>
+  </si>
+  <si>
+    <t>699.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901080</t>
+  </si>
+  <si>
+    <t>VT.0606.NC.08</t>
+  </si>
+  <si>
+    <t>Фитинг коллекторный, сдвоенный ниппель 1 1/2"x1 1/2"</t>
+  </si>
+  <si>
+    <t>1 026.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901101</t>
+  </si>
+  <si>
+    <t>ST-C-8 F</t>
+  </si>
+  <si>
+    <t>Датчик температуры пола комнатный беспроводной (TECH)</t>
+  </si>
+  <si>
+    <t>11 377.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901102</t>
+  </si>
+  <si>
+    <t>ST-C-8ZR</t>
+  </si>
+  <si>
+    <t>Датчик температуры наружного воздуха беспроводной (TECH)</t>
+  </si>
+  <si>
+    <t>7 332.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901103</t>
+  </si>
+  <si>
+    <t>VT.K400.0.0</t>
+  </si>
+  <si>
+    <t>Универсальный контроллер для смесительных узлов</t>
+  </si>
+  <si>
+    <t>24 790.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901105</t>
+  </si>
+  <si>
+    <t>VT.535.N.04</t>
+  </si>
+  <si>
+    <t>Клапан дренажный 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-901177</t>
+  </si>
+  <si>
+    <t>VTr.580.NEZR.040E</t>
+  </si>
+  <si>
+    <t>Ниппель переходной для обратного коллектора (для VTc.579)</t>
+  </si>
+  <si>
+    <t>214.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901178</t>
+  </si>
+  <si>
+    <t>VTr.580.NEZS.040E</t>
+  </si>
+  <si>
+    <t>Ниппель переходной для подающего коллектора (VTc.579)</t>
+  </si>
+  <si>
+    <t>206.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901189</t>
+  </si>
+  <si>
+    <t>VT.3511.0.0</t>
+  </si>
+  <si>
+    <t>Термостатическая головка с выносным погружным датчиком 20-60*С</t>
+  </si>
+  <si>
+    <t>1 680.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901190</t>
+  </si>
+  <si>
+    <t>VT.VTC30.NZ.0</t>
+  </si>
+  <si>
+    <t>Клапан регулирующий (для VTc.579)</t>
+  </si>
+  <si>
+    <t>570.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901191</t>
+  </si>
+  <si>
+    <t>VT.AC674.Z.0</t>
+  </si>
+  <si>
+    <t>Настроечный клапан с расходомером встраиваемый (для VTc.579)</t>
+  </si>
+  <si>
     <t>624.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...376 lines deleted...]
-  <si>
     <t>VLC-901192</t>
   </si>
   <si>
     <t>VT.CAP.579Z.0</t>
   </si>
   <si>
     <t>Ручка запорного клапана (для VTc.579)</t>
   </si>
   <si>
-    <t>63.00 руб.</t>
+    <t>69.00 руб.</t>
   </si>
   <si>
     <t>VLC-902096</t>
   </si>
   <si>
     <t>VT.ACC10.C.0</t>
   </si>
   <si>
     <t>Электропривод поворотный со встроенным контроллером 230В</t>
   </si>
   <si>
     <t>14 800.00 руб.</t>
   </si>
   <si>
     <t>VLC-902097</t>
   </si>
   <si>
     <t>VT.M106.С.230</t>
   </si>
   <si>
     <t>Электропривод поворотный трехпозиционный 230В</t>
   </si>
   <si>
     <t>6 800.00 руб.</t>
   </si>
   <si>
     <t>VLC-999108</t>
   </si>
   <si>
     <t>VT.C8.F.0</t>
   </si>
   <si>
     <t>Датчик температуры пола комнатный беспроводной</t>
   </si>
   <si>
     <t>8 159.00 руб.</t>
   </si>
   <si>
     <t>VLC-999109</t>
   </si>
   <si>
     <t>VT.R8.B.0</t>
   </si>
   <si>
     <t>Терморегулятор комнатный беспроводной</t>
   </si>
   <si>
-    <t>7 949.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-999110</t>
   </si>
   <si>
     <t>VT.C8.ZR.0</t>
   </si>
   <si>
     <t>Датчик температуры наружного воздуха беспроводной</t>
   </si>
   <si>
     <t>5 257.00 руб.</t>
   </si>
   <si>
     <t>VLC-999111</t>
   </si>
   <si>
     <t>VT.C.MINI.0</t>
   </si>
   <si>
     <t>Датчик температуры комнатный беспроводной</t>
   </si>
   <si>
     <t>5 631.00 руб.</t>
   </si>
   <si>
     <t>VLC-999112</t>
   </si>
   <si>
     <t>VT.STL.8E.0</t>
   </si>
   <si>
     <t>Беспроводной зональный контроллер</t>
   </si>
   <si>
-    <t>42 495.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-999113</t>
   </si>
   <si>
     <t>VT.STM.8E.0</t>
   </si>
   <si>
     <t>Контроллер для удаленного управления</t>
   </si>
   <si>
     <t>57 142.00 руб.</t>
   </si>
   <si>
     <t>VLC-999114</t>
   </si>
   <si>
     <t>VT.STT.868.0</t>
   </si>
   <si>
     <t>Беспроводной электропривод радиаторного клапана</t>
   </si>
   <si>
     <t>19 315.00 руб.</t>
   </si>
   <si>
     <t>VLC-999115</t>
   </si>
   <si>
     <t>VT.ST.WIFI.RS.0</t>
   </si>
   <si>
     <t>Интернет модуль для беспроводного зонального контроллера</t>
   </si>
   <si>
-    <t>42 286.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-999117</t>
   </si>
   <si>
     <t>VT.K300.0.0</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-999118</t>
   </si>
   <si>
     <t>VT.K300.W.0</t>
   </si>
   <si>
     <t>Универсальный контроллер с Wi-Fi, для смесительных узлов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2693,51 +2684,51 @@
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*185.00</f>
+        <f>J6*203.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819379</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
@@ -2763,51 +2754,51 @@
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*624.00</f>
+        <f>J8*686.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819388</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
@@ -2824,760 +2815,760 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819389</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1347.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819391</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2244.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819392</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*6886.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819393</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*9775.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819394</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2444.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819395</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*9390.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819396</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3979.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819397</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*508.00</f>
+        <f>J17*559.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819398</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2074.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819404</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1083.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819405</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1280.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819406</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1535.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819407</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*7447.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819408</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7891.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>852601</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1038.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>868507</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G25" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1170.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>873795</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*9554.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>873887</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>6</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*72243.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885499</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*46173.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890102</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
-      <c r="H29" s="2" t="s">
-        <v>33</v>
+      <c r="H29" s="2">
+        <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*635.00</f>
+        <f>J29*699.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890103</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*932.00</f>
+        <f>J30*1026.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>959724</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
@@ -3658,337 +3649,337 @@
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*24790.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>890198</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G34" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*508.00</f>
+        <f>J34*559.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>956382</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*194.00</f>
+        <f>J35*214.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>956383</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
-      <c r="H36" s="2" t="s">
-        <v>33</v>
+      <c r="H36" s="2">
+        <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*187.00</f>
+        <f>J36*206.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>956390</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G37" s="2">
         <v>4</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1670.00</f>
+        <f>J37*1680.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>956391</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*518.00</f>
+        <f>J38*570.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>956392</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*592.00</f>
+        <f>J39*624.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>956393</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*63.00</f>
+        <f>J40*69.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>959740</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
-      <c r="H41" s="2" t="s">
-        <v>23</v>
+      <c r="H41" s="2">
+        <v>2</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*14800.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>959741</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*6800.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>834804</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E43" s="2" t="s">
@@ -4023,51 +4014,51 @@
       <c r="C44" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*7949.00</f>
+        <f>J44*0.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>834806</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
@@ -4113,226 +4104,226 @@
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*5631.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>834808</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*42495.00</f>
+        <f>J47*0.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>834809</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>5</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*57142.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>834810</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*19315.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>834811</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="E50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" s="2" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*42286.00</f>
+        <f>J50*0.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>834812</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>205</v>
+        <v>178</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*0.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>834813</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>205</v>
+        <v>178</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*0.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>