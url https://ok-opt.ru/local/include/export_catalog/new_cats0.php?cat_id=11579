--- v0 (2026-03-07)
+++ v1 (2026-05-11)
@@ -16,227 +16,227 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола VALTEC</t>
   </si>
   <si>
     <t>VLC-721134</t>
   </si>
   <si>
     <t>VTr.580.NEI.040E</t>
   </si>
   <si>
     <t>Ниппель для коллекторного блока 586, под расходомер, 1/2" х евроконус нар.-нар.   (50 /400шт)</t>
   </si>
   <si>
-    <t>540.00 руб.</t>
+    <t>562.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-721135</t>
   </si>
   <si>
     <t>VTr.580.NE.040E</t>
   </si>
   <si>
     <t>Ниппель переходной 1/2" х евроконус нар.-нар.   (10 /250шт)</t>
   </si>
   <si>
-    <t>156.00 руб.</t>
+    <t>170.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-812001</t>
   </si>
   <si>
     <t>VT.AC674</t>
   </si>
   <si>
     <t>Настроечный клапан с расходомером, коллекторный, встраиваемый  (для VTc.596 и 586)</t>
   </si>
   <si>
-    <t>1 386.00 руб.</t>
+    <t>1 441.00 руб.</t>
   </si>
   <si>
     <t>VLC-812002</t>
   </si>
   <si>
     <t>VT.AC674.V.0</t>
   </si>
   <si>
     <t>Настроечный клапан с расходомером, коллекторный, встраиваемый  (для VTc.589)  (8 /80шт)</t>
   </si>
   <si>
     <t>573.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-812010</t>
   </si>
   <si>
     <t>VT.0600.0.06</t>
   </si>
   <si>
     <t>Пробка для коллектора 1"    (50 /400шт)</t>
   </si>
   <si>
-    <t>340.00 руб.</t>
+    <t>354.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-812011</t>
   </si>
   <si>
     <t>VT.0606.0.06</t>
   </si>
   <si>
     <t>Сдвоенный ниппель, 1"x1" (20 /160шт)</t>
   </si>
   <si>
-    <t>1 295.00 руб.</t>
+    <t>1 347.00 руб.</t>
   </si>
   <si>
     <t>VLC-812013</t>
   </si>
   <si>
     <t>VT.0617.0.0</t>
   </si>
   <si>
     <t>Термометр погружной 1/2" (20 /160шт)</t>
   </si>
   <si>
     <t>2 244.00 руб.</t>
   </si>
   <si>
     <t>VLC-812014</t>
   </si>
   <si>
     <t>VT.0666.0.0</t>
   </si>
   <si>
     <t>Байпас тупиковый 200 мм  (4 /32шт)</t>
   </si>
   <si>
-    <t>6 621.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>6 886.00 руб.</t>
   </si>
   <si>
     <t>VLC-812015</t>
   </si>
   <si>
     <t>VT.0667T.0.0</t>
   </si>
   <si>
     <t>Байпас проходной 200 мм, (2 /16шт)</t>
   </si>
   <si>
-    <t>9 399.00 руб.</t>
+    <t>9 775.00 руб.</t>
   </si>
   <si>
     <t>VLC-812016</t>
   </si>
   <si>
     <t>VT.4615.0.0</t>
   </si>
   <si>
     <t>Тройник с термометром Евроконус (10 /80шт)</t>
   </si>
   <si>
-    <t>2 350.00 руб.</t>
+    <t>2 444.00 руб.</t>
   </si>
   <si>
     <t>VLC-812017</t>
   </si>
   <si>
     <t>VT.AC616I.0.0</t>
   </si>
   <si>
     <t>Термостат регулируемый с выносным датчиком    (10шт)</t>
   </si>
   <si>
     <t>9 390.00 руб.</t>
   </si>
   <si>
     <t>VLC-812018</t>
   </si>
   <si>
     <t>VT.AC614.0.0</t>
   </si>
   <si>
     <t>Термостат регулируемый с накладным датчиком  (10шт)</t>
   </si>
   <si>
     <t>3 979.00 руб.</t>
   </si>
@@ -252,135 +252,135 @@
   <si>
     <t>508.00 руб.</t>
   </si>
   <si>
     <t>VLC-812020</t>
   </si>
   <si>
     <t>VT.AC602.0.0</t>
   </si>
   <si>
     <t>Термостат комнатный, с датчиком температуры пола (НЗ сервоприводы)   (16шт)</t>
   </si>
   <si>
     <t>2 074.00 руб.</t>
   </si>
   <si>
     <t>VLC-812026</t>
   </si>
   <si>
     <t>VT.VDC31.N.0</t>
   </si>
   <si>
     <t>Регулировочный клапан для коллекторных блоков    (50 /400шт)</t>
   </si>
   <si>
-    <t>1 042.00 руб.</t>
+    <t>1 083.00 руб.</t>
   </si>
   <si>
     <t>VLC-812027</t>
   </si>
   <si>
     <t>VT.VTC30.N.0</t>
   </si>
   <si>
     <t>Запорный клапан для коллекторных блоков  (50 /400шт)</t>
   </si>
   <si>
-    <t>1 230.00 руб.</t>
+    <t>1 280.00 руб.</t>
   </si>
   <si>
     <t>VLC-812028</t>
   </si>
   <si>
     <t>VT.FLC15.0.0</t>
   </si>
   <si>
     <t>Расходомер 1-4 л/мин (евроконус) (20 /160шт)</t>
   </si>
   <si>
     <t>1 535.00 руб.</t>
   </si>
   <si>
     <t>VLC-812029</t>
   </si>
   <si>
     <t>VT.ZC8.0.24</t>
   </si>
   <si>
     <t>Зональный коммуникатор 8 каналов, 24В</t>
   </si>
   <si>
-    <t>6 733.00 руб.</t>
+    <t>7 070.00 руб.</t>
   </si>
   <si>
     <t>VLC-812030</t>
   </si>
   <si>
     <t>VT.ZC8.0.220</t>
   </si>
   <si>
     <t>Зональный коммуникатор 8 каналов, 220В</t>
   </si>
   <si>
-    <t>7 135.00 руб.</t>
+    <t>7 491.00 руб.</t>
   </si>
   <si>
     <t>VLC-900127</t>
   </si>
   <si>
     <t>OR.551</t>
   </si>
   <si>
     <t>Погружная гильза 1/2"</t>
   </si>
   <si>
-    <t>925.00 руб.</t>
+    <t>962.00 руб.</t>
   </si>
   <si>
     <t>VLC-900424</t>
   </si>
   <si>
     <t>NVTPBC</t>
   </si>
   <si>
     <t>Каталог «Сантехнические наклейки»</t>
   </si>
   <si>
     <t>1 170.00 руб.</t>
   </si>
   <si>
     <t>VLC-900505</t>
   </si>
   <si>
     <t>ST-R-8 B</t>
   </si>
   <si>
     <t>Терморегулятор комнатный беспроводной (TECH)</t>
   </si>
   <si>
-    <t>8 832.00 руб.</t>
+    <t>9 186.00 руб.</t>
   </si>
   <si>
     <t>VLC-900518</t>
   </si>
   <si>
     <t>ST-M-8N</t>
   </si>
   <si>
     <t>Контроллер для удаленного управления (TECH)</t>
   </si>
   <si>
     <t>66 892.00 руб.</t>
   </si>
   <si>
     <t>VLC-900907</t>
   </si>
   <si>
     <t>VT.K500.0.0</t>
   </si>
   <si>
     <t>Зональный контроллер, 24В, IP20</t>
   </si>
   <si>
     <t>46 173.00 руб.</t>
   </si>
@@ -408,51 +408,120 @@
   <si>
     <t>885.00 руб.</t>
   </si>
   <si>
     <t>VLC-901103</t>
   </si>
   <si>
     <t>VT.K400.0.0</t>
   </si>
   <si>
     <t>Универсальный контроллер для смесительных узлов</t>
   </si>
   <si>
     <t>24 790.00 руб.</t>
   </si>
   <si>
     <t>VLC-901105</t>
   </si>
   <si>
     <t>VT.535.N.04</t>
   </si>
   <si>
     <t>Клапан дренажный 1/2"</t>
   </si>
   <si>
-    <t>447.00 руб.</t>
+    <t>VLC-901177</t>
+  </si>
+  <si>
+    <t>VTr.580.NEZR.040E</t>
+  </si>
+  <si>
+    <t>Ниппель переходной для обратного коллектора (для VTc.579)</t>
+  </si>
+  <si>
+    <t>179.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901178</t>
+  </si>
+  <si>
+    <t>VTr.580.NEZS.040E</t>
+  </si>
+  <si>
+    <t>Ниппель переходной для подающего коллектора (VTc.579)</t>
+  </si>
+  <si>
+    <t>172.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901189</t>
+  </si>
+  <si>
+    <t>VT.3511.0.0</t>
+  </si>
+  <si>
+    <t>Термостатическая головка с выносным погружным датчиком 20-60*С</t>
+  </si>
+  <si>
+    <t>1 670.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901190</t>
+  </si>
+  <si>
+    <t>VT.VTC30.NZ.0</t>
+  </si>
+  <si>
+    <t>Клапан регулирующий (для VTc.579)</t>
+  </si>
+  <si>
+    <t>518.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901191</t>
+  </si>
+  <si>
+    <t>VT.AC674.Z.0</t>
+  </si>
+  <si>
+    <t>Настроечный клапан с расходомером встраиваемый (для VTc.579)</t>
+  </si>
+  <si>
+    <t>592.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901192</t>
+  </si>
+  <si>
+    <t>VT.CAP.579Z.0</t>
+  </si>
+  <si>
+    <t>Ручка запорного клапана (для VTc.579)</t>
+  </si>
+  <si>
+    <t>63.00 руб.</t>
   </si>
   <si>
     <t>VLC-999108</t>
   </si>
   <si>
     <t>VT.C8.F.0</t>
   </si>
   <si>
     <t>Датчик температуры пола комнатный беспроводной</t>
   </si>
   <si>
     <t>8 159.00 руб.</t>
   </si>
   <si>
     <t>VLC-999109</t>
   </si>
   <si>
     <t>VT.R8.B.0</t>
   </si>
   <si>
     <t>Терморегулятор комнатный беспроводной</t>
   </si>
   <si>
     <t>7 949.00 руб.</t>
   </si>
@@ -661,51 +730,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4154_86a5_11e9_8101_003048fd731b_ad77ae66_a585_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4158_86a5_11e9_8101_003048fd731b_ad77ae62_a585_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad469_86a5_11e9_8101_003048fd731b_634a429b_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad46c_86a5_11e9_8101_003048fd731b_634a429c_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad485_86a5_11e9_8101_003048fd731b_634a42a4_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad489_86a5_11e9_8101_003048fd731b_634a42a5_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad491_86a5_11e9_8101_003048fd731b_634a42a7_f953_11e9_810b_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad495_86a5_11e9_8101_003048fd731b_ab6a893a_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad499_86a5_11e9_8101_003048fd731b_ab6a8964_27ae_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad49d_86a5_11e9_8101_003048fd731b_634a42aa_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a1_86a5_11e9_8101_003048fd731b_ab6a895d_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a4_86a5_11e9_8101_003048fd731b_ab6a88f4_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a7_86a5_11e9_8101_003048fd731b_ab6a88ed_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4aa_86a5_11e9_8101_003048fd731b_634a42ae_f953_11e9_810b_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4bb_86a5_11e9_8101_003048fd731b_634a42b4_f953_11e9_810b_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4bf_86a5_11e9_8101_003048fd731b_634a42b5_f953_11e9_810b_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c3_86a5_11e9_8101_003048fd731b_634a42b6_f953_11e9_810b_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c7_86a5_11e9_8101_003048fd731b_ab6a8948_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c9_86a5_11e9_8101_003048fd731b_ab6a894f_27ae_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b154e_3466_11eb_81f3_003048fd731b_f50da9e5_c05b_11ee_a549_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c2e_db0d_11ec_a2a2_00259070b487_f6cf4dfa_a596_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8435c6e_55c2_11ed_a35f_047c1617b143_f50da9ea_c05b_11ee_a549_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbed_92b8_11ed_a3b9_047c1617b143_f50da9e6_c05b_11ee_a549_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300af_ce6a_11ef_a6b4_047c1617b143_4b3c1d84_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd83_7932_11f0_a79f_047c1617b143_85576934_7c1e_11f0_a7a3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd85_7932_11f0_a79f_047c1617b143_85576938_7c1e_11f0_a7a3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb3_7932_11f0_a79f_047c1617b143_a26f33c0_7c1e_11f0_a7a3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995f8f_96ee_11f0_a7c5_047c1617b143_fafd7690_b70d_11f0_a7ef_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8a_0b65_11ec_831e_003048fd731b_ab6a8933_27ae_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8c_0b65_11ec_831e_003048fd731b_ab6a892c_27ae_11ed_a30e_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8e_0b65_11ec_831e_003048fd731b_ab6a88fb_27ae_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d90_0b65_11ec_831e_003048fd731b_ab6a8902_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d92_0b65_11ec_831e_003048fd731b_b22990cc_27ae_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d94_0b65_11ec_831e_003048fd731b_b22990da_27ae_11ed_a30e_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d96_0b65_11ec_831e_003048fd731b_b22990be_27ae_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d98_0b65_11ec_831e_003048fd731b_b22990d3_27ae_11ed_a30e_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9c_0b65_11ec_831e_003048fd731b_b22990c0_27ae_11ed_a30e_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9e_0b65_11ec_831e_003048fd731b_b22990c6_27ae_11ed_a30e_00259070b48738.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4154_86a5_11e9_8101_003048fd731b_ad77ae66_a585_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4158_86a5_11e9_8101_003048fd731b_ad77ae62_a585_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad469_86a5_11e9_8101_003048fd731b_634a429b_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad46c_86a5_11e9_8101_003048fd731b_634a429c_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad485_86a5_11e9_8101_003048fd731b_634a42a4_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad489_86a5_11e9_8101_003048fd731b_634a42a5_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad491_86a5_11e9_8101_003048fd731b_634a42a7_f953_11e9_810b_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad495_86a5_11e9_8101_003048fd731b_ab6a893a_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad499_86a5_11e9_8101_003048fd731b_ab6a8964_27ae_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad49d_86a5_11e9_8101_003048fd731b_634a42aa_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a1_86a5_11e9_8101_003048fd731b_ab6a895d_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a4_86a5_11e9_8101_003048fd731b_ab6a88f4_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a7_86a5_11e9_8101_003048fd731b_ab6a88ed_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4aa_86a5_11e9_8101_003048fd731b_634a42ae_f953_11e9_810b_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4bb_86a5_11e9_8101_003048fd731b_634a42b4_f953_11e9_810b_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4bf_86a5_11e9_8101_003048fd731b_634a42b5_f953_11e9_810b_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c3_86a5_11e9_8101_003048fd731b_634a42b6_f953_11e9_810b_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c7_86a5_11e9_8101_003048fd731b_ab6a8948_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c9_86a5_11e9_8101_003048fd731b_ab6a894f_27ae_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b154e_3466_11eb_81f3_003048fd731b_f50da9e5_c05b_11ee_a549_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c2e_db0d_11ec_a2a2_00259070b487_f6cf4dfa_a596_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8435c6e_55c2_11ed_a35f_047c1617b143_f50da9ea_c05b_11ee_a549_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbed_92b8_11ed_a3b9_047c1617b143_f50da9e6_c05b_11ee_a549_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300af_ce6a_11ef_a6b4_047c1617b143_4b3c1d84_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd83_7932_11f0_a79f_047c1617b143_85576934_7c1e_11f0_a7a3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd85_7932_11f0_a79f_047c1617b143_85576938_7c1e_11f0_a7a3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb3_7932_11f0_a79f_047c1617b143_a26f33c0_7c1e_11f0_a7a3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995f8f_96ee_11f0_a7c5_047c1617b143_fafd7690_b70d_11f0_a7ef_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2bf_04c1_11f1_a85e_047c1617b143_2ed140f0_0c97_11f1_a86a_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2c1_04c1_11f1_a85e_047c1617b143_2ed140f4_0c97_11f1_a86a_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69365_04fa_11f1_a85e_047c1617b143_2ed140b6_0c97_11f1_a86a_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69367_04fa_11f1_a85e_047c1617b143_2ed140c8_0c97_11f1_a86a_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69369_04fa_11f1_a85e_047c1617b143_2ed140ba_0c97_11f1_a86a_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936b_04fa_11f1_a85e_047c1617b143_2ed140c0_0c97_11f1_a86a_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8a_0b65_11ec_831e_003048fd731b_ab6a8933_27ae_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8c_0b65_11ec_831e_003048fd731b_ab6a892c_27ae_11ed_a30e_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8e_0b65_11ec_831e_003048fd731b_ab6a88fb_27ae_11ed_a30e_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d90_0b65_11ec_831e_003048fd731b_ab6a8902_27ae_11ed_a30e_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d92_0b65_11ec_831e_003048fd731b_b22990cc_27ae_11ed_a30e_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d94_0b65_11ec_831e_003048fd731b_b22990da_27ae_11ed_a30e_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d96_0b65_11ec_831e_003048fd731b_b22990be_27ae_11ed_a30e_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d98_0b65_11ec_831e_003048fd731b_b22990d3_27ae_11ed_a30e_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9c_0b65_11ec_831e_003048fd731b_b22990c0_27ae_11ed_a30e_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9e_0b65_11ec_831e_003048fd731b_b22990c6_27ae_11ed_a30e_00259070b48744.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1793,50 +1862,230 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2103,51 +2352,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L42"/>
+  <dimension ref="A1:L48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2155,51 +2404,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J42)</f>
+        <f>SUM(J2:J48)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2241,121 +2490,121 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*540.00</f>
+        <f>J5*562.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820240</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*156.00</f>
+        <f>J6*170.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819379</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1386.00</f>
+        <f>J7*1441.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819380</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
@@ -2369,238 +2618,238 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*573.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819388</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*340.00</f>
+        <f>J9*354.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819389</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1295.00</f>
+        <f>J10*1347.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819391</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2244.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819392</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*6621.00</f>
+        <f>J12*6886.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819393</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*9399.00</f>
+        <f>J13*9775.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819394</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2350.00</f>
+        <f>J14*2444.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819395</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
@@ -2652,375 +2901,375 @@
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819397</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*508.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819398</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2074.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819404</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2">
-        <v>1</v>
+      <c r="H19" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1042.00</f>
+        <f>J19*1083.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819405</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1230.00</f>
+        <f>J20*1280.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819406</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1535.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819407</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*6733.00</f>
+        <f>J22*7070.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819408</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*7135.00</f>
+        <f>J23*7491.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>852601</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*925.00</f>
+        <f>J24*962.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>868507</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G25" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1170.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>873795</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
-      <c r="H26" s="2" t="s">
-        <v>17</v>
+      <c r="H26" s="2">
+        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*8832.00</f>
+        <f>J26*9186.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>873887</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
@@ -3037,51 +3286,51 @@
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885499</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*46173.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890102</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E29" s="2" t="s">
@@ -3142,448 +3391,658 @@
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890124</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*24790.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890198</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*447.00</f>
+        <f>J32*508.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>834804</v>
+        <v>956382</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
-      <c r="H33" s="2" t="s">
-        <v>17</v>
+      <c r="H33" s="2">
+        <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*8159.00</f>
+        <f>J33*179.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>834805</v>
+        <v>956383</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*7949.00</f>
+        <f>J34*172.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>834806</v>
+        <v>956390</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>4</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*5257.00</f>
+        <f>J35*1670.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>834807</v>
+        <v>956391</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*5631.00</f>
+        <f>J36*518.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>834808</v>
+        <v>956392</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
-      <c r="H37" s="2">
-        <v>0</v>
+      <c r="H37" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*42495.00</f>
+        <f>J37*592.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>834809</v>
+        <v>956393</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
-      <c r="H38" s="2">
-        <v>5</v>
+      <c r="H38" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*57142.00</f>
+        <f>J38*63.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>834810</v>
+        <v>834804</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*19315.00</f>
+        <f>J39*8159.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>834811</v>
+        <v>834805</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*42286.00</f>
+        <f>J40*7949.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>834812</v>
+        <v>834806</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*19506.00</f>
+        <f>J41*5257.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>834813</v>
+        <v>834807</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
-      <c r="H42" s="2">
-        <v>0</v>
+      <c r="H42" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*21481.00</f>
+        <f>J42*5631.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>834808</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*42495.00</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>834809</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>5</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*57142.00</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>834810</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*19315.00</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>834811</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*42286.00</f>
+        <v>0</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>834812</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="G47" s="2">
+        <v>0</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*19506.00</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>834813</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*21481.00</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>