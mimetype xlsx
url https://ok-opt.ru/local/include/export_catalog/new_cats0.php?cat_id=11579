--- v1 (2026-05-11)
+++ v2 (2026-07-14)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -72,221 +72,221 @@
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола VALTEC</t>
   </si>
   <si>
     <t>VLC-721134</t>
   </si>
   <si>
     <t>VTr.580.NEI.040E</t>
   </si>
   <si>
     <t>Ниппель для коллекторного блока 586, под расходомер, 1/2" х евроконус нар.-нар.   (50 /400шт)</t>
   </si>
   <si>
     <t>562.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-721135</t>
+  </si>
+  <si>
+    <t>VTr.580.NE.040E</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1/2" х евроконус нар.-нар.   (10 /250шт)</t>
+  </si>
+  <si>
+    <t>170.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-812001</t>
+  </si>
+  <si>
+    <t>VT.AC674</t>
+  </si>
+  <si>
+    <t>Настроечный клапан с расходомером, коллекторный, встраиваемый  (для VTc.596 и 586)</t>
+  </si>
+  <si>
+    <t>1 441.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812002</t>
+  </si>
+  <si>
+    <t>VT.AC674.V.0</t>
+  </si>
+  <si>
+    <t>Настроечный клапан с расходомером, коллекторный, встраиваемый  (для VTc.589)  (8 /80шт)</t>
+  </si>
+  <si>
+    <t>573.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-812010</t>
+  </si>
+  <si>
+    <t>VT.0600.0.06</t>
+  </si>
+  <si>
+    <t>Пробка для коллектора 1"    (50 /400шт)</t>
+  </si>
+  <si>
+    <t>354.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812011</t>
+  </si>
+  <si>
+    <t>VT.0606.0.06</t>
+  </si>
+  <si>
+    <t>Сдвоенный ниппель, 1"x1" (20 /160шт)</t>
+  </si>
+  <si>
+    <t>1 347.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812013</t>
+  </si>
+  <si>
+    <t>VT.0617.0.0</t>
+  </si>
+  <si>
+    <t>Термометр погружной 1/2" (20 /160шт)</t>
+  </si>
+  <si>
+    <t>2 244.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812014</t>
+  </si>
+  <si>
+    <t>VT.0666.0.0</t>
+  </si>
+  <si>
+    <t>Байпас тупиковый 200 мм  (4 /32шт)</t>
+  </si>
+  <si>
+    <t>6 886.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...53 lines deleted...]
-    <t>354.00 руб.</t>
+    <t>VLC-812015</t>
+  </si>
+  <si>
+    <t>VT.0667T.0.0</t>
+  </si>
+  <si>
+    <t>Байпас проходной 200 мм, (2 /16шт)</t>
+  </si>
+  <si>
+    <t>9 775.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812016</t>
+  </si>
+  <si>
+    <t>VT.4615.0.0</t>
+  </si>
+  <si>
+    <t>Тройник с термометром Евроконус (10 /80шт)</t>
+  </si>
+  <si>
+    <t>2 444.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812017</t>
+  </si>
+  <si>
+    <t>VT.AC616I.0.0</t>
+  </si>
+  <si>
+    <t>Термостат регулируемый с выносным датчиком    (10шт)</t>
+  </si>
+  <si>
+    <t>9 390.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812018</t>
+  </si>
+  <si>
+    <t>VT.AC614.0.0</t>
+  </si>
+  <si>
+    <t>Термостат регулируемый с накладным датчиком  (10шт)</t>
+  </si>
+  <si>
+    <t>3 979.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812019</t>
+  </si>
+  <si>
+    <t>VT.AC501.0.0</t>
+  </si>
+  <si>
+    <t>Датчик температуры пола   (50шт)</t>
+  </si>
+  <si>
+    <t>508.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812020</t>
+  </si>
+  <si>
+    <t>VT.AC602.0.0</t>
+  </si>
+  <si>
+    <t>Термостат комнатный, с датчиком температуры пола (НЗ сервоприводы)   (16шт)</t>
+  </si>
+  <si>
+    <t>2 074.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-812011</t>
-[...106 lines deleted...]
-  <si>
     <t>VLC-812026</t>
   </si>
   <si>
     <t>VT.VDC31.N.0</t>
   </si>
   <si>
     <t>Регулировочный клапан для коллекторных блоков    (50 /400шт)</t>
   </si>
   <si>
     <t>1 083.00 руб.</t>
   </si>
   <si>
     <t>VLC-812027</t>
   </si>
   <si>
     <t>VT.VTC30.N.0</t>
   </si>
   <si>
     <t>Запорный клапан для коллекторных блоков  (50 /400шт)</t>
   </si>
   <si>
     <t>1 280.00 руб.</t>
   </si>
   <si>
     <t>VLC-812028</t>
@@ -387,50 +387,74 @@
   <si>
     <t>VLC-901079</t>
   </si>
   <si>
     <t>VT.0606.NC.06</t>
   </si>
   <si>
     <t>Фитинг коллекторный, сдвоенный ниппель 1"x1"</t>
   </si>
   <si>
     <t>583.00 руб.</t>
   </si>
   <si>
     <t>VLC-901080</t>
   </si>
   <si>
     <t>VT.0606.NC.08</t>
   </si>
   <si>
     <t>Фитинг коллекторный, сдвоенный ниппель 1 1/2"x1 1/2"</t>
   </si>
   <si>
     <t>885.00 руб.</t>
   </si>
   <si>
+    <t>VLC-901101</t>
+  </si>
+  <si>
+    <t>ST-C-8 F</t>
+  </si>
+  <si>
+    <t>Датчик температуры пола комнатный беспроводной (TECH)</t>
+  </si>
+  <si>
+    <t>11 377.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901102</t>
+  </si>
+  <si>
+    <t>ST-C-8ZR</t>
+  </si>
+  <si>
+    <t>Датчик температуры наружного воздуха беспроводной (TECH)</t>
+  </si>
+  <si>
+    <t>7 332.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-901103</t>
   </si>
   <si>
     <t>VT.K400.0.0</t>
   </si>
   <si>
     <t>Универсальный контроллер для смесительных узлов</t>
   </si>
   <si>
     <t>24 790.00 руб.</t>
   </si>
   <si>
     <t>VLC-901105</t>
   </si>
   <si>
     <t>VT.535.N.04</t>
   </si>
   <si>
     <t>Клапан дренажный 1/2"</t>
   </si>
   <si>
     <t>VLC-901177</t>
   </si>
   <si>
     <t>VTr.580.NEZR.040E</t>
@@ -478,50 +502,74 @@
     <t>518.00 руб.</t>
   </si>
   <si>
     <t>VLC-901191</t>
   </si>
   <si>
     <t>VT.AC674.Z.0</t>
   </si>
   <si>
     <t>Настроечный клапан с расходомером встраиваемый (для VTc.579)</t>
   </si>
   <si>
     <t>592.00 руб.</t>
   </si>
   <si>
     <t>VLC-901192</t>
   </si>
   <si>
     <t>VT.CAP.579Z.0</t>
   </si>
   <si>
     <t>Ручка запорного клапана (для VTc.579)</t>
   </si>
   <si>
     <t>63.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902096</t>
+  </si>
+  <si>
+    <t>VT.ACC10.C.0</t>
+  </si>
+  <si>
+    <t>Электропривод поворотный со встроенным контроллером 230В</t>
+  </si>
+  <si>
+    <t>11 067.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902097</t>
+  </si>
+  <si>
+    <t>VT.M106.С.230</t>
+  </si>
+  <si>
+    <t>Электропривод поворотный трехпозиционный 230В</t>
+  </si>
+  <si>
+    <t>5 529.00 руб.</t>
   </si>
   <si>
     <t>VLC-999108</t>
   </si>
   <si>
     <t>VT.C8.F.0</t>
   </si>
   <si>
     <t>Датчик температуры пола комнатный беспроводной</t>
   </si>
   <si>
     <t>8 159.00 руб.</t>
   </si>
   <si>
     <t>VLC-999109</t>
   </si>
   <si>
     <t>VT.R8.B.0</t>
   </si>
   <si>
     <t>Терморегулятор комнатный беспроводной</t>
   </si>
   <si>
     <t>7 949.00 руб.</t>
   </si>
@@ -730,51 +778,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4154_86a5_11e9_8101_003048fd731b_ad77ae66_a585_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4158_86a5_11e9_8101_003048fd731b_ad77ae62_a585_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad469_86a5_11e9_8101_003048fd731b_634a429b_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad46c_86a5_11e9_8101_003048fd731b_634a429c_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad485_86a5_11e9_8101_003048fd731b_634a42a4_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad489_86a5_11e9_8101_003048fd731b_634a42a5_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad491_86a5_11e9_8101_003048fd731b_634a42a7_f953_11e9_810b_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad495_86a5_11e9_8101_003048fd731b_ab6a893a_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad499_86a5_11e9_8101_003048fd731b_ab6a8964_27ae_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad49d_86a5_11e9_8101_003048fd731b_634a42aa_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a1_86a5_11e9_8101_003048fd731b_ab6a895d_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a4_86a5_11e9_8101_003048fd731b_ab6a88f4_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a7_86a5_11e9_8101_003048fd731b_ab6a88ed_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4aa_86a5_11e9_8101_003048fd731b_634a42ae_f953_11e9_810b_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4bb_86a5_11e9_8101_003048fd731b_634a42b4_f953_11e9_810b_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4bf_86a5_11e9_8101_003048fd731b_634a42b5_f953_11e9_810b_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c3_86a5_11e9_8101_003048fd731b_634a42b6_f953_11e9_810b_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c7_86a5_11e9_8101_003048fd731b_ab6a8948_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c9_86a5_11e9_8101_003048fd731b_ab6a894f_27ae_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b154e_3466_11eb_81f3_003048fd731b_f50da9e5_c05b_11ee_a549_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c2e_db0d_11ec_a2a2_00259070b487_f6cf4dfa_a596_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8435c6e_55c2_11ed_a35f_047c1617b143_f50da9ea_c05b_11ee_a549_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbed_92b8_11ed_a3b9_047c1617b143_f50da9e6_c05b_11ee_a549_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300af_ce6a_11ef_a6b4_047c1617b143_4b3c1d84_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd83_7932_11f0_a79f_047c1617b143_85576934_7c1e_11f0_a7a3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd85_7932_11f0_a79f_047c1617b143_85576938_7c1e_11f0_a7a3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb3_7932_11f0_a79f_047c1617b143_a26f33c0_7c1e_11f0_a7a3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995f8f_96ee_11f0_a7c5_047c1617b143_fafd7690_b70d_11f0_a7ef_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2bf_04c1_11f1_a85e_047c1617b143_2ed140f0_0c97_11f1_a86a_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2c1_04c1_11f1_a85e_047c1617b143_2ed140f4_0c97_11f1_a86a_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69365_04fa_11f1_a85e_047c1617b143_2ed140b6_0c97_11f1_a86a_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69367_04fa_11f1_a85e_047c1617b143_2ed140c8_0c97_11f1_a86a_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69369_04fa_11f1_a85e_047c1617b143_2ed140ba_0c97_11f1_a86a_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936b_04fa_11f1_a85e_047c1617b143_2ed140c0_0c97_11f1_a86a_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8a_0b65_11ec_831e_003048fd731b_ab6a8933_27ae_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8c_0b65_11ec_831e_003048fd731b_ab6a892c_27ae_11ed_a30e_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8e_0b65_11ec_831e_003048fd731b_ab6a88fb_27ae_11ed_a30e_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d90_0b65_11ec_831e_003048fd731b_ab6a8902_27ae_11ed_a30e_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d92_0b65_11ec_831e_003048fd731b_b22990cc_27ae_11ed_a30e_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d94_0b65_11ec_831e_003048fd731b_b22990da_27ae_11ed_a30e_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d96_0b65_11ec_831e_003048fd731b_b22990be_27ae_11ed_a30e_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d98_0b65_11ec_831e_003048fd731b_b22990d3_27ae_11ed_a30e_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9c_0b65_11ec_831e_003048fd731b_b22990c0_27ae_11ed_a30e_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9e_0b65_11ec_831e_003048fd731b_b22990c6_27ae_11ed_a30e_00259070b48744.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4154_86a5_11e9_8101_003048fd731b_ad77ae66_a585_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4158_86a5_11e9_8101_003048fd731b_ad77ae62_a585_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad469_86a5_11e9_8101_003048fd731b_634a429b_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad46c_86a5_11e9_8101_003048fd731b_634a429c_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad485_86a5_11e9_8101_003048fd731b_634a42a4_f953_11e9_810b_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad489_86a5_11e9_8101_003048fd731b_634a42a5_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad491_86a5_11e9_8101_003048fd731b_634a42a7_f953_11e9_810b_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad495_86a5_11e9_8101_003048fd731b_ab6a893a_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad499_86a5_11e9_8101_003048fd731b_ab6a8964_27ae_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad49d_86a5_11e9_8101_003048fd731b_634a42aa_f953_11e9_810b_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a1_86a5_11e9_8101_003048fd731b_ab6a895d_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a4_86a5_11e9_8101_003048fd731b_ab6a88f4_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4a7_86a5_11e9_8101_003048fd731b_ab6a88ed_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4aa_86a5_11e9_8101_003048fd731b_634a42ae_f953_11e9_810b_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4bb_86a5_11e9_8101_003048fd731b_634a42b4_f953_11e9_810b_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4bf_86a5_11e9_8101_003048fd731b_634a42b5_f953_11e9_810b_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c3_86a5_11e9_8101_003048fd731b_634a42b6_f953_11e9_810b_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c7_86a5_11e9_8101_003048fd731b_ab6a8948_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4c9_86a5_11e9_8101_003048fd731b_ab6a894f_27ae_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b154e_3466_11eb_81f3_003048fd731b_f50da9e5_c05b_11ee_a549_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c2e_db0d_11ec_a2a2_00259070b487_f6cf4dfa_a596_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8435c6e_55c2_11ed_a35f_047c1617b143_f50da9ea_c05b_11ee_a549_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbed_92b8_11ed_a3b9_047c1617b143_f50da9e6_c05b_11ee_a549_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300af_ce6a_11ef_a6b4_047c1617b143_4b3c1d84_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd83_7932_11f0_a79f_047c1617b143_85576934_7c1e_11f0_a7a3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd85_7932_11f0_a79f_047c1617b143_85576938_7c1e_11f0_a7a3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdaf_7932_11f0_a79f_047c1617b143_a26f33b8_7c1e_11f0_a7a3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb1_7932_11f0_a79f_047c1617b143_a26f33bc_7c1e_11f0_a7a3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb3_7932_11f0_a79f_047c1617b143_a26f33c0_7c1e_11f0_a7a3_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995f8f_96ee_11f0_a7c5_047c1617b143_fafd7690_b70d_11f0_a7ef_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2bf_04c1_11f1_a85e_047c1617b143_2ed140f0_0c97_11f1_a86a_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2c1_04c1_11f1_a85e_047c1617b143_2ed140f4_0c97_11f1_a86a_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69365_04fa_11f1_a85e_047c1617b143_2ed140b6_0c97_11f1_a86a_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69367_04fa_11f1_a85e_047c1617b143_2ed140c8_0c97_11f1_a86a_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69369_04fa_11f1_a85e_047c1617b143_2ed140ba_0c97_11f1_a86a_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936b_04fa_11f1_a85e_047c1617b143_2ed140c0_0c97_11f1_a86a_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698d76_6b30_11f1_a8e9_047c1617b143_c3c3fb0f_7147_11f1_a8f1_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698d78_6b30_11f1_a8e9_047c1617b143_c3c3fb13_7147_11f1_a8f1_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8a_0b65_11ec_831e_003048fd731b_ab6a8933_27ae_11ed_a30e_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8c_0b65_11ec_831e_003048fd731b_ab6a892c_27ae_11ed_a30e_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d8e_0b65_11ec_831e_003048fd731b_ab6a88fb_27ae_11ed_a30e_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d90_0b65_11ec_831e_003048fd731b_ab6a8902_27ae_11ed_a30e_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d92_0b65_11ec_831e_003048fd731b_b22990cc_27ae_11ed_a30e_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d94_0b65_11ec_831e_003048fd731b_b22990da_27ae_11ed_a30e_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d96_0b65_11ec_831e_003048fd731b_b22990be_27ae_11ed_a30e_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d98_0b65_11ec_831e_003048fd731b_b22990d3_27ae_11ed_a30e_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9c_0b65_11ec_831e_003048fd731b_b22990c0_27ae_11ed_a30e_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9e_0b65_11ec_831e_003048fd731b_b22990c6_27ae_11ed_a30e_00259070b48748.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2042,50 +2090,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2352,51 +2520,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L48"/>
+  <dimension ref="A1:L52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2404,51 +2572,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J48)</f>
+        <f>SUM(J2:J52)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2481,1568 +2649,1708 @@
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820239</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*562.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820240</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*170.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819379</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1441.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819380</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*573.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819388</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2" t="s">
-        <v>38</v>
+      <c r="H9" s="2">
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*354.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819389</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1347.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819391</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2244.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819392</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*6886.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819393</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2" t="s">
-        <v>18</v>
+      <c r="H13" s="2">
+        <v>10</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*9775.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819394</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2444.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819395</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*9390.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819396</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3979.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819397</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*508.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819398</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="G18" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2074.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819404</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1083.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819405</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1280.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819406</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1535.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819407</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*7070.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819408</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7491.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>852601</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*962.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>868507</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G25" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1170.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>873795</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*9186.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>873887</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>6</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*66892.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885499</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*46173.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890102</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*583.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890103</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*885.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>890124</v>
+        <v>959724</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
-      <c r="H31" s="2" t="s">
-        <v>17</v>
+      <c r="H31" s="2">
+        <v>2</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*24790.00</f>
+        <f>J31*11377.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>890198</v>
+        <v>959725</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>130</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>2</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*508.00</f>
+        <f>J32*7332.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>956382</v>
+        <v>890124</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
-      <c r="H33" s="2">
-        <v>0</v>
+      <c r="H33" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*179.00</f>
+        <f>J33*24790.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>956383</v>
+        <v>890198</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>137</v>
+        <v>69</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*172.00</f>
+        <f>J34*508.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>956390</v>
+        <v>956382</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G35" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*1670.00</f>
+        <f>J35*179.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>956391</v>
+        <v>956383</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*518.00</f>
+        <f>J36*172.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>956392</v>
+        <v>956390</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G37" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*592.00</f>
+        <f>J37*1670.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>956393</v>
+        <v>956391</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*63.00</f>
+        <f>J38*518.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>834804</v>
+        <v>956392</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*8159.00</f>
+        <f>J39*592.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>834805</v>
+        <v>956393</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
-      <c r="H40" s="2">
-        <v>0</v>
+      <c r="H40" s="2" t="s">
+        <v>74</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*7949.00</f>
+        <f>J40*63.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>834806</v>
+        <v>959740</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
-      <c r="H41" s="2">
-        <v>5</v>
+      <c r="H41" s="2" t="s">
+        <v>49</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*5257.00</f>
+        <f>J41*11067.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>834807</v>
+        <v>959741</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*5631.00</f>
+        <f>J42*5529.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>834808</v>
+        <v>834804</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
-      <c r="H43" s="2">
-        <v>0</v>
+      <c r="H43" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*42495.00</f>
+        <f>J43*8159.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>834809</v>
+        <v>834805</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*57142.00</f>
+        <f>J44*7949.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>834810</v>
+        <v>834806</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
-      <c r="H45" s="2" t="s">
-        <v>17</v>
+      <c r="H45" s="2">
+        <v>6</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*19315.00</f>
+        <f>J45*5257.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>834811</v>
+        <v>834807</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
-      <c r="H46" s="2">
-        <v>0</v>
+      <c r="H46" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*42286.00</f>
+        <f>J46*5631.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>834812</v>
+        <v>834808</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>125</v>
+        <v>188</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*19506.00</f>
+        <f>J47*42495.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
+        <v>834809</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
+      </c>
+      <c r="H48" s="2">
+        <v>5</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*57142.00</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>834810</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*19315.00</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>834811</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*42286.00</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>834812</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*19506.00</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
         <v>834813</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L48" s="5"/>
+      <c r="C52" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*21481.00</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>