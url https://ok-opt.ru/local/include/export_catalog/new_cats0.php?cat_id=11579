--- v2 (2026-07-14)
+++ v3 (2026-08-31)
@@ -66,371 +66,374 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола VALTEC</t>
   </si>
   <si>
     <t>VLC-721134</t>
   </si>
   <si>
     <t>VTr.580.NEI.040E</t>
   </si>
   <si>
     <t>Ниппель для коллекторного блока 586, под расходомер, 1/2" х евроконус нар.-нар.   (50 /400шт)</t>
   </si>
   <si>
-    <t>562.00 руб.</t>
+    <t>606.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-721135</t>
   </si>
   <si>
     <t>VTr.580.NE.040E</t>
   </si>
   <si>
     <t>Ниппель переходной 1/2" х евроконус нар.-нар.   (10 /250шт)</t>
   </si>
   <si>
-    <t>170.00 руб.</t>
+    <t>185.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-812001</t>
+  </si>
+  <si>
+    <t>VT.AC674</t>
+  </si>
+  <si>
+    <t>Настроечный клапан с расходомером, коллекторный, встраиваемый  (для VTc.596 и 586)</t>
+  </si>
+  <si>
+    <t>1 441.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812002</t>
+  </si>
+  <si>
+    <t>VT.AC674.V.0</t>
+  </si>
+  <si>
+    <t>Настроечный клапан с расходомером, коллекторный, встраиваемый  (для VTc.589)  (8 /80шт)</t>
+  </si>
+  <si>
+    <t>624.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-812010</t>
+  </si>
+  <si>
+    <t>VT.0600.0.06</t>
+  </si>
+  <si>
+    <t>Пробка для коллектора 1"    (50 /400шт)</t>
+  </si>
+  <si>
+    <t>354.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812011</t>
+  </si>
+  <si>
+    <t>VT.0606.0.06</t>
+  </si>
+  <si>
+    <t>Сдвоенный ниппель, 1"x1" (20 /160шт)</t>
+  </si>
+  <si>
+    <t>1 347.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812013</t>
+  </si>
+  <si>
+    <t>VT.0617.0.0</t>
+  </si>
+  <si>
+    <t>Термометр погружной 1/2" (20 /160шт)</t>
+  </si>
+  <si>
+    <t>2 244.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812014</t>
+  </si>
+  <si>
+    <t>VT.0666.0.0</t>
+  </si>
+  <si>
+    <t>Байпас тупиковый 200 мм  (4 /32шт)</t>
+  </si>
+  <si>
+    <t>6 886.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812015</t>
+  </si>
+  <si>
+    <t>VT.0667T.0.0</t>
+  </si>
+  <si>
+    <t>Байпас проходной 200 мм, (2 /16шт)</t>
+  </si>
+  <si>
+    <t>9 775.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812016</t>
+  </si>
+  <si>
+    <t>VT.4615.0.0</t>
+  </si>
+  <si>
+    <t>Тройник с термометром Евроконус (10 /80шт)</t>
+  </si>
+  <si>
+    <t>2 444.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812017</t>
+  </si>
+  <si>
+    <t>VT.AC616I.0.0</t>
+  </si>
+  <si>
+    <t>Термостат регулируемый с выносным датчиком    (10шт)</t>
+  </si>
+  <si>
+    <t>9 390.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812018</t>
+  </si>
+  <si>
+    <t>VT.AC614.0.0</t>
+  </si>
+  <si>
+    <t>Термостат регулируемый с накладным датчиком  (10шт)</t>
+  </si>
+  <si>
+    <t>3 979.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812019</t>
+  </si>
+  <si>
+    <t>VT.AC501.0.0</t>
+  </si>
+  <si>
+    <t>Датчик температуры пола   (50шт)</t>
+  </si>
+  <si>
+    <t>508.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-812020</t>
+  </si>
+  <si>
+    <t>VT.AC602.0.0</t>
+  </si>
+  <si>
+    <t>Термостат комнатный, с датчиком температуры пола (НЗ сервоприводы)   (16шт)</t>
+  </si>
+  <si>
+    <t>2 074.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812026</t>
+  </si>
+  <si>
+    <t>VT.VDC31.N.0</t>
+  </si>
+  <si>
+    <t>Регулировочный клапан для коллекторных блоков    (50 /400шт)</t>
+  </si>
+  <si>
+    <t>1 083.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812027</t>
+  </si>
+  <si>
+    <t>VT.VTC30.N.0</t>
+  </si>
+  <si>
+    <t>Запорный клапан для коллекторных блоков  (50 /400шт)</t>
+  </si>
+  <si>
+    <t>1 280.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812028</t>
+  </si>
+  <si>
+    <t>VT.FLC15.0.0</t>
+  </si>
+  <si>
+    <t>Расходомер 1-4 л/мин (евроконус) (20 /160шт)</t>
+  </si>
+  <si>
+    <t>1 535.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812029</t>
+  </si>
+  <si>
+    <t>VT.ZC8.0.24</t>
+  </si>
+  <si>
+    <t>Зональный коммуникатор 8 каналов, 24В</t>
+  </si>
+  <si>
+    <t>7 447.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812030</t>
+  </si>
+  <si>
+    <t>VT.ZC8.0.220</t>
+  </si>
+  <si>
+    <t>Зональный коммуникатор 8 каналов, 220В</t>
+  </si>
+  <si>
+    <t>7 891.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900127</t>
+  </si>
+  <si>
+    <t>OR.551</t>
+  </si>
+  <si>
+    <t>Погружная гильза 1/2"</t>
+  </si>
+  <si>
+    <t>1 038.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900424</t>
+  </si>
+  <si>
+    <t>NVTPBC</t>
+  </si>
+  <si>
+    <t>Каталог «Сантехнические наклейки»</t>
+  </si>
+  <si>
+    <t>1 170.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900505</t>
+  </si>
+  <si>
+    <t>ST-R-8 B</t>
+  </si>
+  <si>
+    <t>Терморегулятор комнатный беспроводной (TECH)</t>
+  </si>
+  <si>
+    <t>9 554.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900518</t>
+  </si>
+  <si>
+    <t>ST-M-8N</t>
+  </si>
+  <si>
+    <t>Контроллер для удаленного управления (TECH)</t>
+  </si>
+  <si>
+    <t>72 243.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900907</t>
+  </si>
+  <si>
+    <t>VT.K500.0.0</t>
+  </si>
+  <si>
+    <t>Зональный контроллер, 24В, IP20</t>
+  </si>
+  <si>
+    <t>46 173.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901079</t>
+  </si>
+  <si>
+    <t>VT.0606.NC.06</t>
+  </si>
+  <si>
+    <t>Фитинг коллекторный, сдвоенный ниппель 1"x1"</t>
+  </si>
+  <si>
+    <t>635.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901080</t>
+  </si>
+  <si>
+    <t>VT.0606.NC.08</t>
+  </si>
+  <si>
+    <t>Фитинг коллекторный, сдвоенный ниппель 1 1/2"x1 1/2"</t>
+  </si>
+  <si>
+    <t>932.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-812001</t>
-[...295 lines deleted...]
-  <si>
     <t>VLC-901101</t>
   </si>
   <si>
     <t>ST-C-8 F</t>
   </si>
   <si>
     <t>Датчик температуры пола комнатный беспроводной (TECH)</t>
   </si>
   <si>
     <t>11 377.00 руб.</t>
   </si>
   <si>
     <t>VLC-901102</t>
   </si>
   <si>
     <t>ST-C-8ZR</t>
   </si>
   <si>
     <t>Датчик температуры наружного воздуха беспроводной (TECH)</t>
   </si>
   <si>
     <t>7 332.00 руб.</t>
   </si>
   <si>
     <t>VLC-901103</t>
@@ -441,63 +444,63 @@
   <si>
     <t>Универсальный контроллер для смесительных узлов</t>
   </si>
   <si>
     <t>24 790.00 руб.</t>
   </si>
   <si>
     <t>VLC-901105</t>
   </si>
   <si>
     <t>VT.535.N.04</t>
   </si>
   <si>
     <t>Клапан дренажный 1/2"</t>
   </si>
   <si>
     <t>VLC-901177</t>
   </si>
   <si>
     <t>VTr.580.NEZR.040E</t>
   </si>
   <si>
     <t>Ниппель переходной для обратного коллектора (для VTc.579)</t>
   </si>
   <si>
-    <t>179.00 руб.</t>
+    <t>194.00 руб.</t>
   </si>
   <si>
     <t>VLC-901178</t>
   </si>
   <si>
     <t>VTr.580.NEZS.040E</t>
   </si>
   <si>
     <t>Ниппель переходной для подающего коллектора (VTc.579)</t>
   </si>
   <si>
-    <t>172.00 руб.</t>
+    <t>187.00 руб.</t>
   </si>
   <si>
     <t>VLC-901189</t>
   </si>
   <si>
     <t>VT.3511.0.0</t>
   </si>
   <si>
     <t>Термостатическая головка с выносным погружным датчиком 20-60*С</t>
   </si>
   <si>
     <t>1 670.00 руб.</t>
   </si>
   <si>
     <t>VLC-901190</t>
   </si>
   <si>
     <t>VT.VTC30.NZ.0</t>
   </si>
   <si>
     <t>Клапан регулирующий (для VTc.579)</t>
   </si>
   <si>
     <t>518.00 руб.</t>
   </si>
@@ -513,63 +516,63 @@
   <si>
     <t>592.00 руб.</t>
   </si>
   <si>
     <t>VLC-901192</t>
   </si>
   <si>
     <t>VT.CAP.579Z.0</t>
   </si>
   <si>
     <t>Ручка запорного клапана (для VTc.579)</t>
   </si>
   <si>
     <t>63.00 руб.</t>
   </si>
   <si>
     <t>VLC-902096</t>
   </si>
   <si>
     <t>VT.ACC10.C.0</t>
   </si>
   <si>
     <t>Электропривод поворотный со встроенным контроллером 230В</t>
   </si>
   <si>
-    <t>11 067.00 руб.</t>
+    <t>14 800.00 руб.</t>
   </si>
   <si>
     <t>VLC-902097</t>
   </si>
   <si>
     <t>VT.M106.С.230</t>
   </si>
   <si>
     <t>Электропривод поворотный трехпозиционный 230В</t>
   </si>
   <si>
-    <t>5 529.00 руб.</t>
+    <t>6 800.00 руб.</t>
   </si>
   <si>
     <t>VLC-999108</t>
   </si>
   <si>
     <t>VT.C8.F.0</t>
   </si>
   <si>
     <t>Датчик температуры пола комнатный беспроводной</t>
   </si>
   <si>
     <t>8 159.00 руб.</t>
   </si>
   <si>
     <t>VLC-999109</t>
   </si>
   <si>
     <t>VT.R8.B.0</t>
   </si>
   <si>
     <t>Терморегулятор комнатный беспроводной</t>
   </si>
   <si>
     <t>7 949.00 руб.</t>
   </si>
@@ -630,63 +633,60 @@
   <si>
     <t>Беспроводной электропривод радиаторного клапана</t>
   </si>
   <si>
     <t>19 315.00 руб.</t>
   </si>
   <si>
     <t>VLC-999115</t>
   </si>
   <si>
     <t>VT.ST.WIFI.RS.0</t>
   </si>
   <si>
     <t>Интернет модуль для беспроводного зонального контроллера</t>
   </si>
   <si>
     <t>42 286.00 руб.</t>
   </si>
   <si>
     <t>VLC-999117</t>
   </si>
   <si>
     <t>VT.K300.0.0</t>
   </si>
   <si>
-    <t>19 506.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-999118</t>
   </si>
   <si>
     <t>VT.K300.W.0</t>
   </si>
   <si>
     <t>Универсальный контроллер с Wi-Fi, для смесительных узлов</t>
-  </si>
-[...1 lines deleted...]
-    <t>21 481.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2658,322 +2658,322 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*562.00</f>
+        <f>J5*606.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820240</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*170.00</f>
+        <f>J6*185.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819379</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1441.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819380</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*573.00</f>
+        <f>J8*624.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819388</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*354.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819389</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1347.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819391</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2244.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819392</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*6886.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819393</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2">
-        <v>10</v>
+      <c r="H13" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*9775.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819394</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -3069,121 +3069,121 @@
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819397</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*508.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819398</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2074.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819404</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1083.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819405</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="2" t="s">
@@ -3253,1101 +3253,1101 @@
       <c r="C22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*7070.00</f>
+        <f>J22*7447.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819408</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*7491.00</f>
+        <f>J23*7891.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>852601</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*962.00</f>
+        <f>J24*1038.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>868507</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G25" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1170.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>873795</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*9186.00</f>
+        <f>J26*9554.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>873887</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>6</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*66892.00</f>
+        <f>J27*72243.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885499</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*46173.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890102</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*583.00</f>
+        <f>J29*635.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890103</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*885.00</f>
+        <f>J30*932.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>959724</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*11377.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>959725</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>2</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*7332.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>890124</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*24790.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>890198</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G34" s="2">
         <v>10</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*508.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>956382</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*179.00</f>
+        <f>J35*194.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>956383</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*172.00</f>
+        <f>J36*187.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>956390</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G37" s="2">
         <v>4</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1670.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>956391</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*518.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>956392</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*592.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>956393</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*63.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>959740</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*11067.00</f>
+        <f>J41*14800.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>959741</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*5529.00</f>
+        <f>J42*6800.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>834804</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*8159.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>834805</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*7949.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>834806</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>6</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*5257.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>834807</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*5631.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>834808</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*42495.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>834809</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>5</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*57142.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>834810</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*19315.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>834811</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*42286.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>834812</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*19506.00</f>
+        <f>J51*0.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>834813</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="D52" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*21481.00</f>
+        <f>J52*0.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>