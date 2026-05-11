--- v0 (2026-03-07)
+++ v1 (2026-05-11)
@@ -67,390 +67,390 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола VIEIR</t>
   </si>
   <si>
     <t>INS-310034</t>
   </si>
   <si>
     <t>VRD38</t>
   </si>
   <si>
     <t>Станок для размотки труб"ViEiR" (1шт)</t>
   </si>
   <si>
-    <t>8 185.71 руб.</t>
+    <t>8 089.41 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-410008</t>
   </si>
   <si>
     <t>VR1110</t>
   </si>
   <si>
     <t>Клапан настроечн. коллекторн. с переходн. ниппелем (установочн.ком.) (30/1шт)</t>
   </si>
   <si>
-    <t>416.50 руб.</t>
+    <t>411.60 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>STP-410009</t>
   </si>
   <si>
     <t>VR1111</t>
   </si>
   <si>
     <t>Клапан регуровочн.коллекторн. с переходн. ниппелем (установочн.ком.) (30/1шт)</t>
   </si>
   <si>
-    <t>377.83 руб.</t>
+    <t>373.38 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>STP-410010</t>
   </si>
   <si>
     <t>VR1112</t>
   </si>
   <si>
     <t>Расходомер коллекторный с переходн. ниппелем (установочн.ком.) (50/1шт)</t>
   </si>
   <si>
-    <t>452.20 руб.</t>
+    <t>446.88 руб.</t>
   </si>
   <si>
     <t>STP-410011</t>
   </si>
   <si>
     <t>VR1113</t>
   </si>
   <si>
     <t>Ниппель переходной с уплотнительн. кольцом  (200/10шт)</t>
   </si>
   <si>
-    <t>139.83 руб.</t>
+    <t>138.18 руб.</t>
   </si>
   <si>
     <t>STP-410012</t>
   </si>
   <si>
     <t>VR1115</t>
   </si>
   <si>
     <t>Байпас коллектора  (32/1шт)</t>
   </si>
   <si>
-    <t>1 587.16 руб.</t>
+    <t>1 568.49 руб.</t>
   </si>
   <si>
     <t>STP-410013</t>
   </si>
   <si>
     <t>VR1116</t>
   </si>
   <si>
     <t>Коллекторный тройник  (30/2шт)</t>
   </si>
   <si>
-    <t>288.58 руб.</t>
+    <t>285.18 руб.</t>
   </si>
   <si>
     <t>STP-410015</t>
   </si>
   <si>
     <t>VR267</t>
   </si>
   <si>
     <t>Кронштейн раздвижной для крепления коллекторной группы (130-180)  КРУГ  (30/1пар)</t>
   </si>
   <si>
-    <t>пар</t>
+    <t>пара</t>
   </si>
   <si>
     <t>STP-410016</t>
   </si>
   <si>
     <t>VR267A</t>
   </si>
   <si>
     <t>Кронштейн раздвижной для крепления коллекторной группы (130-180) КВАДРАТ  (30/1пар)</t>
   </si>
   <si>
     <t>STP-410020</t>
   </si>
   <si>
     <t>VR331</t>
   </si>
   <si>
     <t>Термостат накладной VR(1/50шт)</t>
   </si>
   <si>
-    <t>1 090.34 руб.</t>
+    <t>1 077.51 руб.</t>
   </si>
   <si>
     <t>STP-410021</t>
   </si>
   <si>
     <t>VR332</t>
   </si>
   <si>
     <t>Термостат с капиллярной трубкой и погружным датчиком VR (1/50шт)</t>
   </si>
   <si>
     <t>STP-410022</t>
   </si>
   <si>
     <t>VR333</t>
   </si>
   <si>
     <t>Термостат с погружным датчиком VR (1/50шт)</t>
   </si>
   <si>
-    <t>1 140.91 руб.</t>
+    <t>1 127.49 руб.</t>
   </si>
   <si>
     <t>STP-410023</t>
   </si>
   <si>
     <t>VR408</t>
   </si>
   <si>
     <t>Выносной датчик температуры телого пола (металл) VR (1/50шт)</t>
   </si>
   <si>
-    <t>179.99 руб.</t>
+    <t>177.87 руб.</t>
   </si>
   <si>
     <t>STP-410024</t>
   </si>
   <si>
     <t>VR409</t>
   </si>
   <si>
     <t>Выносной датчик температуры телого пола (пластик) VR (1/50шт)</t>
   </si>
   <si>
-    <t>196.35 руб.</t>
+    <t>194.04 руб.</t>
   </si>
   <si>
     <t>STP-410025</t>
   </si>
   <si>
     <t>АС667</t>
   </si>
   <si>
     <t>Байпас проходной 200мм с перепускным клапаном и термометром</t>
   </si>
   <si>
     <t>3 440.00 руб.</t>
   </si>
   <si>
     <t>STP-410026</t>
   </si>
   <si>
     <t>Клапан сливной 1/2 " с рез. уплотнением и пробкой</t>
   </si>
   <si>
     <t>154.80 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>STP-410029</t>
   </si>
   <si>
     <t>VR1107</t>
   </si>
   <si>
     <t>ПАРА тройников коллек.в сборе 3/4"(тройник,воздух. дренажный кран) (2/60шт)</t>
   </si>
   <si>
-    <t>2 069.11 руб.</t>
+    <t>2 044.77 руб.</t>
   </si>
   <si>
     <t>STP-410030</t>
   </si>
   <si>
     <t>VR1130</t>
   </si>
   <si>
     <t>Многоканальный централизованный контроллер системы горячего водоснабжения (ГВС) и отопления ViEiR</t>
   </si>
   <si>
-    <t>2 635.85 руб.</t>
+    <t>2 604.84 руб.</t>
   </si>
   <si>
     <t>STP-410031</t>
   </si>
   <si>
     <t>VR1132</t>
   </si>
   <si>
     <t>Гильза для погружного датчика температуры 1/2х150  ViEiR (1/30шт)</t>
   </si>
   <si>
-    <t>492.36 руб.</t>
+    <t>486.57 руб.</t>
   </si>
   <si>
     <t>STP-410032</t>
   </si>
   <si>
     <t>VR1133</t>
   </si>
   <si>
     <t>Гильза для погружного датчика температуры 1/2х122мм ViEiR (1/30шт)</t>
   </si>
   <si>
-    <t>467.08 руб.</t>
+    <t>461.58 руб.</t>
   </si>
   <si>
     <t>VER-000163</t>
   </si>
   <si>
     <t>VR1152</t>
   </si>
   <si>
     <t>Байпас коллекторный проходной с перепускным клапаном (30/1шт)</t>
   </si>
   <si>
-    <t>4 264.66 руб.</t>
+    <t>4 214.49 руб.</t>
   </si>
   <si>
     <t>VER-000164</t>
   </si>
   <si>
     <t>VR1151</t>
   </si>
   <si>
     <t>Байпас коллекторный тупиковый c перепускным клапаном (30/1шт)</t>
   </si>
   <si>
-    <t>3 394.48 руб.</t>
+    <t>3 354.54 руб.</t>
   </si>
   <si>
     <t>VER-000281</t>
   </si>
   <si>
     <t>VR227</t>
   </si>
   <si>
     <t>Байпас для насосной группы с перепускным клапаном"ViEiR"(30/1шт)</t>
   </si>
   <si>
-    <t>2 554.04 руб.</t>
+    <t>2 523.99 руб.</t>
   </si>
   <si>
     <t>VER-000303</t>
   </si>
   <si>
     <t>VER63</t>
   </si>
   <si>
     <t>Комплект угловых кранов для коллекторной группы 1" с разъемным соединением"ViEiR" (20/1пара)</t>
   </si>
   <si>
-    <t>2 726.59 руб.</t>
+    <t>2 694.51 руб.</t>
   </si>
   <si>
     <t>VER-000465</t>
   </si>
   <si>
     <t>VRG55MM</t>
   </si>
   <si>
     <t>Сдвоенный ниппель 1"M*1"M (60/5шт)</t>
   </si>
   <si>
-    <t>415.01 руб.</t>
+    <t>410.13 руб.</t>
   </si>
   <si>
     <t>VER-000629</t>
   </si>
   <si>
     <t>VPG1132</t>
   </si>
   <si>
     <t>Гильза для погружного датчика температуры 1/2"x90мм (300/10шт)</t>
   </si>
   <si>
-    <t>282.63 руб.</t>
+    <t>279.30 руб.</t>
   </si>
   <si>
     <t>VER-000630</t>
   </si>
   <si>
     <t>VPG1133</t>
   </si>
   <si>
     <t>Гильза для погружного датчика температуры 1/2"x64мм (300/10шт)</t>
   </si>
   <si>
-    <t>260.31 руб.</t>
+    <t>257.25 руб.</t>
   </si>
   <si>
     <t>VER-000786</t>
   </si>
   <si>
     <t>VR298</t>
   </si>
   <si>
     <t>Термоголовка с выносным проточным сенсором  (50/1шт)</t>
   </si>
   <si>
-    <t>1 566.34 руб.</t>
+    <t>1 547.91 руб.</t>
   </si>
   <si>
     <t>VER-000832</t>
   </si>
   <si>
     <t>VR000</t>
   </si>
   <si>
     <t>Комплект наклеек водоснабжение и отопление  "ViEiR" (1 комплект)</t>
   </si>
   <si>
-    <t>80.33 руб.</t>
+    <t>79.38 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1855,506 +1855,506 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>2</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*8185.71</f>
+        <f>J5*8089.41</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819417</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*416.50</f>
+        <f>J6*411.60</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819418</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*377.83</f>
+        <f>J7*373.38</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819419</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>27</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*452.20</f>
+        <f>J8*446.88</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819420</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*139.83</f>
+        <f>J9*138.18</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819421</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1587.16</f>
+        <f>J10*1568.49</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819422</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*288.58</f>
+        <f>J11*285.18</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819424</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>27</v>
+      <c r="G12" s="2">
+        <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*288.58</f>
+        <f>J12*285.18</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819425</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*288.58</f>
+        <f>J13*285.18</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823137</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1090.34</f>
+        <f>J14*1077.51</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>823138</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1090.34</f>
+        <f>J15*1077.51</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>823139</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1140.91</f>
+        <f>J16*1127.49</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>823140</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>22</v>
+      <c r="G17" s="2">
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*179.99</f>
+        <f>J17*177.87</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>823141</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*196.35</f>
+        <f>J18*194.04</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825112</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
@@ -2413,471 +2413,471 @@
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*2069.11</f>
+        <f>J21*2044.77</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>829306</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2635.85</f>
+        <f>J22*2604.84</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827057</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*492.36</f>
+        <f>J23*486.57</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>827058</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="G24" s="2">
-        <v>6</v>
+      <c r="G24" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*467.08</f>
+        <f>J24*461.58</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>839787</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*4264.66</f>
+        <f>J25*4214.49</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>839788</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*3394.48</f>
+        <f>J26*3354.54</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>868496</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="2">
         <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2554.04</f>
+        <f>J27*2523.99</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>871397</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2726.59</f>
+        <f>J28*2694.51</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>879313</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*415.01</f>
+        <f>J29*410.13</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>880039</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*282.63</f>
+        <f>J30*279.30</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>880040</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*260.31</f>
+        <f>J31*257.25</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>882880</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G32" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*1566.34</f>
+        <f>J32*1547.91</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>882908</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>130</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*80.33</f>
+        <f>J33*79.38</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>