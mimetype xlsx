--- v1 (2026-05-11)
+++ v2 (2026-07-14)
@@ -160,51 +160,51 @@
   <si>
     <t>1 568.49 руб.</t>
   </si>
   <si>
     <t>STP-410013</t>
   </si>
   <si>
     <t>VR1116</t>
   </si>
   <si>
     <t>Коллекторный тройник  (30/2шт)</t>
   </si>
   <si>
     <t>285.18 руб.</t>
   </si>
   <si>
     <t>STP-410015</t>
   </si>
   <si>
     <t>VR267</t>
   </si>
   <si>
     <t>Кронштейн раздвижной для крепления коллекторной группы (130-180)  КРУГ  (30/1пар)</t>
   </si>
   <si>
-    <t>пара</t>
+    <t>пар</t>
   </si>
   <si>
     <t>STP-410016</t>
   </si>
   <si>
     <t>VR267A</t>
   </si>
   <si>
     <t>Кронштейн раздвижной для крепления коллекторной группы (130-180) КВАДРАТ  (30/1пар)</t>
   </si>
   <si>
     <t>STP-410020</t>
   </si>
   <si>
     <t>VR331</t>
   </si>
   <si>
     <t>Термостат накладной VR(1/50шт)</t>
   </si>
   <si>
     <t>1 077.51 руб.</t>
   </si>
   <si>
     <t>STP-410021</t>
   </si>
@@ -1947,52 +1947,52 @@
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*373.38</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819419</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*446.88</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819420</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -2088,156 +2088,156 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*285.18</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819424</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*285.18</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819425</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>27</v>
+      <c r="G13" s="2">
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*285.18</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823137</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1077.51</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>823138</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1077.51</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>823139</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -2262,52 +2262,52 @@
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1127.49</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>823140</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G17" s="2">
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*177.87</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>823141</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -2435,52 +2435,52 @@
         <v>47</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2044.77</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>829306</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>22</v>
+      <c r="G22" s="2">
+        <v>3</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*2604.84</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827057</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
@@ -2541,191 +2541,191 @@
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*461.58</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>839787</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4214.49</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>839788</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3354.54</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>868496</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*2523.99</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>871397</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="G28" s="2">
-        <v>5</v>
+      <c r="G28" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*2694.51</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>879313</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>22</v>
+      <c r="G29" s="2">
+        <v>-5</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*410.13</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>880039</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
@@ -2785,52 +2785,52 @@
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*257.25</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>882880</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="G32" s="2">
-        <v>3</v>
+      <c r="G32" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1547.91</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>882908</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D33" s="1" t="s">