--- v2 (2026-07-14)
+++ v3 (2026-08-31)
@@ -67,390 +67,390 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола</t>
   </si>
   <si>
     <t>Комплектующие для теплого пола VIEIR</t>
   </si>
   <si>
     <t>INS-310034</t>
   </si>
   <si>
     <t>VRD38</t>
   </si>
   <si>
     <t>Станок для размотки труб"ViEiR" (1шт)</t>
   </si>
   <si>
-    <t>8 089.41 руб.</t>
+    <t>8 655.74 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-410008</t>
   </si>
   <si>
     <t>VR1110</t>
   </si>
   <si>
     <t>Клапан настроечн. коллекторн. с переходн. ниппелем (установочн.ком.) (30/1шт)</t>
   </si>
   <si>
-    <t>411.60 руб.</t>
+    <t>448.28 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>STP-410009</t>
   </si>
   <si>
     <t>VR1111</t>
   </si>
   <si>
     <t>Клапан регуровочн.коллекторн. с переходн. ниппелем (установочн.ком.) (30/1шт)</t>
   </si>
   <si>
-    <t>373.38 руб.</t>
+    <t>408.96 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>STP-410010</t>
   </si>
   <si>
     <t>VR1112</t>
   </si>
   <si>
     <t>Расходомер коллекторный с переходн. ниппелем (установочн.ком.) (50/1шт)</t>
   </si>
   <si>
-    <t>446.88 руб.</t>
+    <t>487.60 руб.</t>
   </si>
   <si>
     <t>STP-410011</t>
   </si>
   <si>
     <t>VR1113</t>
   </si>
   <si>
     <t>Ниппель переходной с уплотнительн. кольцом  (200/10шт)</t>
   </si>
   <si>
-    <t>138.18 руб.</t>
+    <t>151.00 руб.</t>
   </si>
   <si>
     <t>STP-410012</t>
   </si>
   <si>
     <t>VR1115</t>
   </si>
   <si>
     <t>Байпас коллектора  (32/1шт)</t>
   </si>
   <si>
-    <t>1 568.49 руб.</t>
+    <t>1 711.33 руб.</t>
   </si>
   <si>
     <t>STP-410013</t>
   </si>
   <si>
     <t>VR1116</t>
   </si>
   <si>
     <t>Коллекторный тройник  (30/2шт)</t>
   </si>
   <si>
-    <t>285.18 руб.</t>
+    <t>309.86 руб.</t>
   </si>
   <si>
     <t>STP-410015</t>
   </si>
   <si>
     <t>VR267</t>
   </si>
   <si>
     <t>Кронштейн раздвижной для крепления коллекторной группы (130-180)  КРУГ  (30/1пар)</t>
   </si>
   <si>
+    <t>305.15 руб.</t>
+  </si>
+  <si>
     <t>пар</t>
   </si>
   <si>
     <t>STP-410016</t>
   </si>
   <si>
     <t>VR267A</t>
   </si>
   <si>
     <t>Кронштейн раздвижной для крепления коллекторной группы (130-180) КВАДРАТ  (30/1пар)</t>
   </si>
   <si>
     <t>STP-410020</t>
   </si>
   <si>
     <t>VR331</t>
   </si>
   <si>
     <t>Термостат накладной VR(1/50шт)</t>
   </si>
   <si>
-    <t>1 077.51 руб.</t>
+    <t>1 211.14 руб.</t>
   </si>
   <si>
     <t>STP-410021</t>
   </si>
   <si>
     <t>VR332</t>
   </si>
   <si>
     <t>Термостат с капиллярной трубкой и погружным датчиком VR (1/50шт)</t>
   </si>
   <si>
     <t>STP-410022</t>
   </si>
   <si>
     <t>VR333</t>
   </si>
   <si>
     <t>Термостат с погружным датчиком VR (1/50шт)</t>
   </si>
   <si>
-    <t>1 127.49 руб.</t>
+    <t>1 267.77 руб.</t>
   </si>
   <si>
     <t>STP-410023</t>
   </si>
   <si>
     <t>VR408</t>
   </si>
   <si>
     <t>Выносной датчик температуры телого пола (металл) VR (1/50шт)</t>
   </si>
   <si>
-    <t>177.87 руб.</t>
+    <t>193.47 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>STP-410024</t>
   </si>
   <si>
     <t>VR409</t>
   </si>
   <si>
     <t>Выносной датчик температуры телого пола (пластик) VR (1/50шт)</t>
   </si>
   <si>
-    <t>194.04 руб.</t>
+    <t>212.34 руб.</t>
   </si>
   <si>
     <t>STP-410025</t>
   </si>
   <si>
     <t>АС667</t>
   </si>
   <si>
     <t>Байпас проходной 200мм с перепускным клапаном и термометром</t>
   </si>
   <si>
     <t>3 440.00 руб.</t>
   </si>
   <si>
     <t>STP-410026</t>
   </si>
   <si>
     <t>Клапан сливной 1/2 " с рез. уплотнением и пробкой</t>
   </si>
   <si>
     <t>154.80 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>STP-410029</t>
   </si>
   <si>
     <t>VR1107</t>
   </si>
   <si>
     <t>ПАРА тройников коллек.в сборе 3/4"(тройник,воздух. дренажный кран) (2/60шт)</t>
   </si>
   <si>
-    <t>2 044.77 руб.</t>
+    <t>2 230.39 руб.</t>
   </si>
   <si>
     <t>STP-410030</t>
   </si>
   <si>
     <t>VR1130</t>
   </si>
   <si>
     <t>Многоканальный централизованный контроллер системы горячего водоснабжения (ГВС) и отопления ViEiR</t>
   </si>
   <si>
-    <t>2 604.84 руб.</t>
+    <t>2 842.25 руб.</t>
   </si>
   <si>
     <t>STP-410031</t>
   </si>
   <si>
     <t>VR1132</t>
   </si>
   <si>
     <t>Гильза для погружного датчика температуры 1/2х150  ViEiR (1/30шт)</t>
   </si>
   <si>
-    <t>486.57 руб.</t>
+    <t>531.64 руб.</t>
   </si>
   <si>
     <t>STP-410032</t>
   </si>
   <si>
     <t>VR1133</t>
   </si>
   <si>
     <t>Гильза для погружного датчика температуры 1/2х122мм ViEiR (1/30шт)</t>
   </si>
   <si>
-    <t>461.58 руб.</t>
+    <t>503.33 руб.</t>
   </si>
   <si>
     <t>VER-000163</t>
   </si>
   <si>
     <t>VR1152</t>
   </si>
   <si>
     <t>Байпас коллекторный проходной с перепускным клапаном (30/1шт)</t>
   </si>
   <si>
-    <t>4 214.49 руб.</t>
+    <t>4 599.20 руб.</t>
   </si>
   <si>
     <t>VER-000164</t>
   </si>
   <si>
     <t>VR1151</t>
   </si>
   <si>
     <t>Байпас коллекторный тупиковый c перепускным клапаном (30/1шт)</t>
   </si>
   <si>
-    <t>3 354.54 руб.</t>
+    <t>3 661.74 руб.</t>
   </si>
   <si>
     <t>VER-000281</t>
   </si>
   <si>
     <t>VR227</t>
   </si>
   <si>
     <t>Байпас для насосной группы с перепускным клапаном"ViEiR"(30/1шт)</t>
   </si>
   <si>
-    <t>2 523.99 руб.</t>
+    <t>2 754.17 руб.</t>
   </si>
   <si>
     <t>VER-000303</t>
   </si>
   <si>
     <t>VER63</t>
   </si>
   <si>
     <t>Комплект угловых кранов для коллекторной группы 1" с разъемным соединением"ViEiR" (20/1пара)</t>
   </si>
   <si>
-    <t>2 694.51 руб.</t>
+    <t>2 941.35 руб.</t>
   </si>
   <si>
     <t>VER-000465</t>
   </si>
   <si>
     <t>VRG55MM</t>
   </si>
   <si>
     <t>Сдвоенный ниппель 1"M*1"M (60/5шт)</t>
   </si>
   <si>
-    <t>410.13 руб.</t>
+    <t>446.71 руб.</t>
   </si>
   <si>
     <t>VER-000629</t>
   </si>
   <si>
     <t>VPG1132</t>
   </si>
   <si>
     <t>Гильза для погружного датчика температуры 1/2"x90мм (300/10шт)</t>
   </si>
   <si>
-    <t>279.30 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-000630</t>
   </si>
   <si>
     <t>VPG1133</t>
   </si>
   <si>
     <t>Гильза для погружного датчика температуры 1/2"x64мм (300/10шт)</t>
   </si>
   <si>
-    <t>257.25 руб.</t>
+    <t>281.55 руб.</t>
   </si>
   <si>
     <t>VER-000786</t>
   </si>
   <si>
     <t>VR298</t>
   </si>
   <si>
     <t>Термоголовка с выносным проточным сенсором  (50/1шт)</t>
   </si>
   <si>
-    <t>1 547.91 руб.</t>
+    <t>1 769.53 руб.</t>
   </si>
   <si>
     <t>VER-000832</t>
   </si>
   <si>
     <t>VR000</t>
   </si>
   <si>
     <t>Комплект наклеек водоснабжение и отопление  "ViEiR" (1 комплект)</t>
   </si>
   <si>
-    <t>79.38 руб.</t>
+    <t>84.94 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1855,1029 +1855,1029 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>2</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*8089.41</f>
+        <f>J5*8655.74</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819417</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*411.60</f>
+        <f>J6*448.28</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819418</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*373.38</f>
+        <f>J7*408.96</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819419</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>27</v>
+      <c r="G8" s="2">
+        <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*446.88</f>
+        <f>J8*487.60</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819420</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*138.18</f>
+        <f>J9*151.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819421</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1568.49</f>
+        <f>J10*1711.33</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819422</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*285.18</f>
+        <f>J11*309.86</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819424</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*285.18</f>
+        <f>J12*305.15</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819425</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="2">
+        <v>10</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K13" s="2" t="str">
-        <f>J13*285.18</f>
+        <f>J13*305.15</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823137</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1077.51</f>
+        <f>J14*1211.14</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>823138</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1077.51</f>
+        <f>J15*1211.14</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>823139</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1127.49</f>
+        <f>J16*1267.77</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>823140</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*177.87</f>
+        <f>J17*193.47</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>823141</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*194.04</f>
+        <f>J18*212.34</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825112</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*3440.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825113</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G20" s="2">
         <v>-36</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*154.80</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826596</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*2044.77</f>
+        <f>J21*2230.39</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>829306</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>86</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2604.84</f>
+        <f>J22*2842.25</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827057</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*486.57</f>
+        <f>J23*531.64</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>827058</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*461.58</f>
+        <f>J24*503.33</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>839787</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G25" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*4214.49</f>
+        <f>J25*4599.20</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>839788</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*3354.54</f>
+        <f>J26*3661.74</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>868496</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G27" s="2">
         <v>6</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2523.99</f>
+        <f>J27*2754.17</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>871397</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2694.51</f>
+        <f>J28*2941.35</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>879313</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>-5</v>
+        <v>114</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*410.13</f>
+        <f>J29*446.71</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>880039</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>117</v>
+        <v>47</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*279.30</f>
+        <f>J30*305.15</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>880040</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>27</v>
+      <c r="G31" s="2">
+        <v>10</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*257.25</f>
+        <f>J31*281.55</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>882880</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*1547.91</f>
+        <f>J32*1769.53</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>882908</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>130</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*79.38</f>
+        <f>J33*84.94</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>