--- v2 (2026-07-12)
+++ v3 (2026-09-22)
@@ -70,164 +70,170 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы нержавеющих трубопроводов</t>
   </si>
   <si>
     <t>Трубы из нержавеющей стали</t>
   </si>
   <si>
     <t>Трубы нержавеющие гладкие</t>
   </si>
   <si>
     <t>Трубы гладкие нержавеющие VALTEC</t>
   </si>
   <si>
     <t>VLC-1411001</t>
   </si>
   <si>
     <t>VTi.900.304.1208</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  12х0,8мм (4 /80шт)</t>
   </si>
   <si>
-    <t>305.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>VLC-1411002</t>
   </si>
   <si>
     <t>VTi.900.304.1510</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  15х1.0мм  (4 /40шт)</t>
   </si>
   <si>
     <t>412.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-1411003</t>
+  </si>
+  <si>
+    <t>VTi.900.304.1810</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  18х1.0мм (4 /40шт)</t>
+  </si>
+  <si>
+    <t>542.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-1411004</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2212</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  22х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>756.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...25 lines deleted...]
-  <si>
     <t>VLC-1411005</t>
   </si>
   <si>
     <t>VTi.900.304.2812</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  28х1.2мм (4 /20шт)</t>
   </si>
   <si>
     <t>989.00 руб.</t>
   </si>
   <si>
+    <t>VLC-1411006</t>
+  </si>
+  <si>
+    <t>VTi.900.304.3515</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  35х1.5мм  (4 /20шт)</t>
+  </si>
+  <si>
+    <t>1 613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411007</t>
+  </si>
+  <si>
+    <t>VTi.900.304.4215</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  42х1.5мм  (4 /16шт)</t>
+  </si>
+  <si>
+    <t>1 999.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-1411006</t>
-[...25 lines deleted...]
-  <si>
     <t>VLC-1411008</t>
   </si>
   <si>
     <t>VTi.900.304.5415</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  54х1.5мм  (4 /12шт)</t>
   </si>
   <si>
     <t>2 625.00 руб.</t>
   </si>
   <si>
     <t>VLC-901051</t>
   </si>
   <si>
     <t>VTi.900.304.7620</t>
   </si>
   <si>
     <t>Труба нерж. сталь, 76.1х2.0мм</t>
   </si>
   <si>
     <t>3 405.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>VLC-901052</t>
   </si>
   <si>
     <t>VTi.900.304.8920</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  88.9х2.0мм</t>
   </si>
   <si>
     <t>3 996.00 руб.</t>
   </si>
   <si>
     <t>VLC-901183</t>
   </si>
   <si>
     <t>VTi.900.304L.1810R</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  18х1.0мм</t>
   </si>
   <si>
     <t>325.00 руб.</t>
   </si>
   <si>
     <t>VLC-901184</t>
@@ -244,233 +250,227 @@
   <si>
     <t>VLC-901185</t>
   </si>
   <si>
     <t>VTi.900.304L.2812R</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  28х1.2мм</t>
   </si>
   <si>
     <t>613.00 руб.</t>
   </si>
   <si>
     <t>VLC-901186</t>
   </si>
   <si>
     <t>VTi.900.304L.3515R</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  35х1.5мм</t>
   </si>
   <si>
     <t>952.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>Трубы гладкие из нержавеющей стали VIEIR</t>
   </si>
   <si>
     <t>SNT-140001</t>
   </si>
   <si>
     <t>VPG1510-4</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/10шт)</t>
   </si>
   <si>
-    <t>346.92 руб.</t>
+    <t>364.68 руб.</t>
   </si>
   <si>
     <t>SNT-140002</t>
   </si>
   <si>
     <t>VPG2212-4</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 22x1.2 "VER-PRO"   (24м/6шт)</t>
   </si>
   <si>
-    <t>540.96 руб.</t>
+    <t>568.65 руб.</t>
   </si>
   <si>
     <t>SNT-140003</t>
   </si>
   <si>
     <t>VPG2812-4</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 28x1.2 "VER-PRO"   (16м/4шт)</t>
   </si>
   <si>
-    <t>685.02 руб.</t>
+    <t>720.09 руб.</t>
   </si>
   <si>
     <t>SNT-140004</t>
   </si>
   <si>
     <t>VPG3515-4</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 35x1.5 "VER-PRO"   (16м/4шт)</t>
   </si>
   <si>
-    <t>1 137.78 руб.</t>
+    <t>1 196.03 руб.</t>
   </si>
   <si>
     <t>SNT-140010</t>
   </si>
   <si>
     <t>VPG1510-2</t>
   </si>
   <si>
     <t>Труба 2 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/20шт)</t>
   </si>
   <si>
     <t>SNT-140011</t>
   </si>
   <si>
     <t>VPG2212-2</t>
   </si>
   <si>
     <t>Труба 2 метра из нержавеющей стали 22x1.2 "VER-PRO"   (16м/8шт)</t>
   </si>
   <si>
     <t>SNT-140012</t>
   </si>
   <si>
     <t>VPG2812-2</t>
   </si>
   <si>
     <t>Труба 2 метра из нержавеющей стали 28x1.2 "VER-PRO"   (12м/6шт)</t>
   </si>
   <si>
     <t>SNT-140013</t>
   </si>
   <si>
     <t>VPG1810-4</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 18x1.0 VER-PRO    (40м/10шт)</t>
   </si>
   <si>
-    <t>424.83 руб.</t>
+    <t>446.58 руб.</t>
   </si>
   <si>
     <t>SNT-140014</t>
   </si>
   <si>
     <t>VPG1810-2</t>
   </si>
   <si>
     <t>Труба 2 метра из нержавеющей стали 18x1.0 VER-PRO    (20м/10шт)</t>
   </si>
   <si>
     <t>SNT-140015</t>
   </si>
   <si>
     <t>VPG4215-4</t>
   </si>
   <si>
     <t>Труба из нержавеющей стали 42x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
   </si>
   <si>
-    <t>1 303.89 руб.</t>
+    <t>1 370.64 руб.</t>
   </si>
   <si>
     <t>SNT-140016</t>
   </si>
   <si>
     <t>VPG5415-4</t>
   </si>
   <si>
     <t>Труба из нержавеющей стали 54x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
   </si>
   <si>
-    <t>1 783.11 руб.</t>
+    <t>1 874.39 руб.</t>
   </si>
   <si>
     <t>VER-001634</t>
   </si>
   <si>
     <t>VPG76.1/20-4</t>
   </si>
   <si>
     <t>Труба из нержавеющей стали 76.1x2.0 (4м)  "VER-PRO"</t>
   </si>
   <si>
-    <t>3 350.13 руб.</t>
+    <t>3 521.63 руб.</t>
   </si>
   <si>
     <t>VER-001635</t>
   </si>
   <si>
     <t>VPG88.9/20-4</t>
   </si>
   <si>
     <t>Труба из нержавеющей стали 88.9x2.0 (4м)  "VER-PRO"</t>
   </si>
   <si>
-    <t>3 938.13 руб.</t>
+    <t>4 139.73 руб.</t>
   </si>
   <si>
     <t>Трубы гладкие из нержавеющей стали РОССИЯ</t>
   </si>
   <si>
     <t>SNT-150012</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 15x1.0, Россия</t>
   </si>
   <si>
     <t>278.00 руб.</t>
   </si>
   <si>
     <t>SNT-150013</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 18x1.0, Россия</t>
   </si>
   <si>
     <t>350.00 руб.</t>
   </si>
   <si>
     <t>SNT-150014</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 22x1.2, Россия</t>
   </si>
   <si>
     <t>466.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>SNT-150015</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 28x1.2, Россия</t>
   </si>
   <si>
     <t>586.00 руб.</t>
   </si>
   <si>
     <t>SNT-150016</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 35x1.5, Россия</t>
   </si>
   <si>
     <t>886.00 руб.</t>
   </si>
   <si>
     <t>УТ000002460</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 18x1.0 (W2)</t>
   </si>
   <si>
     <t>390.00 руб.</t>
@@ -487,162 +487,162 @@
   <si>
     <t>УТ000002462</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 28x1.2 (W2)</t>
   </si>
   <si>
     <t>590.00 руб.</t>
   </si>
   <si>
     <t>Трубы нержавеющие гофрированные</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали VIEIR</t>
   </si>
   <si>
     <t>SNT-120001</t>
   </si>
   <si>
     <t>VRHE15A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 15A (50м)</t>
   </si>
   <si>
-    <t>152.88 руб.</t>
+    <t>160.71 руб.</t>
   </si>
   <si>
     <t>SNT-120002</t>
   </si>
   <si>
     <t>VRHE20A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 20A (30м)</t>
   </si>
   <si>
-    <t>229.32 руб.</t>
+    <t>241.06 руб.</t>
   </si>
   <si>
     <t>SNT-120003</t>
   </si>
   <si>
     <t>VRHE25A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 25A  (30м)</t>
   </si>
   <si>
-    <t>349.86 руб.</t>
+    <t>367.77 руб.</t>
   </si>
   <si>
     <t>SNT-120004</t>
   </si>
   <si>
     <t>VRHE32A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 32A  (20м)</t>
   </si>
   <si>
-    <t>502.74 руб.</t>
+    <t>528.48 руб.</t>
   </si>
   <si>
     <t>SNT-120005</t>
   </si>
   <si>
     <t>VRHE15AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 15A (50м)</t>
   </si>
   <si>
-    <t>196.98 руб.</t>
+    <t>207.06 руб.</t>
   </si>
   <si>
     <t>VER-000943</t>
   </si>
   <si>
     <t>VRHE20AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 20A (30м)</t>
   </si>
   <si>
-    <t>317.52 руб.</t>
+    <t>333.77 руб.</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали GAPPO</t>
   </si>
   <si>
     <t>GAP-100589</t>
   </si>
   <si>
     <t>G1387.15</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 15A (50м)</t>
   </si>
   <si>
-    <t>246.17 руб.</t>
+    <t>276.08 руб.</t>
   </si>
   <si>
     <t>GAP-100590</t>
   </si>
   <si>
     <t>G1387.20</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 20A (30м)</t>
   </si>
   <si>
-    <t>383.05 руб.</t>
+    <t>426.88 руб.</t>
   </si>
   <si>
     <t>GAP-100591</t>
   </si>
   <si>
     <t>G1387.25</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 25A (30м)</t>
   </si>
   <si>
-    <t>500.07 руб.</t>
+    <t>556.80 руб.</t>
   </si>
   <si>
     <t>GAP-100592</t>
   </si>
   <si>
     <t>G1387.32</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 32A (20м)</t>
   </si>
   <si>
-    <t>673.38 руб.</t>
+    <t>737.76 руб.</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали STAKORT</t>
   </si>
   <si>
     <t>SNT-131001</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 15A (50м)</t>
   </si>
   <si>
     <t>222.00 руб.</t>
   </si>
   <si>
     <t>SNT-131002</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 20A (30м)</t>
   </si>
   <si>
     <t>299.70 руб.</t>
   </si>
   <si>
     <t>SNT-131003</t>
   </si>
@@ -2789,51 +2789,51 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*305.00</f>
+        <f>J6*0.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819858</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2" t="s">
@@ -2850,1118 +2850,1118 @@
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819859</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*542.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819860</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*756.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819861</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*989.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819862</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1613.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819863</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1999.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819864</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2625.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889660</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3405.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889661</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3996.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>959728</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>24</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*325.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>959729</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>24</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*478.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959730</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*613.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>959731</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>56</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*952.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="3">
       <c r="A20" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>829163</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*346.92</f>
+        <f>J21*364.68</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>829164</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>85</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*540.96</f>
+        <f>J22*568.65</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>829165</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*685.02</f>
+        <f>J23*720.09</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>829166</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1137.78</f>
+        <f>J24*1196.03</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>829352</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*346.92</f>
+        <f>J25*364.68</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>829353</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*540.96</f>
+        <f>J26*568.65</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>829354</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*685.02</f>
+        <f>J27*720.09</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>832286</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*424.83</f>
+        <f>J28*446.58</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>832287</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G29" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*424.83</f>
+        <f>J29*446.58</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>834521</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1303.89</f>
+        <f>J30*1370.64</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>834522</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G31" s="2">
         <v>8</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1783.11</f>
+        <f>J31*1874.39</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>955753</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3350.13</f>
+        <f>J32*3521.63</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955754</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3938.13</f>
+        <f>J33*4139.73</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="3">
       <c r="A34" s="9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>883421</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*278.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>883422</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*350.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>883423</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="G37" s="2" t="s">
         <v>135</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*466.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>883424</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*586.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>883425</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*886.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>888604</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*390.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>888605</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D41" s="1"/>
@@ -3983,51 +3983,51 @@
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*490.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>888606</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*590.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="2">
       <c r="A43" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
@@ -4050,394 +4050,394 @@
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819854</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*152.88</f>
+        <f>J45*160.71</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819855</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*229.32</f>
+        <f>J46*241.06</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819856</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*349.86</f>
+        <f>J47*367.77</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>824563</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*502.74</f>
+        <f>J48*528.48</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>824562</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*196.98</f>
+        <f>J49*207.06</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>884662</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*317.52</f>
+        <f>J50*333.77</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="3">
       <c r="A51" s="9" t="s">
         <v>177</v>
       </c>
       <c r="B51" s="9"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
       <c r="F51" s="9"/>
       <c r="G51" s="9"/>
       <c r="H51" s="9"/>
       <c r="I51" s="9"/>
       <c r="J51" s="9"/>
       <c r="K51" s="9"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>954245</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*246.17</f>
+        <f>J52*276.08</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>954246</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*383.05</f>
+        <f>J53*426.88</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>954247</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*500.07</f>
+        <f>J54*556.80</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>954248</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*673.38</f>
+        <f>J55*737.76</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" outlineLevel="3">
       <c r="A56" s="9" t="s">
         <v>194</v>
       </c>
       <c r="B56" s="9"/>
       <c r="C56" s="9"/>
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
       <c r="F56" s="9"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="9"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>954332</v>
       </c>
@@ -4463,84 +4463,84 @@
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*222.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>954333</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*299.70</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>954334</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*388.50</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>954335</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D60" s="1"/>