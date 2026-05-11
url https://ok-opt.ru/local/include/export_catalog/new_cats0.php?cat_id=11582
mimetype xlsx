--- v0 (2026-03-07)
+++ v1 (2026-05-11)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -72,450 +73,477 @@
   <si>
     <t>Системы нержавеющих трубопроводов</t>
   </si>
   <si>
     <t>Трубы из нержавеющей стали</t>
   </si>
   <si>
     <t>Трубы нержавеющие гладкие</t>
   </si>
   <si>
     <t>Трубы гладкие нержавеющие VALTEC</t>
   </si>
   <si>
     <t>VLC-1411001</t>
   </si>
   <si>
     <t>VTi.900.304.1208</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  12х0,8мм (4 /80шт)</t>
   </si>
   <si>
     <t>305.00 руб.</t>
   </si>
   <si>
-    <t>пог</t>
+    <t>пог. м</t>
   </si>
   <si>
     <t>VLC-1411002</t>
   </si>
   <si>
     <t>VTi.900.304.1510</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  15х1.0мм  (4 /40шт)</t>
   </si>
   <si>
-    <t>445.00 руб.</t>
+    <t>412.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-1411003</t>
   </si>
   <si>
     <t>VTi.900.304.1810</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  18х1.0мм (4 /40шт)</t>
   </si>
   <si>
+    <t>542.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-1411004</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2212</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  22х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>756.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-1411005</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2812</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  28х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>989.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411006</t>
+  </si>
+  <si>
+    <t>VTi.900.304.3515</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  35х1.5мм  (4 /20шт)</t>
+  </si>
+  <si>
+    <t>1 613.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-1411007</t>
+  </si>
+  <si>
+    <t>VTi.900.304.4215</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  42х1.5мм  (4 /16шт)</t>
+  </si>
+  <si>
+    <t>1 999.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411008</t>
+  </si>
+  <si>
+    <t>VTi.900.304.5415</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  54х1.5мм  (4 /12шт)</t>
+  </si>
+  <si>
+    <t>2 625.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901051</t>
+  </si>
+  <si>
+    <t>VTi.900.304.7620</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь, 76.1х2.0мм</t>
+  </si>
+  <si>
+    <t>3 405.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901052</t>
+  </si>
+  <si>
+    <t>VTi.900.304.8920</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  88.9х2.0мм</t>
+  </si>
+  <si>
+    <t>3 996.00 руб.</t>
+  </si>
+  <si>
+    <t>Трубы гладкие из нержавеющей стали VIEIR</t>
+  </si>
+  <si>
+    <t>SNT-140001</t>
+  </si>
+  <si>
+    <t>VPG1510-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/10шт)</t>
+  </si>
+  <si>
+    <t>346.92 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140002</t>
+  </si>
+  <si>
+    <t>VPG2212-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 22x1.2 "VER-PRO"   (24м/6шт)</t>
+  </si>
+  <si>
+    <t>540.96 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140003</t>
+  </si>
+  <si>
+    <t>VPG2812-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 28x1.2 "VER-PRO"   (16м/4шт)</t>
+  </si>
+  <si>
+    <t>685.02 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140004</t>
+  </si>
+  <si>
+    <t>VPG3515-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 35x1.5 "VER-PRO"   (16м/4шт)</t>
+  </si>
+  <si>
+    <t>1 137.78 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140010</t>
+  </si>
+  <si>
+    <t>VPG1510-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/20шт)</t>
+  </si>
+  <si>
+    <t>SNT-140011</t>
+  </si>
+  <si>
+    <t>VPG2212-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 22x1.2 "VER-PRO"   (16м/8шт)</t>
+  </si>
+  <si>
+    <t>SNT-140012</t>
+  </si>
+  <si>
+    <t>VPG2812-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 28x1.2 "VER-PRO"   (12м/6шт)</t>
+  </si>
+  <si>
+    <t>SNT-140013</t>
+  </si>
+  <si>
+    <t>VPG1810-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 18x1.0 VER-PRO    (40м/10шт)</t>
+  </si>
+  <si>
+    <t>424.83 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140014</t>
+  </si>
+  <si>
+    <t>VPG1810-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 18x1.0 VER-PRO    (20м/10шт)</t>
+  </si>
+  <si>
+    <t>SNT-140015</t>
+  </si>
+  <si>
+    <t>VPG4215-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 42x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
+  </si>
+  <si>
+    <t>1 303.89 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140016</t>
+  </si>
+  <si>
+    <t>VPG5415-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 54x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
+  </si>
+  <si>
+    <t>1 783.11 руб.</t>
+  </si>
+  <si>
+    <t>VER-001634</t>
+  </si>
+  <si>
+    <t>VPG76.1/20-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 76.1x2.0 (4м)  "VER-PRO"</t>
+  </si>
+  <si>
+    <t>3 350.13 руб.</t>
+  </si>
+  <si>
+    <t>VER-001635</t>
+  </si>
+  <si>
+    <t>VPG88.9/20-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 88.9x2.0 (4м)  "VER-PRO"</t>
+  </si>
+  <si>
+    <t>3 938.13 руб.</t>
+  </si>
+  <si>
+    <t>Трубы гладкие из нержавеющей стали РОССИЯ</t>
+  </si>
+  <si>
+    <t>SNT-150012</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 15x1.0, Россия</t>
+  </si>
+  <si>
+    <t>278.00 руб.</t>
+  </si>
+  <si>
+    <t>SNT-150013</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 18x1.0, Россия</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>SNT-150014</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 22x1.2, Россия</t>
+  </si>
+  <si>
+    <t>466.00 руб.</t>
+  </si>
+  <si>
+    <t>SNT-150015</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 28x1.2, Россия</t>
+  </si>
+  <si>
     <t>586.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...250 lines deleted...]
-  <si>
     <t>SNT-150016</t>
   </si>
   <si>
-    <t>Труба 3 метра из нержавеющей стали 35x1.5 зеркальная (WP-P), Россия</t>
+    <t>Труба 3 метра из нержавеющей стали 35x1.5, Россия</t>
   </si>
   <si>
     <t>886.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>УТ000002460</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 18x1.0 (W2)</t>
   </si>
   <si>
     <t>390.00 руб.</t>
   </si>
   <si>
     <t>УТ000002461</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 22x1.2 (W2)</t>
   </si>
   <si>
     <t>490.00 руб.</t>
   </si>
   <si>
     <t>УТ000002462</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 28x1.2 (W2)</t>
   </si>
   <si>
     <t>590.00 руб.</t>
   </si>
   <si>
     <t>Трубы нержавеющие гофрированные</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали VIEIR</t>
   </si>
   <si>
     <t>SNT-120001</t>
   </si>
   <si>
     <t>VRHE15A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 15A (50м)</t>
   </si>
   <si>
-    <t>154.70 руб.</t>
+    <t>152.88 руб.</t>
   </si>
   <si>
     <t>SNT-120002</t>
   </si>
   <si>
     <t>VRHE20A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 20A (30м)</t>
   </si>
   <si>
-    <t>232.05 руб.</t>
+    <t>229.32 руб.</t>
   </si>
   <si>
     <t>SNT-120003</t>
   </si>
   <si>
     <t>VRHE25A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 25A  (30м)</t>
   </si>
   <si>
-    <t>354.03 руб.</t>
+    <t>349.86 руб.</t>
   </si>
   <si>
     <t>SNT-120004</t>
   </si>
   <si>
     <t>VRHE32A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 32A  (20м)</t>
   </si>
   <si>
-    <t>508.73 руб.</t>
+    <t>502.74 руб.</t>
   </si>
   <si>
     <t>SNT-120005</t>
   </si>
   <si>
     <t>VRHE15AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 15A (50м)</t>
   </si>
   <si>
-    <t>199.33 руб.</t>
+    <t>196.98 руб.</t>
   </si>
   <si>
     <t>VER-000943</t>
   </si>
   <si>
     <t>VRHE20AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 20A (30м)</t>
   </si>
   <si>
-    <t>321.30 руб.</t>
+    <t>317.52 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали GAPPO</t>
   </si>
   <si>
     <t>GAP-100589</t>
   </si>
   <si>
     <t>G1387.15</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 15A (50м)</t>
   </si>
   <si>
     <t>246.17 руб.</t>
   </si>
   <si>
     <t>GAP-100590</t>
   </si>
   <si>
     <t>G1387.20</t>
   </si>
@@ -730,51 +758,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17212_86a5_11e9_8101_003048fd731b_7017f109_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17216_86a5_11e9_8101_003048fd731b_7017f10a_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721a_86a5_11e9_8101_003048fd731b_7017f10b_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721e_86a5_11e9_8101_003048fd731b_7017f10c_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17222_86a5_11e9_8101_003048fd731b_7017f10d_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17226_86a5_11e9_8101_003048fd731b_7017f10e_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722a_86a5_11e9_8101_003048fd731b_7017f10f_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722e_86a5_11e9_8101_003048fd731b_7017f110_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a08_551c_11f0_a76e_047c1617b143_579e23fa_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0a_551c_11f0_a76e_047c1617b143_579e23fb_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f5_c40a_11ea_8158_003048fd731b_7017f111_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f7_c40a_11ea_8158_003048fd731b_7017f112_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f9_c40a_11ea_8158_003048fd731b_e28851c5_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360fb_c40a_11ea_8158_003048fd731b_e28851c6_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb7_1a81_11eb_81ce_003048fd731b_e28851c7_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb9_1a81_11eb_81ce_003048fd731b_e28851c8_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cbb_1a81_11eb_81ce_003048fd731b_e28851c9_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317a_5f91_11eb_822d_003048fd731b_e28851ca_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317c_5f91_11eb_822d_003048fd731b_e28851cb_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f788_f3c8_11eb_82ff_003048fd731b_e28851cc_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f78a_f3c8_11eb_82ff_003048fd731b_e28851cd_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155168_4765_11ef_a5fd_047c1617b143_f7c1cdb8_7932_11f0_a79f_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516c_4765_11ef_a5fd_047c1617b143_f7c1cdb9_7932_11f0_a79f_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516e_4765_11ef_a5fd_047c1617b143_f7c1cdba_7932_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155170_4765_11ef_a5fd_047c1617b143_19e96867_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720b_86a5_11e9_8101_003048fd731b_7017f105_a59b_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720d_86a5_11e9_8101_003048fd731b_7017f106_a59b_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720f_86a5_11e9_8101_003048fd731b_7017f107_a59b_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a1b0_369d_11ea_810f_003048fd731b_7017f108_a59b_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54756f2_35e6_11ea_810f_003048fd731b_ac993d55_476f_11ea_810f_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c40f_37d2_11ef_a5e9_047c1617b143_19e96868_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1472_ce2b_11f0_a80d_047c1617b143_b4b9bca1_d8cb_11f0_a81b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1474_ce2b_11f0_a80d_047c1617b143_b4b9bca2_d8cb_11f0_a81b_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1476_ce2b_11f0_a80d_047c1617b143_b4b9bca3_d8cb_11f0_a81b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1478_ce2b_11f0_a80d_047c1617b143_b4b9bca4_d8cb_11f0_a81b_047c1617b14335.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17212_86a5_11e9_8101_003048fd731b_7017f109_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17216_86a5_11e9_8101_003048fd731b_7017f10a_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721a_86a5_11e9_8101_003048fd731b_7017f10b_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721e_86a5_11e9_8101_003048fd731b_7017f10c_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17222_86a5_11e9_8101_003048fd731b_7017f10d_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17226_86a5_11e9_8101_003048fd731b_7017f10e_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722a_86a5_11e9_8101_003048fd731b_7017f10f_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722e_86a5_11e9_8101_003048fd731b_7017f110_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a08_551c_11f0_a76e_047c1617b143_579e23fa_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0a_551c_11f0_a76e_047c1617b143_579e23fb_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f5_c40a_11ea_8158_003048fd731b_7017f111_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f7_c40a_11ea_8158_003048fd731b_7017f112_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f9_c40a_11ea_8158_003048fd731b_e28851c5_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360fb_c40a_11ea_8158_003048fd731b_e28851c6_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb7_1a81_11eb_81ce_003048fd731b_e28851c7_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb9_1a81_11eb_81ce_003048fd731b_e28851c8_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cbb_1a81_11eb_81ce_003048fd731b_e28851c9_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317a_5f91_11eb_822d_003048fd731b_e28851ca_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317c_5f91_11eb_822d_003048fd731b_e28851cb_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f788_f3c8_11eb_82ff_003048fd731b_e28851cc_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f78a_f3c8_11eb_82ff_003048fd731b_e28851cd_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d146_7e77_11f0_a7a6_047c1617b143_a24fffea_96ed_11f0_a7c5_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d148_7e77_11f0_a7a6_047c1617b143_a24fffeb_96ed_11f0_a7c5_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155168_4765_11ef_a5fd_047c1617b143_f7c1cdb8_7932_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516c_4765_11ef_a5fd_047c1617b143_f7c1cdb9_7932_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516e_4765_11ef_a5fd_047c1617b143_f7c1cdba_7932_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155170_4765_11ef_a5fd_047c1617b143_19e96867_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9057_468b_11f0_a753_047c1617b143_0a6f39e6_310d_11f1_a89b_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9059_468b_11f0_a753_047c1617b143_0a6f39e7_310d_11f1_a89b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db905b_468b_11f0_a753_047c1617b143_0a6f39e8_310d_11f1_a89b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720b_86a5_11e9_8101_003048fd731b_7017f105_a59b_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720d_86a5_11e9_8101_003048fd731b_7017f106_a59b_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720f_86a5_11e9_8101_003048fd731b_7017f107_a59b_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a1b0_369d_11ea_810f_003048fd731b_7017f108_a59b_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54756f2_35e6_11ea_810f_003048fd731b_ac993d55_476f_11ea_810f_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c40f_37d2_11ef_a5e9_047c1617b143_19e96868_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1472_ce2b_11f0_a80d_047c1617b143_b4b9bca1_d8cb_11f0_a81b_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1474_ce2b_11f0_a80d_047c1617b143_b4b9bca2_d8cb_11f0_a81b_047c1617b14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1476_ce2b_11f0_a80d_047c1617b143_b4b9bca3_d8cb_11f0_a81b_047c1617b14339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1478_ce2b_11f0_a80d_047c1617b143_b4b9bca4_d8cb_11f0_a81b_047c1617b14340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4db8_e161_11f0_a826_047c1617b143_0a6f3ab8_310d_11f1_a89b_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dba_e161_11f0_a826_047c1617b143_0a6f3aba_310d_11f1_a89b_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbc_e161_11f0_a826_047c1617b143_0a6f3abc_310d_11f1_a89b_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbe_e161_11f0_a826_047c1617b143_0a6f3abe_310d_11f1_a89b_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc0_e161_11f0_a826_047c1617b143_0a6f3ac0_310d_11f1_a89b_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc2_e161_11f0_a826_047c1617b143_0a6f3ac2_310d_11f1_a89b_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc4_e161_11f0_a826_047c1617b143_0a6f3ac4_310d_11f1_a89b_047c1617b14347.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1369,117 +1397,117 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_29" descr="Image_29"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_31" descr="Image_31"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="24" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="24" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1489,333 +1517,693 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="26" name="Image_39" descr="Image_39"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="27" name="Image_40" descr="Image_40"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="31" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_42" descr="Image_42"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="32" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_43" descr="Image_43"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="33" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_44" descr="Image_44"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="34" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_46" descr="Image_46"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="36" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="37" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_49" descr="Image_49"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="38" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2082,51 +2470,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L57"/>
+  <dimension ref="A1:L59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2134,51 +2522,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J57)</f>
+        <f>SUM(J2:J59)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2271,1675 +2659,1745 @@
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*445.00</f>
+        <f>J7*412.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819859</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*586.00</f>
+        <f>J8*542.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819860</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*796.00</f>
+        <f>J9*756.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819861</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1041.00</f>
+        <f>J10*989.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819862</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1792.00</f>
+        <f>J11*1613.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819863</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2105.00</f>
+        <f>J12*1999.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819864</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2">
-        <v>0</v>
+      <c r="H13" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2917.00</f>
+        <f>J13*2625.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889660</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3783.00</f>
+        <f>J14*3405.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889661</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4440.00</f>
+        <f>J15*3996.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="3">
       <c r="A16" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>829163</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*351.05</f>
+        <f>J17*346.92</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>829164</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18" s="2">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*547.40</f>
+        <f>J18*540.96</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>829165</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>-12</v>
+        <v>73</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*693.18</f>
+        <f>J19*685.02</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>829166</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>77</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1151.33</f>
+        <f>J20*1137.78</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>829352</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*351.05</f>
+        <f>J21*346.92</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>829353</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*547.40</f>
+        <f>J22*540.96</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>829354</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*693.18</f>
+        <f>J23*685.02</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>832286</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*429.89</f>
+        <f>J24*424.83</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>832287</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G25" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*429.89</f>
+        <f>J25*424.83</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>834521</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1319.41</f>
+        <f>J26*1303.89</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>834522</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G27" s="2">
         <v>8</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1804.34</f>
+        <f>J27*1783.11</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K28" s="9"/>
+    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>955753</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*3350.13</f>
+        <v>0</v>
+      </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>883421</v>
+        <v>955754</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>107</v>
+      </c>
       <c r="E29" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G29" s="2">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*278.00</f>
+        <f>J29*3938.13</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" outlineLevel="5">
-[...29 lines deleted...]
-      </c>
+    <row r="30" spans="1:12" outlineLevel="3">
+      <c r="A30" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>883423</v>
+        <v>883421</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G31" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*466.00</f>
+        <f>J31*278.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="32" spans="1:12" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>883424</v>
+        <v>883422</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>116</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*586.00</f>
+        <f>J32*0.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>883425</v>
+        <v>883423</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>116</v>
+        <v>35</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*886.00</f>
+        <f>J33*466.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="5">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>888604</v>
+        <v>883424</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*390.00</f>
+        <f>J34*586.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="5">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>888605</v>
+        <v>883425</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>125</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*490.00</f>
+        <f>J35*886.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" outlineLevel="5">
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>888606</v>
+        <v>888604</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*590.00</f>
+        <f>J36*390.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K37" s="8"/>
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>888605</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D37" s="1"/>
+      <c r="E37" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*490.00</f>
+        <v>0</v>
+      </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K38" s="9"/>
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>888606</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*590.00</f>
+        <v>0</v>
+      </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="39" spans="1:12" outlineLevel="2">
+      <c r="A39" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="40" spans="1:12" outlineLevel="3">
+      <c r="A40" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>819856</v>
+        <v>819854</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>-90</v>
+        <v>140</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
-      <c r="I41" s="1" t="s">
-        <v>24</v>
+      <c r="I41" s="1">
+        <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*354.03</f>
+        <f>J41*152.88</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>824563</v>
+        <v>819855</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
-      <c r="I42" s="1" t="s">
-        <v>29</v>
+      <c r="I42" s="1">
+        <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*508.73</f>
+        <f>J42*229.32</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>824562</v>
+        <v>819856</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
-      <c r="I43" s="1" t="s">
-        <v>29</v>
+      <c r="I43" s="1">
+        <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*199.33</f>
+        <f>J43*349.86</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>884662</v>
+        <v>824563</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>152</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*321.30</f>
+        <f>J44*502.74</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" outlineLevel="3">
-      <c r="A45" s="9" t="s">
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>824562</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B45" s="9"/>
-[...8 lines deleted...]
-      <c r="K45" s="9"/>
+      <c r="D45" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*196.98</f>
+        <v>0</v>
+      </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>954245</v>
+        <v>884662</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*246.17</f>
+        <f>J46*317.52</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
-    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="47" spans="1:12" outlineLevel="3">
+      <c r="A47" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>954247</v>
+        <v>954245</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*500.07</f>
+        <f>J48*246.17</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>954248</v>
+        <v>954246</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*673.38</f>
+        <f>J49*383.05</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
-    <row r="50" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K50" s="9"/>
+    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>954247</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*500.07</f>
+        <v>0</v>
+      </c>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" outlineLevel="5">
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>954332</v>
+        <v>954248</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>175</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>176</v>
+      </c>
       <c r="E51" s="2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*222.00</f>
+        <f>J51*673.38</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
-    <row r="52" spans="1:12" outlineLevel="5">
-[...29 lines deleted...]
-      </c>
+    <row r="52" spans="1:12" outlineLevel="3">
+      <c r="A52" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="9"/>
+      <c r="C52" s="9"/>
+      <c r="D52" s="9"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="9"/>
+      <c r="G52" s="9"/>
+      <c r="H52" s="9"/>
+      <c r="I52" s="9"/>
+      <c r="J52" s="9"/>
+      <c r="K52" s="9"/>
       <c r="L52" s="5"/>
     </row>
-    <row r="53" spans="1:12" outlineLevel="5">
+    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>954334</v>
+        <v>954332</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>182</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*388.50</f>
+        <f>J53*222.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
-    <row r="54" spans="1:12" outlineLevel="5">
+    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>954335</v>
+        <v>954333</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>185</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*555.00</f>
+        <f>J54*299.70</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
-    <row r="55" spans="1:12" outlineLevel="5">
+    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>954336</v>
+        <v>954334</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>188</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*387.61</f>
+        <f>J55*388.50</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
-    <row r="56" spans="1:12" outlineLevel="5">
+    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>954337</v>
+        <v>954335</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*582.75</f>
+        <f>J56*555.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" outlineLevel="5">
+    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>954338</v>
+        <v>954336</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*635.25</f>
+        <f>J57*387.61</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>954337</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*582.75</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>954338</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D59" s="1"/>
+      <c r="E59" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" s="2" t="str">
+        <f>J59*635.25</f>
+        <v>0</v>
+      </c>
+      <c r="L59" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A37:K37"/>
+    <mergeCell ref="A39:K39"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A16:K16"/>
-    <mergeCell ref="A28:K28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A47:K47"/>
+    <mergeCell ref="A52:K52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>