--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -88,341 +88,389 @@
   <si>
     <t>VTi.900.304.1208</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  12х0,8мм (4 /80шт)</t>
   </si>
   <si>
     <t>305.00 руб.</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>VLC-1411002</t>
   </si>
   <si>
     <t>VTi.900.304.1510</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  15х1.0мм  (4 /40шт)</t>
   </si>
   <si>
     <t>412.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-1411003</t>
+  </si>
+  <si>
+    <t>VTi.900.304.1810</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  18х1.0мм (4 /40шт)</t>
+  </si>
+  <si>
+    <t>542.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411004</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2212</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  22х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>756.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411005</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2812</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  28х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>989.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-1411006</t>
+  </si>
+  <si>
+    <t>VTi.900.304.3515</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  35х1.5мм  (4 /20шт)</t>
+  </si>
+  <si>
+    <t>1 613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411007</t>
+  </si>
+  <si>
+    <t>VTi.900.304.4215</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  42х1.5мм  (4 /16шт)</t>
+  </si>
+  <si>
+    <t>1 999.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-1411008</t>
+  </si>
+  <si>
+    <t>VTi.900.304.5415</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  54х1.5мм  (4 /12шт)</t>
+  </si>
+  <si>
+    <t>2 625.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901051</t>
+  </si>
+  <si>
+    <t>VTi.900.304.7620</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь, 76.1х2.0мм</t>
+  </si>
+  <si>
+    <t>3 405.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901052</t>
+  </si>
+  <si>
+    <t>VTi.900.304.8920</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  88.9х2.0мм</t>
+  </si>
+  <si>
+    <t>3 996.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901183</t>
+  </si>
+  <si>
+    <t>VTi.900.304L.1810R</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  18х1.0мм</t>
+  </si>
+  <si>
+    <t>325.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901184</t>
+  </si>
+  <si>
+    <t>VTi.900.304L.2212R</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  22х1.2мм</t>
+  </si>
+  <si>
+    <t>478.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901185</t>
+  </si>
+  <si>
+    <t>VTi.900.304L.2812R</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  28х1.2мм</t>
+  </si>
+  <si>
+    <t>613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901186</t>
+  </si>
+  <si>
+    <t>VTi.900.304L.3515R</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  35х1.5мм</t>
+  </si>
+  <si>
+    <t>952.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>Трубы гладкие из нержавеющей стали VIEIR</t>
+  </si>
+  <si>
+    <t>SNT-140001</t>
+  </si>
+  <si>
+    <t>VPG1510-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/10шт)</t>
+  </si>
+  <si>
+    <t>346.92 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140002</t>
+  </si>
+  <si>
+    <t>VPG2212-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 22x1.2 "VER-PRO"   (24м/6шт)</t>
+  </si>
+  <si>
+    <t>540.96 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140003</t>
+  </si>
+  <si>
+    <t>VPG2812-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 28x1.2 "VER-PRO"   (16м/4шт)</t>
+  </si>
+  <si>
+    <t>685.02 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140004</t>
+  </si>
+  <si>
+    <t>VPG3515-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 35x1.5 "VER-PRO"   (16м/4шт)</t>
+  </si>
+  <si>
+    <t>1 137.78 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140010</t>
+  </si>
+  <si>
+    <t>VPG1510-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/20шт)</t>
+  </si>
+  <si>
+    <t>SNT-140011</t>
+  </si>
+  <si>
+    <t>VPG2212-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 22x1.2 "VER-PRO"   (16м/8шт)</t>
+  </si>
+  <si>
+    <t>SNT-140012</t>
+  </si>
+  <si>
+    <t>VPG2812-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 28x1.2 "VER-PRO"   (12м/6шт)</t>
+  </si>
+  <si>
+    <t>SNT-140013</t>
+  </si>
+  <si>
+    <t>VPG1810-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 18x1.0 VER-PRO    (40м/10шт)</t>
+  </si>
+  <si>
+    <t>424.83 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140014</t>
+  </si>
+  <si>
+    <t>VPG1810-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 18x1.0 VER-PRO    (20м/10шт)</t>
+  </si>
+  <si>
+    <t>SNT-140015</t>
+  </si>
+  <si>
+    <t>VPG4215-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 42x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
+  </si>
+  <si>
+    <t>1 303.89 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140016</t>
+  </si>
+  <si>
+    <t>VPG5415-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 54x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
+  </si>
+  <si>
+    <t>1 783.11 руб.</t>
+  </si>
+  <si>
+    <t>VER-001634</t>
+  </si>
+  <si>
+    <t>VPG76.1/20-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 76.1x2.0 (4м)  "VER-PRO"</t>
+  </si>
+  <si>
+    <t>3 350.13 руб.</t>
+  </si>
+  <si>
+    <t>VER-001635</t>
+  </si>
+  <si>
+    <t>VPG88.9/20-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 88.9x2.0 (4м)  "VER-PRO"</t>
+  </si>
+  <si>
+    <t>3 938.13 руб.</t>
+  </si>
+  <si>
+    <t>Трубы гладкие из нержавеющей стали РОССИЯ</t>
+  </si>
+  <si>
+    <t>SNT-150012</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 15x1.0, Россия</t>
+  </si>
+  <si>
+    <t>278.00 руб.</t>
+  </si>
+  <si>
+    <t>SNT-150013</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 18x1.0, Россия</t>
+  </si>
+  <si>
+    <t>350.00 руб.</t>
+  </si>
+  <si>
+    <t>SNT-150014</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 22x1.2, Россия</t>
+  </si>
+  <si>
+    <t>466.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...286 lines deleted...]
-  <si>
     <t>SNT-150015</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 28x1.2, Россия</t>
   </si>
   <si>
     <t>586.00 руб.</t>
   </si>
   <si>
     <t>SNT-150016</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 35x1.5, Россия</t>
   </si>
   <si>
     <t>886.00 руб.</t>
   </si>
   <si>
     <t>УТ000002460</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 18x1.0 (W2)</t>
   </si>
   <si>
     <t>390.00 руб.</t>
@@ -500,53 +548,50 @@
     <t>502.74 руб.</t>
   </si>
   <si>
     <t>SNT-120005</t>
   </si>
   <si>
     <t>VRHE15AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 15A (50м)</t>
   </si>
   <si>
     <t>196.98 руб.</t>
   </si>
   <si>
     <t>VER-000943</t>
   </si>
   <si>
     <t>VRHE20AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 20A (30м)</t>
   </si>
   <si>
     <t>317.52 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>шт</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали GAPPO</t>
   </si>
   <si>
     <t>GAP-100589</t>
   </si>
   <si>
     <t>G1387.15</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 15A (50м)</t>
   </si>
   <si>
     <t>246.17 руб.</t>
   </si>
   <si>
     <t>GAP-100590</t>
   </si>
   <si>
     <t>G1387.20</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 20A (30м)</t>
   </si>
@@ -758,51 +803,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17212_86a5_11e9_8101_003048fd731b_7017f109_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17216_86a5_11e9_8101_003048fd731b_7017f10a_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721a_86a5_11e9_8101_003048fd731b_7017f10b_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721e_86a5_11e9_8101_003048fd731b_7017f10c_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17222_86a5_11e9_8101_003048fd731b_7017f10d_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17226_86a5_11e9_8101_003048fd731b_7017f10e_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722a_86a5_11e9_8101_003048fd731b_7017f10f_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722e_86a5_11e9_8101_003048fd731b_7017f110_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a08_551c_11f0_a76e_047c1617b143_579e23fa_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0a_551c_11f0_a76e_047c1617b143_579e23fb_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f5_c40a_11ea_8158_003048fd731b_7017f111_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f7_c40a_11ea_8158_003048fd731b_7017f112_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f9_c40a_11ea_8158_003048fd731b_e28851c5_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360fb_c40a_11ea_8158_003048fd731b_e28851c6_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb7_1a81_11eb_81ce_003048fd731b_e28851c7_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb9_1a81_11eb_81ce_003048fd731b_e28851c8_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cbb_1a81_11eb_81ce_003048fd731b_e28851c9_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317a_5f91_11eb_822d_003048fd731b_e28851ca_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317c_5f91_11eb_822d_003048fd731b_e28851cb_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f788_f3c8_11eb_82ff_003048fd731b_e28851cc_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f78a_f3c8_11eb_82ff_003048fd731b_e28851cd_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d146_7e77_11f0_a7a6_047c1617b143_a24fffea_96ed_11f0_a7c5_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d148_7e77_11f0_a7a6_047c1617b143_a24fffeb_96ed_11f0_a7c5_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155168_4765_11ef_a5fd_047c1617b143_f7c1cdb8_7932_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516c_4765_11ef_a5fd_047c1617b143_f7c1cdb9_7932_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516e_4765_11ef_a5fd_047c1617b143_f7c1cdba_7932_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155170_4765_11ef_a5fd_047c1617b143_19e96867_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9057_468b_11f0_a753_047c1617b143_0a6f39e6_310d_11f1_a89b_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9059_468b_11f0_a753_047c1617b143_0a6f39e7_310d_11f1_a89b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db905b_468b_11f0_a753_047c1617b143_0a6f39e8_310d_11f1_a89b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720b_86a5_11e9_8101_003048fd731b_7017f105_a59b_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720d_86a5_11e9_8101_003048fd731b_7017f106_a59b_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720f_86a5_11e9_8101_003048fd731b_7017f107_a59b_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a1b0_369d_11ea_810f_003048fd731b_7017f108_a59b_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54756f2_35e6_11ea_810f_003048fd731b_ac993d55_476f_11ea_810f_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c40f_37d2_11ef_a5e9_047c1617b143_19e96868_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1472_ce2b_11f0_a80d_047c1617b143_b4b9bca1_d8cb_11f0_a81b_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1474_ce2b_11f0_a80d_047c1617b143_b4b9bca2_d8cb_11f0_a81b_047c1617b14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1476_ce2b_11f0_a80d_047c1617b143_b4b9bca3_d8cb_11f0_a81b_047c1617b14339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1478_ce2b_11f0_a80d_047c1617b143_b4b9bca4_d8cb_11f0_a81b_047c1617b14340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4db8_e161_11f0_a826_047c1617b143_0a6f3ab8_310d_11f1_a89b_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dba_e161_11f0_a826_047c1617b143_0a6f3aba_310d_11f1_a89b_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbc_e161_11f0_a826_047c1617b143_0a6f3abc_310d_11f1_a89b_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbe_e161_11f0_a826_047c1617b143_0a6f3abe_310d_11f1_a89b_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc0_e161_11f0_a826_047c1617b143_0a6f3ac0_310d_11f1_a89b_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc2_e161_11f0_a826_047c1617b143_0a6f3ac2_310d_11f1_a89b_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc4_e161_11f0_a826_047c1617b143_0a6f3ac4_310d_11f1_a89b_047c1617b14347.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17212_86a5_11e9_8101_003048fd731b_7017f109_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17216_86a5_11e9_8101_003048fd731b_7017f10a_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721a_86a5_11e9_8101_003048fd731b_7017f10b_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721e_86a5_11e9_8101_003048fd731b_7017f10c_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17222_86a5_11e9_8101_003048fd731b_7017f10d_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17226_86a5_11e9_8101_003048fd731b_7017f10e_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722a_86a5_11e9_8101_003048fd731b_7017f10f_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722e_86a5_11e9_8101_003048fd731b_7017f110_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a08_551c_11f0_a76e_047c1617b143_579e23fa_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0a_551c_11f0_a76e_047c1617b143_579e23fb_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2cb_04c1_11f1_a85e_047c1617b143_2ed140d4_0c97_11f1_a86a_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2cd_04c1_11f1_a85e_047c1617b143_2ed140d6_0c97_11f1_a86a_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2cf_04c1_11f1_a85e_047c1617b143_2ed140d8_0c97_11f1_a86a_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2d1_04c1_11f1_a85e_047c1617b143_2ed140da_0c97_11f1_a86a_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f5_c40a_11ea_8158_003048fd731b_7017f111_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f7_c40a_11ea_8158_003048fd731b_7017f112_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f9_c40a_11ea_8158_003048fd731b_e28851c5_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360fb_c40a_11ea_8158_003048fd731b_e28851c6_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb7_1a81_11eb_81ce_003048fd731b_e28851c7_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb9_1a81_11eb_81ce_003048fd731b_e28851c8_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cbb_1a81_11eb_81ce_003048fd731b_e28851c9_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317a_5f91_11eb_822d_003048fd731b_e28851ca_a59b_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317c_5f91_11eb_822d_003048fd731b_e28851cb_a59b_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f788_f3c8_11eb_82ff_003048fd731b_e28851cc_a59b_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f78a_f3c8_11eb_82ff_003048fd731b_e28851cd_a59b_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d146_7e77_11f0_a7a6_047c1617b143_a24fffea_96ed_11f0_a7c5_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d148_7e77_11f0_a7a6_047c1617b143_a24fffeb_96ed_11f0_a7c5_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155168_4765_11ef_a5fd_047c1617b143_f7c1cdb8_7932_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516c_4765_11ef_a5fd_047c1617b143_f7c1cdb9_7932_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516e_4765_11ef_a5fd_047c1617b143_f7c1cdba_7932_11f0_a79f_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155170_4765_11ef_a5fd_047c1617b143_19e96867_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9057_468b_11f0_a753_047c1617b143_0a6f39e6_310d_11f1_a89b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9059_468b_11f0_a753_047c1617b143_0a6f39e7_310d_11f1_a89b_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db905b_468b_11f0_a753_047c1617b143_0a6f39e8_310d_11f1_a89b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720b_86a5_11e9_8101_003048fd731b_7017f105_a59b_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720d_86a5_11e9_8101_003048fd731b_7017f106_a59b_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720f_86a5_11e9_8101_003048fd731b_7017f107_a59b_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a1b0_369d_11ea_810f_003048fd731b_7017f108_a59b_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54756f2_35e6_11ea_810f_003048fd731b_ac993d55_476f_11ea_810f_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c40f_37d2_11ef_a5e9_047c1617b143_19e96868_793a_11f0_a79f_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1472_ce2b_11f0_a80d_047c1617b143_b4b9bca1_d8cb_11f0_a81b_047c1617b14341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1474_ce2b_11f0_a80d_047c1617b143_b4b9bca2_d8cb_11f0_a81b_047c1617b14342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1476_ce2b_11f0_a80d_047c1617b143_b4b9bca3_d8cb_11f0_a81b_047c1617b14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1478_ce2b_11f0_a80d_047c1617b143_b4b9bca4_d8cb_11f0_a81b_047c1617b14344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4db8_e161_11f0_a826_047c1617b143_0a6f3ab8_310d_11f1_a89b_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dba_e161_11f0_a826_047c1617b143_0a6f3aba_310d_11f1_a89b_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbc_e161_11f0_a826_047c1617b143_0a6f3abc_310d_11f1_a89b_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbe_e161_11f0_a826_047c1617b143_0a6f3abe_310d_11f1_a89b_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc0_e161_11f0_a826_047c1617b143_0a6f3ac0_310d_11f1_a89b_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc2_e161_11f0_a826_047c1617b143_0a6f3ac2_310d_11f1_a89b_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc4_e161_11f0_a826_047c1617b143_0a6f3ac4_310d_11f1_a89b_047c1617b14351.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1067,147 +1112,147 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_17" descr="Image_17"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_18" descr="Image_18"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_19" descr="Image_19"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="14" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1457,177 +1502,177 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_31" descr="Image_31"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1667,147 +1712,147 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="33" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_42" descr="Image_42"/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="34" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="34" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1847,267 +1892,267 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="38" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_49" descr="Image_49"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="39" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="40" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPr id="40" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_53" descr="Image_53"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="42" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_54" descr="Image_54"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="43" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_55" descr="Image_55"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="44" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPr id="44" name="Image_55" descr="Image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2160,50 +2205,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Image_59" descr="Image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2470,51 +2635,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L59"/>
+  <dimension ref="A1:L63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2522,51 +2687,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J59)</f>
+        <f>SUM(J2:J63)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2682,1722 +2847,1862 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*412.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819859</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*542.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819860</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="G9" s="2">
+        <v>8</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*756.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819861</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="G10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="2" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*989.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819862</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1613.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819863</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1999.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819864</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2" t="s">
-        <v>29</v>
+      <c r="H13" s="2">
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2625.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889660</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3405.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889661</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3996.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
-    <row r="16" spans="1:12" outlineLevel="3">
-      <c r="A16" s="9" t="s">
+    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>959728</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="9"/>
-[...8 lines deleted...]
-      <c r="K16" s="9"/>
+      <c r="F16" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="2" t="str">
+        <f>J16*325.00</f>
+        <v>0</v>
+      </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>829163</v>
+        <v>959729</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>46</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*346.92</f>
+        <f>J17*478.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>829164</v>
+        <v>959730</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>70</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*540.96</f>
+        <f>J18*613.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>829165</v>
+        <v>959731</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>75</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*685.02</f>
+        <f>J19*952.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...10 lines deleted...]
-      <c r="E20" s="2" t="s">
+    <row r="20" spans="1:12" outlineLevel="3">
+      <c r="A20" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>829352</v>
+        <v>829163</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G21" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*346.92</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>829353</v>
+        <v>829164</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>84</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*540.96</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>829354</v>
+        <v>829165</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>88</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*685.02</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>832286</v>
+        <v>829166</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*424.83</f>
+        <f>J24*1137.78</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>832287</v>
+        <v>829352</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>80</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*424.83</f>
+        <f>J25*346.92</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>834521</v>
+        <v>829353</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>84</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1303.89</f>
+        <f>J26*540.96</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>834522</v>
+        <v>829354</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="G27" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1783.11</f>
+        <f>J27*685.02</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>955753</v>
+        <v>832286</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="G28" s="2">
-        <v>0</v>
+      <c r="G28" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*3350.13</f>
+        <f>J28*424.83</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>955754</v>
+        <v>832287</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*424.83</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>834521</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="G29" s="2">
-[...18 lines deleted...]
-      <c r="A30" s="9" t="s">
+      <c r="D30" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="9"/>
-[...8 lines deleted...]
-      <c r="K30" s="9"/>
+      <c r="E30" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*1303.89</f>
+        <v>0</v>
+      </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>883421</v>
+        <v>834522</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="E31" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*278.00</f>
+        <f>J31*1783.11</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="5">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>883422</v>
+        <v>955753</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>118</v>
+      </c>
       <c r="E32" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>120</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*0.00</f>
+        <f>J32*3350.13</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>883423</v>
+        <v>955754</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>122</v>
+      </c>
       <c r="E33" s="2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>124</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*466.00</f>
+        <f>J33*3938.13</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...29 lines deleted...]
-      </c>
+    <row r="34" spans="1:12" outlineLevel="3">
+      <c r="A34" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="9"/>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>883425</v>
+        <v>883421</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>128</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*886.00</f>
+        <f>J35*278.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="36" spans="1:12" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>888604</v>
+        <v>883422</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*390.00</f>
+        <f>J36*350.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>888605</v>
+        <v>883423</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>134</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>135</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*490.00</f>
+        <f>J37*466.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>888606</v>
+        <v>883424</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*590.00</f>
+        <f>J38*586.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K39" s="8"/>
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>883425</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D39" s="1"/>
+      <c r="E39" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*886.00</f>
+        <v>0</v>
+      </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K40" s="9"/>
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>888604</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*390.00</f>
+        <v>0</v>
+      </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>819854</v>
+        <v>888605</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>147</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*152.88</f>
+        <f>J41*490.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>819855</v>
+        <v>888606</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*229.32</f>
+        <f>J42*590.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="43" spans="1:12" outlineLevel="2">
+      <c r="A43" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F44" s="2" t="s">
+    <row r="44" spans="1:12" outlineLevel="3">
+      <c r="A44" s="9" t="s">
         <v>152</v>
       </c>
-      <c r="G44" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>824562</v>
+        <v>819854</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*196.98</f>
+        <f>J45*152.88</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>884662</v>
+        <v>819855</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="G46" s="2">
-        <v>0</v>
+      <c r="G46" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*229.32</f>
+        <v>0</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>819856</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="K46" s="2" t="str">
-[...6 lines deleted...]
-      <c r="A47" s="9" t="s">
+      <c r="D47" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B47" s="9"/>
-[...8 lines deleted...]
-      <c r="K47" s="9"/>
+      <c r="E47" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*349.86</f>
+        <v>0</v>
+      </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>954245</v>
+        <v>824563</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>168</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*246.17</f>
+        <f>J48*502.74</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>954246</v>
+        <v>824562</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>172</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>75</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*383.05</f>
+        <f>J49*196.98</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>954247</v>
+        <v>884662</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>176</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*500.07</f>
+        <f>J50*317.52</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...10 lines deleted...]
-      <c r="E51" s="2" t="s">
+    <row r="51" spans="1:12" outlineLevel="3">
+      <c r="A51" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="F51" s="2" t="s">
+      <c r="B51" s="9"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="9"/>
+      <c r="E51" s="9"/>
+      <c r="F51" s="9"/>
+      <c r="G51" s="9"/>
+      <c r="H51" s="9"/>
+      <c r="I51" s="9"/>
+      <c r="J51" s="9"/>
+      <c r="K51" s="9"/>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>954245</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="G51" s="2">
-[...18 lines deleted...]
-      <c r="A52" s="9" t="s">
+      <c r="D52" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B52" s="9"/>
-[...8 lines deleted...]
-      <c r="K52" s="9"/>
+      <c r="E52" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*246.17</f>
+        <v>0</v>
+      </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>954332</v>
+        <v>954246</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>182</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>183</v>
+      </c>
       <c r="E53" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*222.00</f>
+        <f>J53*383.05</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>954333</v>
+        <v>954247</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>186</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>187</v>
+      </c>
       <c r="E54" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>189</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*299.70</f>
+        <f>J54*500.07</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>954334</v>
+        <v>954248</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>191</v>
+      </c>
       <c r="E55" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>193</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*388.50</f>
+        <f>J55*673.38</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
-    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...29 lines deleted...]
-      </c>
+    <row r="56" spans="1:12" outlineLevel="3">
+      <c r="A56" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" s="9"/>
+      <c r="C56" s="9"/>
+      <c r="D56" s="9"/>
+      <c r="E56" s="9"/>
+      <c r="F56" s="9"/>
+      <c r="G56" s="9"/>
+      <c r="H56" s="9"/>
+      <c r="I56" s="9"/>
+      <c r="J56" s="9"/>
+      <c r="K56" s="9"/>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>954336</v>
+        <v>954332</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*387.61</f>
+        <f>J57*222.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>954337</v>
+        <v>954333</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>200</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*582.75</f>
+        <f>J58*299.70</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>954338</v>
+        <v>954334</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>203</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>75</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*635.25</f>
+        <f>J59*388.50</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>954335</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D60" s="1"/>
+      <c r="E60" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K60" s="2" t="str">
+        <f>J60*555.00</f>
+        <v>0</v>
+      </c>
+      <c r="L60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1">
+        <v>954336</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K61" s="2" t="str">
+        <f>J61*387.61</f>
+        <v>0</v>
+      </c>
+      <c r="L61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1">
+        <v>954337</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G62" s="2">
+        <v>0</v>
+      </c>
+      <c r="H62" s="2">
+        <v>0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K62" s="2" t="str">
+        <f>J62*582.75</f>
+        <v>0</v>
+      </c>
+      <c r="L62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1">
+        <v>954338</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
+      </c>
+      <c r="H63" s="2">
+        <v>0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K63" s="2" t="str">
+        <f>J63*635.25</f>
+        <v>0</v>
+      </c>
+      <c r="L63" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A39:K39"/>
+    <mergeCell ref="A43:K43"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A16:K16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="A20:K20"/>
+    <mergeCell ref="A34:K34"/>
+    <mergeCell ref="A44:K44"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A56:K56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>