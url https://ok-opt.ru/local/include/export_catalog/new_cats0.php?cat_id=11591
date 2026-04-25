--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -85,152 +85,152 @@
   <si>
     <t>BRB1004</t>
   </si>
   <si>
     <t>Сифон бутылочный 1 1/4**32 с прям. тр. 32/32, мет., хром (9шт)</t>
   </si>
   <si>
     <t>1 605.15 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SIP-120004</t>
   </si>
   <si>
     <t>BM1015</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 32 "Юнг" с гибкой трубой 32*32/40  (15 шт)</t>
   </si>
   <si>
     <t>411.57 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SIP-120006</t>
   </si>
   <si>
     <t>BM1315</t>
   </si>
   <si>
     <t>Cифон Ани 1 1/4*32 "Юнг" c отв. для ст/маш.с г/т 32*32/40  (15 шт)</t>
   </si>
   <si>
     <t>432.37 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>SIP-120007</t>
   </si>
   <si>
     <t>C0100</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40  (50 шт)</t>
   </si>
   <si>
     <t>343.47 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>SIP-120008</t>
   </si>
   <si>
     <t>C0110</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х50   (35 шт)</t>
   </si>
   <si>
     <t>427.14 руб.</t>
   </si>
   <si>
     <t>SIP-120009</t>
   </si>
   <si>
     <t>C0115</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х40/50  (30 шт)</t>
   </si>
   <si>
     <t>436.73 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>SIP-120015</t>
   </si>
   <si>
     <t>C0315</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"  40с отв. с/м с г/тр 40х40/50  (30 шт)</t>
   </si>
   <si>
     <t>482.39 руб.</t>
   </si>
   <si>
     <t>SIP-120017</t>
   </si>
   <si>
     <t>C0515</t>
   </si>
   <si>
     <t>428.80 руб.</t>
   </si>
   <si>
     <t>SIP-120019</t>
   </si>
   <si>
     <t>C1015</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 40с гибкой трубой 40х40/50  (30 шт)</t>
   </si>
   <si>
     <t>466.34 руб.</t>
   </si>
   <si>
     <t>SIP-120022</t>
   </si>
   <si>
     <t>C2000</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 40  (50 шт)</t>
   </si>
   <si>
     <t>337.59 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>SIP-120025</t>
   </si>
   <si>
     <t>C2015</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 40 литой выпуск с гибкой трубой 40х50  (30 шт)</t>
   </si>
   <si>
     <t>432.90 руб.</t>
   </si>
   <si>
     <t>02 Сифон Ани Грот</t>
   </si>
   <si>
     <t>SIP-110002</t>
   </si>
   <si>
     <t>А0110</t>
   </si>
   <si>
     <t>Сифон Ани Грот 1 1/2"* 40 с гибкой трубой 40х50  (30 шт)</t>
   </si>
   <si>
     <t>431.66 руб.</t>
@@ -409,50 +409,53 @@
   <si>
     <t>SIP-130006</t>
   </si>
   <si>
     <t>C6255</t>
   </si>
   <si>
     <t>Варяг сифон для ванны регулируемый с г/т 40х50  (25 шт)</t>
   </si>
   <si>
     <t>543.08 руб.</t>
   </si>
   <si>
     <t>SIP-150001</t>
   </si>
   <si>
     <t>E155</t>
   </si>
   <si>
     <t>Сифон Ани для ванны с выпускоми переливом 1 1/2" с г/т 40х50  (30 шт)</t>
   </si>
   <si>
     <t>786.70 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>SIP-150002</t>
   </si>
   <si>
     <t>E250</t>
   </si>
   <si>
     <t>Сифон Ани для ванны с выпускоми переливом регулир. 1 1/2"   (35 шт)</t>
   </si>
   <si>
     <t>SIP-150003</t>
   </si>
   <si>
     <t>E255</t>
   </si>
   <si>
     <t>Сифон Ани д/ванны с вып. и перрегул. 1 1/2" с г/т 40х50  (30 шт)</t>
   </si>
   <si>
     <t>SIP-160007</t>
   </si>
   <si>
     <t>ЕС255</t>
   </si>
   <si>
     <t>Сифон Ани для ванны клик-клак с выпуском и переливом с трубой 40/50 регулируемый  (15 шт)</t>
@@ -491,53 +494,50 @@
     <t>10 Гибкие трубы</t>
   </si>
   <si>
     <t>SIP-129002</t>
   </si>
   <si>
     <t>K105</t>
   </si>
   <si>
     <t>Гибкая труба 1 1/2"*50  (100 шт)</t>
   </si>
   <si>
     <t>134.65 руб.</t>
   </si>
   <si>
     <t>SIP-129003</t>
   </si>
   <si>
     <t>K106</t>
   </si>
   <si>
     <t>Гибкая  труба 1 1/2"*40/50  (100 шт)</t>
   </si>
   <si>
     <t>143.47 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>SIP-129004</t>
   </si>
   <si>
     <t>K116</t>
   </si>
   <si>
     <t>Гибкая труба 1 1/2"*40/50удлинённая  (60 шт)</t>
   </si>
   <si>
     <t>214.85 руб.</t>
   </si>
   <si>
     <t>SIP-129006</t>
   </si>
   <si>
     <t>K206</t>
   </si>
   <si>
     <t>Гибкая труба 1 1/4"*40/50  (100 шт)</t>
   </si>
   <si>
     <t>SIP-129008</t>
   </si>
@@ -3446,87 +3446,87 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1605.15</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821819</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2">
-        <v>7</v>
+      <c r="G6" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*411.57</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821821</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*432.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821822</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -3587,347 +3587,347 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*427.14</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821824</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*436.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821830</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*482.39</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821832</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*428.80</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821834</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*466.34</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821837</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*337.59</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>831539</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="G15" s="2">
-        <v>8</v>
+      <c r="G15" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*432.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="2">
       <c r="A16" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821790</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*431.66</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821791</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*440.25</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821792</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*169.23</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821793</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -4058,51 +4058,51 @@
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*438.31</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>845106</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1281.95</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885289</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -4144,121 +4144,121 @@
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>821879</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*332.13</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821880</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*393.21</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821883</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*364.89</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
@@ -4300,799 +4300,799 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*687.61</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>878153</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1913.60</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>821843</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="G33" s="2" t="s">
-        <v>26</v>
+      <c r="G33" s="2">
+        <v>9</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*493.75</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821844</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*543.08</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821849</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*786.70</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821850</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*687.61</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821851</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*786.70</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821858</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*0.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="2">
       <c r="A39" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>885291</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*345.78</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821864</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*309.68</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="2">
       <c r="A42" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>822887</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*134.65</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>822888</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*143.47</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>822889</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*214.85</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>822891</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>158</v>
+        <v>40</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*143.47</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>822893</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*211.03</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>822895</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*108.82</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>822896</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="G49" s="2">
-        <v>10</v>
+      <c r="G49" s="2" t="s">
+        <v>40</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*130.18</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>822898</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*65.24</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="2">
       <c r="A51" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>821897</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*174.93</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>821901</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*155.72</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>821904</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*174.93</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>821907</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*891.47</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>821910</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D56" s="1" t="s">
@@ -5133,173 +5133,173 @@
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>821916</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="G58" s="2">
-        <v>0</v>
+      <c r="G58" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*1030.96</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>821917</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="G59" s="2">
-        <v>0</v>
+      <c r="G59" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*1033.08</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="2">
       <c r="A60" s="8" t="s">
         <v>211</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>821920</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*20.88</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>821921</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*14.35</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>821922</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D63" s="1" t="s">
@@ -5325,347 +5325,347 @@
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*6.72</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>821923</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*8.65</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>821924</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>231</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*10.83</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>821925</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="G66" s="2" t="s">
-        <v>55</v>
+      <c r="G66" s="2">
+        <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*28.12</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>821926</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>239</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*38.83</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>821927</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>243</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*17.68</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>821928</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*18.76</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>821929</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="G70" s="2" t="s">
-        <v>31</v>
+      <c r="G70" s="2">
+        <v>8</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*36.16</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" outlineLevel="2">
       <c r="A71" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="8"/>
       <c r="D71" s="8"/>
       <c r="E71" s="8"/>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>827068</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="G72" s="2">
-        <v>0</v>
+      <c r="G72" s="2" t="s">
+        <v>130</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*414.77</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>821891</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="G73" s="2">
-        <v>0</v>
+      <c r="G73" s="2" t="s">
+        <v>130</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*328.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>821896</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D74" s="1" t="s">
@@ -5706,87 +5706,87 @@
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>821965</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="G76" s="2">
-        <v>0</v>
+      <c r="G76" s="2" t="s">
+        <v>40</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*278.76</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>821966</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*351.77</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>821967</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D78" s="1" t="s">
@@ -5812,51 +5812,51 @@
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*286.51</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>821968</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*351.77</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>821969</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D80" s="1" t="s">