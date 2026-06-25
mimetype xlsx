--- v1 (2026-04-25)
+++ v2 (2026-06-25)
@@ -139,245 +139,245 @@
   <si>
     <t>SIP-120008</t>
   </si>
   <si>
     <t>C0110</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х50   (35 шт)</t>
   </si>
   <si>
     <t>427.14 руб.</t>
   </si>
   <si>
     <t>SIP-120009</t>
   </si>
   <si>
     <t>C0115</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х40/50  (30 шт)</t>
   </si>
   <si>
     <t>436.73 руб.</t>
   </si>
   <si>
+    <t>SIP-120015</t>
+  </si>
+  <si>
+    <t>C0315</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/2"  40с отв. с/м с г/тр 40х40/50  (30 шт)</t>
+  </si>
+  <si>
+    <t>482.39 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120017</t>
+  </si>
+  <si>
+    <t>C0515</t>
+  </si>
+  <si>
+    <t>428.80 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120019</t>
+  </si>
+  <si>
+    <t>C1015</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/4"* 40с гибкой трубой 40х40/50  (30 шт)</t>
+  </si>
+  <si>
+    <t>466.34 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120022</t>
+  </si>
+  <si>
+    <t>C2000</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/4"* 40  (50 шт)</t>
+  </si>
+  <si>
+    <t>337.59 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120025</t>
+  </si>
+  <si>
+    <t>C2015</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/4"* 40 литой выпуск с гибкой трубой 40х50  (30 шт)</t>
+  </si>
+  <si>
+    <t>432.90 руб.</t>
+  </si>
+  <si>
+    <t>02 Сифон Ани Грот</t>
+  </si>
+  <si>
+    <t>SIP-110002</t>
+  </si>
+  <si>
+    <t>А0110</t>
+  </si>
+  <si>
+    <t>Сифон Ани Грот 1 1/2"* 40 с гибкой трубой 40х50  (30 шт)</t>
+  </si>
+  <si>
+    <t>431.66 руб.</t>
+  </si>
+  <si>
+    <t>SIP-110003</t>
+  </si>
+  <si>
+    <t>A0115</t>
+  </si>
+  <si>
+    <t>Сифон Ани Грот 1 1/2"* 40 с гибкой трубой 40х40/50  (25 шт)</t>
+  </si>
+  <si>
+    <t>440.25 руб.</t>
+  </si>
+  <si>
+    <t>SIP-110004</t>
+  </si>
+  <si>
+    <t>A0120</t>
+  </si>
+  <si>
+    <t>Сифон Ани Грот 1 1/2"* 40 без выпуска  (45 шт)</t>
+  </si>
+  <si>
+    <t>169.23 руб.</t>
+  </si>
+  <si>
+    <t>SIP-110005</t>
+  </si>
+  <si>
+    <t>A0140</t>
+  </si>
+  <si>
+    <t>Сифон Ани Грот 1 1/2"* 40 с переливом мойки  (30 шт)</t>
+  </si>
+  <si>
+    <t>655.38 руб.</t>
+  </si>
+  <si>
+    <t>SIP-110009</t>
+  </si>
+  <si>
+    <t>A0145S</t>
+  </si>
+  <si>
+    <t>Сифон Ани Грот 3 1/2"* 40 с переливом мойки  (10 шт)</t>
+  </si>
+  <si>
+    <t>1 314.72 руб.</t>
+  </si>
+  <si>
+    <t>SIP-110014</t>
+  </si>
+  <si>
+    <t>A0515</t>
+  </si>
+  <si>
+    <t>453.79 руб.</t>
+  </si>
+  <si>
+    <t>SIP-110019</t>
+  </si>
+  <si>
+    <t>A2015</t>
+  </si>
+  <si>
+    <t>Сифон Ани Грот 1 1/2"* 40 с отв. с/м с г/тр. 40х40/50  (25 шт)</t>
+  </si>
+  <si>
+    <t>438.31 руб.</t>
+  </si>
+  <si>
+    <t>SIP-110103</t>
+  </si>
+  <si>
+    <t>A0142S</t>
+  </si>
+  <si>
+    <t>Сифон Ани Грот 3 1/2"* 40 c гибким переливом круглым и г/т 40х40/50 (10шт)</t>
+  </si>
+  <si>
+    <t>1 281.95 руб.</t>
+  </si>
+  <si>
+    <t>SIP-110111</t>
+  </si>
+  <si>
+    <t>A1042S</t>
+  </si>
+  <si>
+    <t>Сифон Ани Грот 3 1/2"* 40 с круглым переливом и отводом с/м</t>
+  </si>
+  <si>
+    <t>1 242.54 руб.</t>
+  </si>
+  <si>
+    <t>04 Гофросифоны</t>
+  </si>
+  <si>
+    <t>SIP-190001</t>
+  </si>
+  <si>
+    <t>G106</t>
+  </si>
+  <si>
+    <t>Сифон гофрированный 1 1/2"*40-50  (60 шт)</t>
+  </si>
+  <si>
+    <t>332.13 руб.</t>
+  </si>
+  <si>
+    <t>SIP-190002</t>
+  </si>
+  <si>
+    <t>G116</t>
+  </si>
+  <si>
+    <t>Сифон гофрированный удлинённый1 1/2"*40/50  (50 шт)</t>
+  </si>
+  <si>
+    <t>393.21 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>SIP-120015</t>
-[...190 lines deleted...]
-  <si>
     <t>SIP-190005</t>
   </si>
   <si>
     <t>G216</t>
   </si>
   <si>
     <t>Сифон гофрированный 1 1/4"*40/50 удлинённый  (50 шт)</t>
   </si>
   <si>
     <t>364.89 руб.</t>
   </si>
   <si>
     <t>06 Сифон д/ванны</t>
   </si>
   <si>
     <t>SIP-110223</t>
   </si>
   <si>
     <t>E150</t>
   </si>
   <si>
     <t>Сифон Ани для ванны с выпускоми переливом  1 1/2"</t>
   </si>
   <si>
     <t>687.61 руб.</t>
@@ -409,69 +409,69 @@
   <si>
     <t>SIP-130006</t>
   </si>
   <si>
     <t>C6255</t>
   </si>
   <si>
     <t>Варяг сифон для ванны регулируемый с г/т 40х50  (25 шт)</t>
   </si>
   <si>
     <t>543.08 руб.</t>
   </si>
   <si>
     <t>SIP-150001</t>
   </si>
   <si>
     <t>E155</t>
   </si>
   <si>
     <t>Сифон Ани для ванны с выпускоми переливом 1 1/2" с г/т 40х50  (30 шт)</t>
   </si>
   <si>
     <t>786.70 руб.</t>
   </si>
   <si>
+    <t>SIP-150002</t>
+  </si>
+  <si>
+    <t>E250</t>
+  </si>
+  <si>
+    <t>Сифон Ани для ванны с выпускоми переливом регулир. 1 1/2"   (35 шт)</t>
+  </si>
+  <si>
+    <t>SIP-150003</t>
+  </si>
+  <si>
+    <t>E255</t>
+  </si>
+  <si>
+    <t>Сифон Ани д/ванны с вып. и перрегул. 1 1/2" с г/т 40х50  (30 шт)</t>
+  </si>
+  <si>
     <t>&gt;100</t>
-  </si>
-[...16 lines deleted...]
-    <t>Сифон Ани д/ванны с вып. и перрегул. 1 1/2" с г/т 40х50  (30 шт)</t>
   </si>
   <si>
     <t>SIP-160007</t>
   </si>
   <si>
     <t>ЕС255</t>
   </si>
   <si>
     <t>Сифон Ани для ванны клик-клак с выпуском и переливом с трубой 40/50 регулируемый  (15 шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>08 Сифон д/душевого поддона</t>
   </si>
   <si>
     <t>SIP-110237</t>
   </si>
   <si>
     <t>E015</t>
   </si>
   <si>
     <t>Сифон Ани для душевого поддона плоский 1 1/2 с г/т 40*50</t>
   </si>
@@ -3587,678 +3587,678 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*427.14</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821824</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*436.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821830</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*482.39</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821832</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>46</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*428.80</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821834</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*466.34</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821837</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*337.59</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>831539</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="G15" s="2">
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*432.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="2">
       <c r="A16" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821790</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*431.66</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821791</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*440.25</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821792</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*169.23</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821793</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*655.38</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>821797</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1314.72</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>821802</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*453.79</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821807</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="G23" s="2">
+        <v>9</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*438.31</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>845106</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1281.95</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885289</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1242.54</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>821879</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*332.13</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821880</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="F28" s="2" t="s">
+      <c r="G28" s="2" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*393.21</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821883</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*364.89</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="2">
       <c r="A30" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
@@ -4334,192 +4334,192 @@
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1913.60</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>821843</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="G33" s="2">
-        <v>9</v>
+      <c r="G33" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*493.75</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821844</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*543.08</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821849</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*786.70</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821850</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*687.61</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821851</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>40</v>
+        <v>136</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*786.70</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821858</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
@@ -4596,207 +4596,207 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*345.78</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821864</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*309.68</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="2">
       <c r="A42" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>822887</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*134.65</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>822888</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*143.47</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>822889</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*214.85</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>822891</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*143.47</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>822893</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D47" s="1" t="s">
@@ -4857,207 +4857,207 @@
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*108.82</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>822896</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>40</v>
+        <v>136</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*130.18</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>822898</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*65.24</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="2">
       <c r="A51" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>821897</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*174.93</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>821901</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*155.72</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>821904</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*174.93</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>821907</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D55" s="1" t="s">
@@ -5168,138 +5168,138 @@
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*1030.96</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>821917</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="G59" s="2" t="s">
-        <v>22</v>
+      <c r="G59" s="2">
+        <v>7</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*1033.08</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="2">
       <c r="A60" s="8" t="s">
         <v>211</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>821920</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*20.88</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>821921</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*14.35</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>821922</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D63" s="1" t="s">
@@ -5325,86 +5325,86 @@
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*6.72</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>821923</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*8.65</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>821924</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>231</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*10.83</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>821925</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D66" s="1" t="s">
@@ -5430,242 +5430,242 @@
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*28.12</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>821926</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>239</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*38.83</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>821927</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>243</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*17.68</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>821928</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*18.76</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>821929</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="G70" s="2">
-        <v>8</v>
+      <c r="G70" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*36.16</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" outlineLevel="2">
       <c r="A71" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="8"/>
       <c r="D71" s="8"/>
       <c r="E71" s="8"/>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>827068</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>256</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*414.77</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>821891</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*328.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>821896</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D74" s="1" t="s">
@@ -5707,191 +5707,191 @@
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>821965</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*278.76</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>821966</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*351.77</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>821967</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*286.51</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>821968</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*351.77</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>821969</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*351.77</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="A26:K26"/>