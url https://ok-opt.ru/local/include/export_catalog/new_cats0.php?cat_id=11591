--- v2 (2026-06-25)
+++ v3 (2026-08-11)
@@ -85,125 +85,125 @@
   <si>
     <t>BRB1004</t>
   </si>
   <si>
     <t>Сифон бутылочный 1 1/4**32 с прям. тр. 32/32, мет., хром (9шт)</t>
   </si>
   <si>
     <t>1 605.15 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SIP-120004</t>
   </si>
   <si>
     <t>BM1015</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 32 "Юнг" с гибкой трубой 32*32/40  (15 шт)</t>
   </si>
   <si>
     <t>411.57 руб.</t>
   </si>
   <si>
+    <t>SIP-120006</t>
+  </si>
+  <si>
+    <t>BM1315</t>
+  </si>
+  <si>
+    <t>Cифон Ани 1 1/4*32 "Юнг" c отв. для ст/маш.с г/т 32*32/40  (15 шт)</t>
+  </si>
+  <si>
+    <t>432.37 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>SIP-120006</t>
-[...10 lines deleted...]
-  <si>
     <t>SIP-120007</t>
   </si>
   <si>
     <t>C0100</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40  (50 шт)</t>
   </si>
   <si>
     <t>343.47 руб.</t>
   </si>
   <si>
+    <t>SIP-120008</t>
+  </si>
+  <si>
+    <t>C0110</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х50   (35 шт)</t>
+  </si>
+  <si>
+    <t>427.14 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120009</t>
+  </si>
+  <si>
+    <t>C0115</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х40/50  (30 шт)</t>
+  </si>
+  <si>
+    <t>436.73 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120015</t>
+  </si>
+  <si>
+    <t>C0315</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/2"  40с отв. с/м с г/тр 40х40/50  (30 шт)</t>
+  </si>
+  <si>
+    <t>482.39 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120017</t>
+  </si>
+  <si>
+    <t>C0515</t>
+  </si>
+  <si>
+    <t>428.80 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>SIP-120008</t>
-[...43 lines deleted...]
-  <si>
     <t>SIP-120019</t>
   </si>
   <si>
     <t>C1015</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 40с гибкой трубой 40х40/50  (30 шт)</t>
   </si>
   <si>
     <t>466.34 руб.</t>
   </si>
   <si>
     <t>SIP-120022</t>
   </si>
   <si>
     <t>C2000</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 40  (50 шт)</t>
   </si>
   <si>
     <t>337.59 руб.</t>
   </si>
   <si>
     <t>SIP-120025</t>
@@ -427,105 +427,105 @@
   <si>
     <t>Сифон Ани для ванны с выпускоми переливом 1 1/2" с г/т 40х50  (30 шт)</t>
   </si>
   <si>
     <t>786.70 руб.</t>
   </si>
   <si>
     <t>SIP-150002</t>
   </si>
   <si>
     <t>E250</t>
   </si>
   <si>
     <t>Сифон Ани для ванны с выпускоми переливом регулир. 1 1/2"   (35 шт)</t>
   </si>
   <si>
     <t>SIP-150003</t>
   </si>
   <si>
     <t>E255</t>
   </si>
   <si>
     <t>Сифон Ани д/ванны с вып. и перрегул. 1 1/2" с г/т 40х50  (30 шт)</t>
   </si>
   <si>
+    <t>SIP-160007</t>
+  </si>
+  <si>
+    <t>ЕС255</t>
+  </si>
+  <si>
+    <t>Сифон Ани для ванны клик-клак с выпуском и переливом с трубой 40/50 регулируемый  (15 шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>08 Сифон д/душевого поддона</t>
+  </si>
+  <si>
+    <t>SIP-110237</t>
+  </si>
+  <si>
+    <t>E015</t>
+  </si>
+  <si>
+    <t>Сифон Ани для душевого поддона плоский 1 1/2 с г/т 40*50</t>
+  </si>
+  <si>
+    <t>345.78 руб.</t>
+  </si>
+  <si>
+    <t>SIP-170006</t>
+  </si>
+  <si>
+    <t>E210</t>
+  </si>
+  <si>
+    <t>Сифон Ани для душевого поддона регулируемы 1 1/2"*40  (60 шт)</t>
+  </si>
+  <si>
+    <t>309.68 руб.</t>
+  </si>
+  <si>
+    <t>10 Гибкие трубы</t>
+  </si>
+  <si>
+    <t>SIP-129002</t>
+  </si>
+  <si>
+    <t>K105</t>
+  </si>
+  <si>
+    <t>Гибкая труба 1 1/2"*50  (100 шт)</t>
+  </si>
+  <si>
+    <t>134.65 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
-  </si>
-[...52 lines deleted...]
-    <t>134.65 руб.</t>
   </si>
   <si>
     <t>SIP-129003</t>
   </si>
   <si>
     <t>K106</t>
   </si>
   <si>
     <t>Гибкая  труба 1 1/2"*40/50  (100 шт)</t>
   </si>
   <si>
     <t>143.47 руб.</t>
   </si>
   <si>
     <t>SIP-129004</t>
   </si>
   <si>
     <t>K116</t>
   </si>
   <si>
     <t>Гибкая труба 1 1/2"*40/50удлинённая  (60 шт)</t>
   </si>
   <si>
     <t>214.85 руб.</t>
   </si>
@@ -3446,488 +3446,488 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1605.15</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821819</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*411.57</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821821</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*432.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821822</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*343.47</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821823</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*427.14</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821824</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="G10" s="2">
+        <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*436.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821830</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*482.39</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821832</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*428.80</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821834</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*466.34</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821837</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*337.59</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>831539</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G15" s="2">
-        <v>2</v>
+      <c r="G15" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*432.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="2">
       <c r="A16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821790</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*431.66</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821791</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*440.25</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821792</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*169.23</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821793</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -3953,156 +3953,156 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*655.38</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>821797</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1314.72</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>821802</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*453.79</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821807</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="G23" s="2">
-        <v>9</v>
+      <c r="G23" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*438.31</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>845106</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1281.95</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885289</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -4144,51 +4144,51 @@
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>821879</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*332.13</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821880</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D28" s="1" t="s">
@@ -4300,121 +4300,121 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*687.61</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>878153</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1913.60</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>821843</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*493.75</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821844</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="G34" s="2" t="s">
-        <v>31</v>
+      <c r="G34" s="2">
+        <v>9</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*543.08</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821849</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D35" s="1" t="s">
@@ -4440,258 +4440,258 @@
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*786.70</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821850</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*687.61</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821851</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*786.70</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821858</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*0.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="2">
       <c r="A39" s="8" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>885291</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*345.78</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821864</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>104</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*309.68</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="2">
       <c r="A42" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>822887</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="F43" s="2" t="s">
+      <c r="G43" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*134.65</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>822888</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D44" s="1" t="s">
@@ -4717,51 +4717,51 @@
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*143.47</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>822889</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*214.85</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>822891</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D46" s="1" t="s">
@@ -4787,312 +4787,312 @@
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*143.47</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>822893</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*211.03</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>822895</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*108.82</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>822896</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*130.18</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>822898</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*65.24</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="2">
       <c r="A51" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>821897</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="G52" s="2" t="s">
-        <v>31</v>
+      <c r="G52" s="2">
+        <v>4</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*174.93</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>821901</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*155.72</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>821904</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*174.93</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>821907</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="G55" s="2" t="s">
-        <v>22</v>
+      <c r="G55" s="2">
+        <v>7</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*891.47</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>821910</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D56" s="1" t="s">
@@ -5134,538 +5134,538 @@
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>821916</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*1030.96</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>821917</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G59" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*1033.08</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="2">
       <c r="A60" s="8" t="s">
         <v>211</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>821920</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*20.88</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>821921</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="G62" s="2" t="s">
-        <v>136</v>
+      <c r="G62" s="2">
+        <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*14.35</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>821922</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>223</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*6.72</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>821923</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*8.65</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>821924</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>231</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*10.83</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>821925</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="G66" s="2">
-        <v>0</v>
+      <c r="G66" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*28.12</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>821926</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="G67" s="2" t="s">
-        <v>22</v>
+      <c r="G67" s="2">
+        <v>2</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*38.83</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>821927</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>243</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*17.68</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>821928</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*18.76</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>821929</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="G70" s="2" t="s">
-        <v>31</v>
+      <c r="G70" s="2">
+        <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*36.16</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" outlineLevel="2">
       <c r="A71" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="8"/>
       <c r="D71" s="8"/>
       <c r="E71" s="8"/>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>827068</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>256</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*414.77</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>821891</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>31</v>
+        <v>154</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*328.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>821896</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D74" s="1" t="s">
@@ -5706,52 +5706,52 @@
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>821965</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="G76" s="2" t="s">
-        <v>104</v>
+      <c r="G76" s="2">
+        <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*278.76</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>821966</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D77" s="1" t="s">
@@ -5777,121 +5777,121 @@
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*351.77</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>821967</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*286.51</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>821968</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*351.77</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>821969</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="G80" s="2" t="s">
-        <v>22</v>
+      <c r="G80" s="2">
+        <v>7</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*351.77</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="A26:K26"/>