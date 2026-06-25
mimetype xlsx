--- v0 (2026-04-25)
+++ v1 (2026-06-25)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -137,53 +137,50 @@
     <t>&gt;25</t>
   </si>
   <si>
     <t>SIP-120008</t>
   </si>
   <si>
     <t>C0110</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х50   (35 шт)</t>
   </si>
   <si>
     <t>427.14 руб.</t>
   </si>
   <si>
     <t>SIP-120009</t>
   </si>
   <si>
     <t>C0115</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х40/50  (30 шт)</t>
   </si>
   <si>
     <t>436.73 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>SIP-120015</t>
   </si>
   <si>
     <t>C0315</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"  40с отв. с/м с г/тр 40х40/50  (30 шт)</t>
   </si>
   <si>
     <t>482.39 руб.</t>
   </si>
   <si>
     <t>SIP-120017</t>
   </si>
   <si>
     <t>C0515</t>
   </si>
   <si>
     <t>428.80 руб.</t>
   </si>
   <si>
     <t>SIP-120019</t>
   </si>
@@ -1265,226 +1262,226 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*427.14</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821824</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*436.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821830</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*482.39</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821832</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>46</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*428.80</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821834</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*466.34</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821837</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*337.59</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>831539</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="G15" s="2">
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*432.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>