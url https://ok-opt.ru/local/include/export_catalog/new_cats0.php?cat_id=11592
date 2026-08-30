--- v1 (2026-06-25)
+++ v2 (2026-08-30)
@@ -112,96 +112,96 @@
   <si>
     <t>SIP-120006</t>
   </si>
   <si>
     <t>BM1315</t>
   </si>
   <si>
     <t>Cифон Ани 1 1/4*32 "Юнг" c отв. для ст/маш.с г/т 32*32/40  (15 шт)</t>
   </si>
   <si>
     <t>432.37 руб.</t>
   </si>
   <si>
     <t>SIP-120007</t>
   </si>
   <si>
     <t>C0100</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/2"* 40  (50 шт)</t>
   </si>
   <si>
     <t>343.47 руб.</t>
   </si>
   <si>
+    <t>SIP-120008</t>
+  </si>
+  <si>
+    <t>C0110</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х50   (35 шт)</t>
+  </si>
+  <si>
+    <t>427.14 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120009</t>
+  </si>
+  <si>
+    <t>C0115</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/2"* 40с гибкой трубой 40х40/50  (30 шт)</t>
+  </si>
+  <si>
+    <t>436.73 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120015</t>
+  </si>
+  <si>
+    <t>C0315</t>
+  </si>
+  <si>
+    <t>Сифон Ани 1 1/2"  40с отв. с/м с г/тр 40х40/50  (30 шт)</t>
+  </si>
+  <si>
+    <t>482.39 руб.</t>
+  </si>
+  <si>
+    <t>SIP-120017</t>
+  </si>
+  <si>
+    <t>C0515</t>
+  </si>
+  <si>
+    <t>428.80 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...43 lines deleted...]
-    <t>428.80 руб.</t>
   </si>
   <si>
     <t>SIP-120019</t>
   </si>
   <si>
     <t>C1015</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 40с гибкой трубой 40х40/50  (30 шт)</t>
   </si>
   <si>
     <t>466.34 руб.</t>
   </si>
   <si>
     <t>SIP-120022</t>
   </si>
   <si>
     <t>C2000</t>
   </si>
   <si>
     <t>Сифон Ани 1 1/4"* 40  (50 шт)</t>
   </si>
   <si>
     <t>337.59 руб.</t>
   </si>
@@ -1121,367 +1121,367 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1605.15</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821819</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*411.57</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821821</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>22</v>
+      <c r="G7" s="2">
+        <v>6</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*432.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821822</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*343.47</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821823</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*427.14</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821824</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="G10" s="2">
+        <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*436.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821830</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*482.39</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821832</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*428.80</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821834</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>22</v>
+      <c r="G13" s="2">
+        <v>10</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
-      <c r="I13" s="1">
-        <v>0</v>
+      <c r="I13" s="1" t="s">
+        <v>46</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*466.34</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821837</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*337.59</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>831539</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G15" s="2">
-        <v>2</v>
+      <c r="G15" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*432.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>