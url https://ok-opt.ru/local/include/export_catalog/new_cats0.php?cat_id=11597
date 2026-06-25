--- v0 (2026-04-25)
+++ v1 (2026-06-25)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -100,96 +100,99 @@
   <si>
     <t>ЕС255GS</t>
   </si>
   <si>
     <t>Сифон Ани для ванны клик-клак, грибок, сетка, с выпуск и перелив с трубой 40/50 регулируемый (15шт)</t>
   </si>
   <si>
     <t>1 913.60 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>SIP-130005</t>
   </si>
   <si>
     <t>C6155</t>
   </si>
   <si>
     <t>Варяг сифон для ванны сг/т 40х50   (30 шт)</t>
   </si>
   <si>
     <t>493.75 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>SIP-130006</t>
   </si>
   <si>
     <t>C6255</t>
   </si>
   <si>
     <t>Варяг сифон для ванны регулируемый с г/т 40х50  (25 шт)</t>
   </si>
   <si>
     <t>543.08 руб.</t>
   </si>
   <si>
     <t>SIP-150001</t>
   </si>
   <si>
     <t>E155</t>
   </si>
   <si>
     <t>Сифон Ани для ванны с выпускоми переливом 1 1/2" с г/т 40х50  (30 шт)</t>
   </si>
   <si>
     <t>786.70 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>SIP-150002</t>
+  </si>
+  <si>
+    <t>E250</t>
+  </si>
+  <si>
+    <t>Сифон Ани для ванны с выпускоми переливом регулир. 1 1/2"   (35 шт)</t>
+  </si>
+  <si>
+    <t>SIP-150003</t>
+  </si>
+  <si>
+    <t>E255</t>
+  </si>
+  <si>
+    <t>Сифон Ани д/ванны с вып. и перрегул. 1 1/2" с г/т 40х50  (30 шт)</t>
+  </si>
+  <si>
     <t>&gt;100</t>
-  </si>
-[...19 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>SIP-160007</t>
   </si>
   <si>
     <t>ЕС255</t>
   </si>
   <si>
     <t>Сифон Ани для ванны клик-клак с выпуском и переливом с трубой 40/50 регулируемый  (15 шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1030,224 +1033,224 @@
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1913.60</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821843</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2">
-        <v>9</v>
+      <c r="G7" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*493.75</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821844</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*543.08</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821849</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*786.70</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821850</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*687.61</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821851</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*786.70</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821858</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>