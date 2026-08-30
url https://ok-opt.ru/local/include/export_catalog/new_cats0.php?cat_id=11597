--- v1 (2026-06-25)
+++ v2 (2026-08-30)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -100,99 +100,96 @@
   <si>
     <t>ЕС255GS</t>
   </si>
   <si>
     <t>Сифон Ани для ванны клик-клак, грибок, сетка, с выпуск и перелив с трубой 40/50 регулируемый (15шт)</t>
   </si>
   <si>
     <t>1 913.60 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>SIP-130005</t>
   </si>
   <si>
     <t>C6155</t>
   </si>
   <si>
     <t>Варяг сифон для ванны сг/т 40х50   (30 шт)</t>
   </si>
   <si>
     <t>493.75 руб.</t>
   </si>
   <si>
+    <t>SIP-130006</t>
+  </si>
+  <si>
+    <t>C6255</t>
+  </si>
+  <si>
+    <t>Варяг сифон для ванны регулируемый с г/т 40х50  (25 шт)</t>
+  </si>
+  <si>
+    <t>543.08 руб.</t>
+  </si>
+  <si>
+    <t>SIP-150001</t>
+  </si>
+  <si>
+    <t>E155</t>
+  </si>
+  <si>
+    <t>Сифон Ани для ванны с выпускоми переливом 1 1/2" с г/т 40х50  (30 шт)</t>
+  </si>
+  <si>
+    <t>786.70 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>SIP-130006</t>
-[...20 lines deleted...]
-    <t>786.70 руб.</t>
+    <t>SIP-150002</t>
+  </si>
+  <si>
+    <t>E250</t>
+  </si>
+  <si>
+    <t>Сифон Ани для ванны с выпускоми переливом регулир. 1 1/2"   (35 шт)</t>
+  </si>
+  <si>
+    <t>SIP-150003</t>
+  </si>
+  <si>
+    <t>E255</t>
+  </si>
+  <si>
+    <t>Сифон Ани д/ванны с вып. и перрегул. 1 1/2" с г/т 40х50  (30 шт)</t>
   </si>
   <si>
     <t>&gt;50</t>
-  </si>
-[...19 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>SIP-160007</t>
   </si>
   <si>
     <t>ЕС255</t>
   </si>
   <si>
     <t>Сифон Ани для ванны клик-клак с выпуском и переливом с трубой 40/50 регулируемый  (15 шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1034,223 +1031,223 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1913.60</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821843</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*493.75</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821844</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
-      <c r="I8" s="1">
-        <v>0</v>
+      <c r="I8" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*543.08</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821849</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
-      <c r="I9" s="1">
-        <v>0</v>
+      <c r="I9" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*786.70</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821850</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*687.61</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821851</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*786.70</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821858</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>