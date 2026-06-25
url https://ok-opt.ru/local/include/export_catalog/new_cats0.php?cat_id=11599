--- v0 (2026-04-25)
+++ v1 (2026-06-25)
@@ -85,51 +85,51 @@
   <si>
     <t>E015</t>
   </si>
   <si>
     <t>Сифон Ани для душевого поддона плоский 1 1/2 с г/т 40*50</t>
   </si>
   <si>
     <t>345.78 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SIP-170006</t>
   </si>
   <si>
     <t>E210</t>
   </si>
   <si>
     <t>Сифон Ани для душевого поддона регулируемы 1 1/2"*40  (60 шт)</t>
   </si>
   <si>
     <t>309.68 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>