--- v2 (2026-08-30)
+++ v3 (2026-11-04)
@@ -708,93 +708,93 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>821916</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>17</v>
+      <c r="G5" s="2">
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
-      <c r="I5" s="1">
-        <v>0</v>
+      <c r="I5" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1030.96</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821917</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1033.08</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>