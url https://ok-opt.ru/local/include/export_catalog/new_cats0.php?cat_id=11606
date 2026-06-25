--- v0 (2026-04-25)
+++ v1 (2026-06-25)
@@ -69,51 +69,51 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сифоны</t>
   </si>
   <si>
     <t>Сифоны АНИПЛАСТ</t>
   </si>
   <si>
     <t>15 Гибкая труба д/унитаза</t>
   </si>
   <si>
     <t>SIP-122001</t>
   </si>
   <si>
     <t>K821</t>
   </si>
   <si>
     <t>Удлинитель гибкий для унитазас выпуском 110 мм  (25 шт)</t>
   </si>
   <si>
     <t>414.77 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SIP-122003</t>
   </si>
   <si>
     <t>K828</t>
   </si>
   <si>
     <t>Удлинитель гибкий для унитазадиаметр110мм  (20 шт)</t>
   </si>
   <si>
     <t>328.00 руб.</t>
   </si>
   <si>
     <t>SIP-122009</t>
   </si>
   <si>
     <t>К928</t>
   </si>
   <si>
     <t>Удлинитель гибкий для унитаза с металлической спиралью d110мм  (20 шт)</t>
   </si>