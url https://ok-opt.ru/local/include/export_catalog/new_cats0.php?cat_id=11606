--- v1 (2026-06-25)
+++ v2 (2026-08-30)
@@ -69,66 +69,66 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сифоны</t>
   </si>
   <si>
     <t>Сифоны АНИПЛАСТ</t>
   </si>
   <si>
     <t>15 Гибкая труба д/унитаза</t>
   </si>
   <si>
     <t>SIP-122001</t>
   </si>
   <si>
     <t>K821</t>
   </si>
   <si>
     <t>Удлинитель гибкий для унитазас выпуском 110 мм  (25 шт)</t>
   </si>
   <si>
     <t>414.77 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>шт</t>
   </si>
   <si>
     <t>SIP-122003</t>
   </si>
   <si>
     <t>K828</t>
   </si>
   <si>
     <t>Удлинитель гибкий для унитазадиаметр110мм  (20 шт)</t>
   </si>
   <si>
     <t>328.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>SIP-122009</t>
   </si>
   <si>
     <t>К928</t>
   </si>
   <si>
     <t>Удлинитель гибкий для унитаза с металлической спиралью d110мм  (20 шт)</t>
   </si>
   <si>
     <t>577.89 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -749,131 +749,131 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827068</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>3</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*414.77</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821891</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*328.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821896</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>-1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*577.89</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>