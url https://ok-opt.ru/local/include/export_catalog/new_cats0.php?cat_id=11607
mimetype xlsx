--- v2 (2026-08-30)
+++ v3 (2026-11-04)
@@ -70,69 +70,69 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сифоны</t>
   </si>
   <si>
     <t>Сифоны АНИПЛАСТ</t>
   </si>
   <si>
     <t>16 Жесткая труба д/унитаза</t>
   </si>
   <si>
     <t>SIP-127001</t>
   </si>
   <si>
     <t>W0210</t>
   </si>
   <si>
     <t>Манжета для унитаза (60шт)</t>
   </si>
   <si>
     <t>278.76 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SIP-127002</t>
   </si>
   <si>
     <t>W0220</t>
   </si>
   <si>
     <t>Эксцентрик  жесткий 20 мм  (48 шт)</t>
   </si>
   <si>
     <t>351.77 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>SIP-127003</t>
   </si>
   <si>
     <t>W0410</t>
   </si>
   <si>
     <t>Эксцентриковая манжета для унитаза  (50 шт)</t>
   </si>
   <si>
     <t>286.51 руб.</t>
   </si>
   <si>
     <t>SIP-127004</t>
   </si>
   <si>
     <t>W0420</t>
   </si>
   <si>
     <t>Эксцентрик жесткий 40 мм  (40 шт)</t>
   </si>
   <si>
     <t>SIP-127005</t>
   </si>
@@ -831,58 +831,58 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>821965</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2">
-        <v>0</v>
+      <c r="G5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
-      <c r="I5" s="1" t="s">
-        <v>17</v>
+      <c r="I5" s="1">
+        <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*278.76</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821966</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
@@ -901,128 +901,128 @@
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*351.77</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821967</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="2">
-        <v>0</v>
+      <c r="G7" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
-      <c r="I7" s="1" t="s">
-        <v>23</v>
+      <c r="I7" s="1">
+        <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*286.51</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821968</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G8" s="2">
-        <v>6</v>
+      <c r="G8" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
-      <c r="I8" s="1" t="s">
-        <v>23</v>
+      <c r="I8" s="1">
+        <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*351.77</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821969</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="2">
-        <v>4</v>
+      <c r="G9" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
-      <c r="I9" s="1" t="s">
-        <v>23</v>
+      <c r="I9" s="1">
+        <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*351.77</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>