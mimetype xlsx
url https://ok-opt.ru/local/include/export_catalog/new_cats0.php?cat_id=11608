--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -994,51 +994,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1210.25</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821937</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*584.85</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821938</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -1064,51 +1064,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1010.07</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821942</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1094.66</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821959</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">