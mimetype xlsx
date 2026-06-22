--- v1 (2026-04-20)
+++ v2 (2026-06-22)
@@ -994,51 +994,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1210.25</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821937</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*584.85</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821938</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">