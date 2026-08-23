--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -994,51 +994,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1210.25</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821937</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*584.85</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821938</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">