--- v4 (2026-08-31)
+++ v5 (2026-10-23)
@@ -109,159 +109,159 @@
   <si>
     <t>SMS-180344</t>
   </si>
   <si>
     <t>UFQ-1204</t>
   </si>
   <si>
     <t>(В)дивертор G.Lauf перекл. ванна/душ  UFQ-1204</t>
   </si>
   <si>
     <t>612.97 руб.</t>
   </si>
   <si>
     <t>SMS-180345</t>
   </si>
   <si>
     <t>UFQ-1216</t>
   </si>
   <si>
     <t>дивертор G.Lauf перекл. ванна/душ картриджный UFQ-1216</t>
   </si>
   <si>
     <t>520.32 руб.</t>
   </si>
   <si>
+    <t>SMS-180414</t>
+  </si>
+  <si>
+    <t>SFQ-1023</t>
+  </si>
+  <si>
+    <t>дивертор Solone перекл. ванна/душ шаровый SFQ-1023</t>
+  </si>
+  <si>
+    <t>528.99 руб.</t>
+  </si>
+  <si>
+    <t>SMS-311003</t>
+  </si>
+  <si>
+    <t>- Дивертор шаровой</t>
+  </si>
+  <si>
+    <t>185.00 руб.</t>
+  </si>
+  <si>
+    <t>SMS-311006</t>
+  </si>
+  <si>
+    <t>- Дивертор шаровой, цинк</t>
+  </si>
+  <si>
+    <t>192.64 руб.</t>
+  </si>
+  <si>
+    <t>VER-000911</t>
+  </si>
+  <si>
+    <t>VRGM443</t>
+  </si>
+  <si>
+    <t>Дивертор (переключатель для душа) 3/4"x1/2"x1/2" (60/2шт)</t>
+  </si>
+  <si>
+    <t>1 111.88 руб.</t>
+  </si>
+  <si>
+    <t>Изливы</t>
+  </si>
+  <si>
+    <t>SMS-180040</t>
+  </si>
+  <si>
+    <t>UCG-3257BU</t>
+  </si>
+  <si>
+    <t>излив G.Lauf рефлекторный для ZOP4, голубой UCG-3257BU</t>
+  </si>
+  <si>
+    <t>825.08 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180041</t>
+  </si>
+  <si>
+    <t>UCG-3257KB</t>
+  </si>
+  <si>
+    <t>излив G.Lauf рефлекторный для ZOP4, черный UCG-3257KB</t>
+  </si>
+  <si>
+    <t>SMS-180042</t>
+  </si>
+  <si>
+    <t>UCG-3257GN</t>
+  </si>
+  <si>
+    <t>излив G.Lauf рефлекторный для ZOP4, зеленый UCG-3257GN</t>
+  </si>
+  <si>
+    <t>SMS-180043</t>
+  </si>
+  <si>
+    <t>UCG-3257GY</t>
+  </si>
+  <si>
+    <t>излив G.Lauf рефлекторный для ZOP4, серый UCG-3257GY</t>
+  </si>
+  <si>
+    <t>SMS-180346</t>
+  </si>
+  <si>
+    <t>UCG-1134</t>
+  </si>
+  <si>
+    <t>излив G.Lauf для кухни, резьба UCG-1134</t>
+  </si>
+  <si>
+    <t>158.58 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180347</t>
+  </si>
+  <si>
+    <t>UCG-2131</t>
+  </si>
+  <si>
+    <t>излив G.Lauf для кухни, резьба UCG-2131</t>
+  </si>
+  <si>
+    <t>185.83 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...106 lines deleted...]
-    <t>185.83 руб.</t>
   </si>
   <si>
     <t>SMS-180348</t>
   </si>
   <si>
     <t>UCG-2230-35cm</t>
   </si>
   <si>
     <t>излив G.Lauf круглый для ванны 350 мм, нерж. UCG-2230</t>
   </si>
   <si>
     <t>232.90 руб.</t>
   </si>
   <si>
     <t>SMS-180349</t>
   </si>
   <si>
     <t>UCG-2231-25cm</t>
   </si>
   <si>
     <t>излив G.Lauf плоский изогн. для ванны 250 мм нерж. UCG-2231</t>
   </si>
   <si>
     <t>341.92 руб.</t>
   </si>
@@ -764,134 +764,134 @@
   <si>
     <t>ПАРА в блистере кер кр-букс SOLONE для смес ⌀1/2, 20 шлицов, 180°, 49 мм высота, 55 гр. SFX-2261</t>
   </si>
   <si>
     <t>252.72 руб.</t>
   </si>
   <si>
     <t>SMS-180609</t>
   </si>
   <si>
     <t>SFX-2262(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере кер кран-букс SOLONE для смес ⌀1/2, 24 шлица, 90°, 51 мм высота, 53 гр. SFX-2262</t>
   </si>
   <si>
     <t>SMS-350014</t>
   </si>
   <si>
     <t>VRKP-18</t>
   </si>
   <si>
     <t>Кран - букса для смесители M18*1 РУCCКАЯ VR (10/500шт)</t>
   </si>
   <si>
-    <t>144.71 руб.</t>
+    <t>141.68 руб.</t>
   </si>
   <si>
     <t>SMS-350015</t>
   </si>
   <si>
     <t>VRKP20-1</t>
   </si>
   <si>
-    <t>Кран - букса универсальная усиленная  20 ШЛИЦОВ - 1 VR в блистере (1/340шт)</t>
-[...2 lines deleted...]
-    <t>226.50 руб.</t>
+    <t>Кран - букса универсальная усиленная  20 ШЛИЦОВ - 1 VR в блистере (1/360шт)</t>
+  </si>
+  <si>
+    <t>221.76 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>SMS-350016</t>
   </si>
   <si>
     <t>VRKP20-2</t>
   </si>
   <si>
     <t>Пара универсальных усиленных кран-букс 20 ШЛИЦОВ - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
-    <t>416.82 руб.</t>
+    <t>408.10 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>SMS-350017</t>
   </si>
   <si>
     <t>VRKP24-2</t>
   </si>
   <si>
     <t>Пара усиленных кран-букс для смесителя 24 ШЛИЦА - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
-    <t>454.57 руб.</t>
+    <t>445.06 руб.</t>
   </si>
   <si>
     <t>SMS-350018</t>
   </si>
   <si>
     <t>VRXP20-2</t>
   </si>
   <si>
     <t>Пара кран-букс для смесители 20 ШЛИЦОВ - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
     <t>SMS-350019</t>
   </si>
   <si>
     <t>VRXP24-2</t>
   </si>
   <si>
     <t>Пара кран-букс для смесители 24 ШЛИЦА - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
-    <t>408.96 руб.</t>
+    <t>400.40 руб.</t>
   </si>
   <si>
     <t>Шланги для душа</t>
   </si>
   <si>
     <t>Шланги для душа GLAUF</t>
   </si>
   <si>
     <t>SMS-180299</t>
   </si>
   <si>
     <t>URG-1103 I*I 150cm</t>
   </si>
   <si>
     <t>Шланг G.Lauf для душа 1/2 (Imp)* 1/2 (Imp) 150 см URG-1103 (50 шт)</t>
   </si>
   <si>
     <t>178.40 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>SMS-180300</t>
   </si>
   <si>
     <t>URG-1103 I*R 150cm</t>
   </si>
   <si>
     <t>Шланг G.Lauf для душа Rus*Imp 150 см URG-1103</t>
   </si>
   <si>
     <t>SMS-180302</t>
   </si>
   <si>
     <t>URG-1205 I*I 150cm</t>
   </si>
   <si>
     <t>Шланг G.Lauf для душа Imp*Imp 150 см двухслойный URG-1205</t>
   </si>
   <si>
     <t>283.69 руб.</t>
   </si>
   <si>
     <t>SMS-180303</t>
   </si>
   <si>
     <t>URG-1205 I*R 150cm</t>
@@ -1061,429 +1061,429 @@
   <si>
     <t>608.27 руб.</t>
   </si>
   <si>
     <t>SMS-180417</t>
   </si>
   <si>
     <t>SRG-003 I*I 150cm</t>
   </si>
   <si>
     <t>Шланг для душа Solone 1/2 (Imp)* 1/2 (Imp) 150 см SRG-003</t>
   </si>
   <si>
     <t>Шланги для душа VIEIR</t>
   </si>
   <si>
     <t>SMS-320015</t>
   </si>
   <si>
     <t>VR21150</t>
   </si>
   <si>
     <t>Шланг для душа 1/2x1/2 силиконовый метализированный 150см упак. блистер (50шт)</t>
   </si>
   <si>
-    <t>346.04 руб.</t>
+    <t>338.80 руб.</t>
   </si>
   <si>
     <t>SMS-320016</t>
   </si>
   <si>
     <t>VR21175</t>
   </si>
   <si>
     <t>Шланг для душа 1/2x1/2 силиконовый метализированный 175см упак. блистер (50шт)</t>
   </si>
   <si>
-    <t>371.21 руб.</t>
+    <t>363.44 руб.</t>
   </si>
   <si>
     <t>SMS-320017</t>
   </si>
   <si>
     <t>VR21200</t>
   </si>
   <si>
     <t>Шланг для душа 1/2x1/2 силиконовый метализированный 200см упак. блистер (50шт)</t>
   </si>
   <si>
-    <t>399.52 руб.</t>
+    <t>391.16 руб.</t>
   </si>
   <si>
     <t>SMS-320018</t>
   </si>
   <si>
     <t>VR22150</t>
   </si>
   <si>
     <t>Шланг для душа 150см 1/2x1/2 метал НЕРЖ , РАСТЯГИВАЮЩИЙСЯ + 360* антитвист, блистер (50шт)</t>
   </si>
   <si>
-    <t>294.13 руб.</t>
+    <t>287.98 руб.</t>
   </si>
   <si>
     <t>SMS-320019</t>
   </si>
   <si>
     <t>VR22175</t>
   </si>
   <si>
     <t>Шланг для душа 175см 1/2x1/2 метал НЕРЖ , РАСТЯГИВАЮЩИЙСЯ + 360* антитвист, блистер (50шт)</t>
   </si>
   <si>
-    <t>317.73 руб.</t>
+    <t>311.08 руб.</t>
   </si>
   <si>
     <t>SMS-320020</t>
   </si>
   <si>
     <t>VR22200</t>
   </si>
   <si>
     <t>Шланг для душа 200см 1/2x1/2 метал НЕРЖ , РАСТЯГИВАЮЩИЙСЯ + 360* антитвист, блистер (50шт)</t>
   </si>
   <si>
-    <t>341.32 руб.</t>
+    <t>334.18 руб.</t>
   </si>
   <si>
     <t>SMS-320021</t>
   </si>
   <si>
     <t>VR23150</t>
   </si>
   <si>
     <t>Шланг для душа 150см 1/2x1/2 метал НЕРЖ.  РАСТЯГИВАЮЩИЙСЯ,  блистер (50шт)</t>
   </si>
   <si>
-    <t>264.25 руб.</t>
+    <t>258.72 руб.</t>
   </si>
   <si>
     <t>SMS-320022</t>
   </si>
   <si>
     <t>VR23175</t>
   </si>
   <si>
     <t>Шланг для душа 175см 1/2x1/2 метал НЕРЖ.  РАСТЯГИВАЮЩИЙСЯ,  блистер (50шт)</t>
   </si>
   <si>
-    <t>284.70 руб.</t>
+    <t>278.74 руб.</t>
   </si>
   <si>
     <t>SMS-320023</t>
   </si>
   <si>
     <t>VR23200</t>
   </si>
   <si>
     <t>Шланг для душа 200см 1/2x1/2 метал НЕРЖ.  РАСТЯГИВАЮЩИЙСЯ,  блистер (50шт)</t>
   </si>
   <si>
-    <t>314.58 руб.</t>
+    <t>308.00 руб.</t>
   </si>
   <si>
     <t>SMS-320024</t>
   </si>
   <si>
     <t>VR24150</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 металлический LUX 150см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>438.84 руб.</t>
+    <t>429.66 руб.</t>
   </si>
   <si>
     <t>SMS-320025</t>
   </si>
   <si>
     <t>VR24175</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 металлический LUX 175см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>470.30 руб.</t>
+    <t>460.46 руб.</t>
   </si>
   <si>
     <t>SMS-320026</t>
   </si>
   <si>
     <t>VR24200</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 металлический LUX 200см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>493.89 руб.</t>
+    <t>483.56 руб.</t>
   </si>
   <si>
     <t>SMS-320027</t>
   </si>
   <si>
     <t>VR25150</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 силиконовый серебро LUX 150см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>462.44 руб.</t>
+    <t>452.76 руб.</t>
   </si>
   <si>
     <t>SMS-320028</t>
   </si>
   <si>
     <t>VR25175</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 силиконовый серебро LUX 175см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>489.18 руб.</t>
+    <t>478.94 руб.</t>
   </si>
   <si>
     <t>SMS-320029</t>
   </si>
   <si>
     <t>VR25200</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 силиконовый серебро LUX 200см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>514.34 руб.</t>
+    <t>503.58 руб.</t>
   </si>
   <si>
     <t>SMS-320030</t>
   </si>
   <si>
     <t>VR26150</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 усиленный в мелкой металлической оплетке 150см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>418.39 руб.</t>
+    <t>409.64 руб.</t>
   </si>
   <si>
     <t>SMS-320031</t>
   </si>
   <si>
     <t>VR26175</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 усиленный в мелкой металлической оплетке 175см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>453.00 руб.</t>
+    <t>443.52 руб.</t>
   </si>
   <si>
     <t>SMS-320032</t>
   </si>
   <si>
     <t>VR26200</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 усиленный в мелкой металлической оплетке 200см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>484.46 руб.</t>
+    <t>474.32 руб.</t>
   </si>
   <si>
     <t>SMS-320033</t>
   </si>
   <si>
     <t>40150F</t>
   </si>
   <si>
     <t>Шланг для джакузи 1/2х3/8 металлический 150см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>479.74 руб.</t>
+    <t>469.70 руб.</t>
   </si>
   <si>
     <t>SMS-320034</t>
   </si>
   <si>
     <t>40150M</t>
   </si>
   <si>
     <t>Шланг для выдвижной лейки металлический 150см упак. блистер (50шт)</t>
   </si>
   <si>
     <t>SMS-320050</t>
   </si>
   <si>
     <t>VR31150</t>
   </si>
   <si>
     <t>Шланг для душа 150см 4-х слойная трубка ПВХ, 5 хлопковых нитей (50шт)</t>
   </si>
   <si>
-    <t>324.02 руб.</t>
+    <t>317.24 руб.</t>
   </si>
   <si>
     <t>SMS-320051</t>
   </si>
   <si>
     <t>VR31175</t>
   </si>
   <si>
     <t>Шланг для душа 175см 4-х слойная трубка ПВХ, 5 хлопковых нитей (50шт)</t>
   </si>
   <si>
-    <t>342.90 руб.</t>
+    <t>335.72 руб.</t>
   </si>
   <si>
     <t>SMS-320052</t>
   </si>
   <si>
     <t>VR31200</t>
   </si>
   <si>
     <t>Шланг для душа 200см 4-х слойная трубка ПВХ, 5 хлопковых нитей (50шт)</t>
   </si>
   <si>
-    <t>369.63 руб.</t>
+    <t>361.90 руб.</t>
   </si>
   <si>
     <t>SMS-320053</t>
   </si>
   <si>
     <t>VR32150</t>
   </si>
   <si>
     <t>Шланг для душа 150см 4-х слойная трубка ПВХ, 8 нитей из полиэстера (50шт)</t>
   </si>
   <si>
     <t>SMS-320054</t>
   </si>
   <si>
     <t>VR32175</t>
   </si>
   <si>
     <t>Шланг для душа 175см 4-х слойная трубка ПВХ, 8 нитей из полиэстера (50шт)</t>
   </si>
   <si>
-    <t>366.49 руб.</t>
+    <t>358.82 руб.</t>
   </si>
   <si>
     <t>SMS-320055</t>
   </si>
   <si>
     <t>VR32200</t>
   </si>
   <si>
     <t>Шланг для душа 200см 4-х слойная трубка ПВХ, 8 нитей из полиэстера (50шт)</t>
   </si>
   <si>
-    <t>396.37 руб.</t>
+    <t>388.08 руб.</t>
   </si>
   <si>
     <t>SMS-320056</t>
   </si>
   <si>
     <t>VR33150</t>
   </si>
   <si>
     <t>Шланг для душа металлический арт.33150 (150см) (50шт)</t>
   </si>
   <si>
-    <t>187.18 руб.</t>
+    <t>183.26 руб.</t>
   </si>
   <si>
     <t>SMS-320057</t>
   </si>
   <si>
     <t>VR33175</t>
   </si>
   <si>
     <t>Шланг для душа металлический арт.33175 (175см)  (50шт)</t>
   </si>
   <si>
-    <t>204.48 руб.</t>
+    <t>200.20 руб.</t>
   </si>
   <si>
     <t>SMS-320058</t>
   </si>
   <si>
     <t>VR33200</t>
   </si>
   <si>
     <t>Шланг для душа металлический арт.33200 (200см) (50шт)</t>
   </si>
   <si>
-    <t>220.21 руб.</t>
+    <t>215.60 руб.</t>
   </si>
   <si>
     <t>SMS-320059</t>
   </si>
   <si>
     <t>VR34150</t>
   </si>
   <si>
     <t>Шланг для душа 150см металлический растягивающийся + 360* антитвист (50шт)</t>
   </si>
   <si>
-    <t>308.29 руб.</t>
+    <t>301.84 руб.</t>
   </si>
   <si>
     <t>SMS-320060</t>
   </si>
   <si>
     <t>VR34175</t>
   </si>
   <si>
     <t>Шланг для душа 175см металлический растягивающийся + 360* антитвист (50шт)</t>
   </si>
   <si>
-    <t>328.74 руб.</t>
+    <t>321.86 руб.</t>
   </si>
   <si>
     <t>SMS-320061</t>
   </si>
   <si>
     <t>VR34200</t>
   </si>
   <si>
     <t>Шланг для душа 200см металлический растягивающийся + 360* антитвист (50шт)</t>
   </si>
   <si>
-    <t>350.76 руб.</t>
+    <t>343.42 руб.</t>
   </si>
   <si>
     <t>VER-000769</t>
   </si>
   <si>
     <t>VR60100</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, хром (50/1шт)</t>
   </si>
   <si>
-    <t>352.33 руб.</t>
+    <t>344.96 руб.</t>
   </si>
   <si>
     <t>Шланги для душа РАЗНЫЕ</t>
   </si>
   <si>
     <t>OTM-110058</t>
   </si>
   <si>
     <t>Шланг для душа 1/2 металлический имп-имп ЭКОНОМ (150см) (100шт)</t>
   </si>
   <si>
     <t>107.73 руб.</t>
   </si>
   <si>
     <t>SCH-100142</t>
   </si>
   <si>
     <t>Шланг для душа виниловый 150 см белый (упак.30)</t>
   </si>
   <si>
     <t>278.30 руб.</t>
   </si>
   <si>
     <t>SCH-100143</t>
   </si>
@@ -1631,213 +1631,213 @@
   <si>
     <t>ELK-200327</t>
   </si>
   <si>
     <t>11103000106-15-18</t>
   </si>
   <si>
     <t>Шланг для душа растяжной-пружинный, 1,5-1,8 м, EPDM ELKA (упак 50)</t>
   </si>
   <si>
     <t>295.31 руб.</t>
   </si>
   <si>
     <t>Шланги для душа VIEIR цветные</t>
   </si>
   <si>
     <t>VER-000770</t>
   </si>
   <si>
     <t>VR60100C</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, черный (50/1шт)</t>
   </si>
   <si>
-    <t>415.25 руб.</t>
+    <t>406.56 руб.</t>
   </si>
   <si>
     <t>VER-000771</t>
   </si>
   <si>
     <t>VR60150C</t>
   </si>
   <si>
     <t>Шланг для душа 150см в металлической оплетке, черный (50/1шт)</t>
   </si>
   <si>
-    <t>465.58 руб.</t>
+    <t>455.84 руб.</t>
   </si>
   <si>
     <t>VER-000772</t>
   </si>
   <si>
     <t>VR60175C</t>
   </si>
   <si>
     <t>Шланг для душа 175см в металлической оплетке, черный (50/1шт)</t>
   </si>
   <si>
-    <t>486.03 руб.</t>
+    <t>475.86 руб.</t>
   </si>
   <si>
     <t>VER-000773</t>
   </si>
   <si>
     <t>VR60200C</t>
   </si>
   <si>
     <t>Шланг для душа 200см в металлической оплетке, черный (50/1шт)</t>
   </si>
   <si>
-    <t>501.76 руб.</t>
+    <t>491.26 руб.</t>
   </si>
   <si>
     <t>VER-000774</t>
   </si>
   <si>
     <t>VR60100S</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, золотой матовый (50/1шт)</t>
   </si>
   <si>
     <t>VER-000775</t>
   </si>
   <si>
     <t>VR60150S</t>
   </si>
   <si>
     <t>Шланг для душа 150см в металлической оплетке, золотой матовый (50/1шт)</t>
   </si>
   <si>
-    <t>547.37 руб.</t>
+    <t>535.92 руб.</t>
   </si>
   <si>
     <t>VER-000776</t>
   </si>
   <si>
     <t>VR60175S</t>
   </si>
   <si>
     <t>Шланг для душа 175см в металлической оплетке, золотой матовый (50/1шт)</t>
   </si>
   <si>
-    <t>580.40 руб.</t>
+    <t>568.26 руб.</t>
   </si>
   <si>
     <t>VER-000777</t>
   </si>
   <si>
     <t>VR60200S</t>
   </si>
   <si>
     <t>Шланг для душа 200см в металлической оплетке, золотой матовый (50/1шт)</t>
   </si>
   <si>
-    <t>588.27 руб.</t>
+    <t>575.96 руб.</t>
   </si>
   <si>
     <t>VER-000778</t>
   </si>
   <si>
     <t>VR60100F</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, белый матовый (50/1шт)</t>
   </si>
   <si>
-    <t>426.26 руб.</t>
+    <t>417.34 руб.</t>
   </si>
   <si>
     <t>VER-000779</t>
   </si>
   <si>
     <t>VR60150F</t>
   </si>
   <si>
     <t>Шланг для душа 150см в металлической оплетке, белый матовый (50/1шт)</t>
   </si>
   <si>
-    <t>468.73 руб.</t>
+    <t>458.92 руб.</t>
   </si>
   <si>
     <t>VER-000780</t>
   </si>
   <si>
     <t>VR60175F</t>
   </si>
   <si>
     <t>Шланг для душа 175см в металлической оплетке, белый матовый (50/1шт)</t>
   </si>
   <si>
-    <t>503.33 руб.</t>
+    <t>492.80 руб.</t>
   </si>
   <si>
     <t>VER-000781</t>
   </si>
   <si>
     <t>VR60200F</t>
   </si>
   <si>
     <t>Шланг для душа 200см в металлической оплетке, белый матовый (50/1шт)</t>
   </si>
   <si>
-    <t>522.21 руб.</t>
+    <t>511.28 руб.</t>
   </si>
   <si>
     <t>VER-000782</t>
   </si>
   <si>
     <t>VR60100G</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, графит (50/1шт)</t>
   </si>
   <si>
-    <t>427.83 руб.</t>
+    <t>418.88 руб.</t>
   </si>
   <si>
     <t>VER-000783</t>
   </si>
   <si>
     <t>VR60150G</t>
   </si>
   <si>
     <t>Шланг для душа 150см в металлической оплетке, графит (50/1шт)</t>
   </si>
   <si>
     <t>VER-000784</t>
   </si>
   <si>
     <t>VR60175G</t>
   </si>
   <si>
     <t>Шланг для душа 175см в металлической оплетке, графит (50/1шт)</t>
   </si>
   <si>
-    <t>497.04 руб.</t>
+    <t>486.64 руб.</t>
   </si>
   <si>
     <t>VER-000785</t>
   </si>
   <si>
     <t>VR60200G</t>
   </si>
   <si>
     <t>Шланг для душа 200см в металлической оплетке, графит (50/1шт)</t>
   </si>
   <si>
     <t>Лейки и держатели</t>
   </si>
   <si>
     <t>SST-100225</t>
   </si>
   <si>
     <t>Кронштейн для душ лейки поворотный пластиковый ХРОМ</t>
   </si>
   <si>
     <t>Лейки GLAUF</t>
   </si>
   <si>
     <t>SMS-180266</t>
   </si>
@@ -2159,393 +2159,393 @@
   <si>
     <t>SMS-180418</t>
   </si>
   <si>
     <t>SHS-2110</t>
   </si>
   <si>
     <t>Лейка для биде Solone (карт.коробка) 1-функц., SHS-2110</t>
   </si>
   <si>
     <t>287.41 руб.</t>
   </si>
   <si>
     <t>Лейки VIEIR</t>
   </si>
   <si>
     <t>SMS-330046</t>
   </si>
   <si>
     <t>VR1001</t>
   </si>
   <si>
     <t>Лейка душевая  однорежимная VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>531.64 руб.</t>
+    <t>503.85 руб.</t>
   </si>
   <si>
     <t>SMS-330047</t>
   </si>
   <si>
     <t>VR1002</t>
   </si>
   <si>
-    <t>643.32 руб.</t>
+    <t>609.69 руб.</t>
   </si>
   <si>
     <t>SMS-330048</t>
   </si>
   <si>
     <t>VR1031</t>
   </si>
   <si>
-    <t>597.71 руб.</t>
+    <t>566.46 руб.</t>
   </si>
   <si>
     <t>SMS-330049</t>
   </si>
   <si>
     <t>VR1033</t>
   </si>
   <si>
-    <t>602.43 руб.</t>
+    <t>570.93 руб.</t>
   </si>
   <si>
     <t>SMS-330050</t>
   </si>
   <si>
     <t>VR1044</t>
   </si>
   <si>
-    <t>592.99 руб.</t>
+    <t>561.99 руб.</t>
   </si>
   <si>
     <t>SMS-330051</t>
   </si>
   <si>
     <t>VR3001</t>
   </si>
   <si>
     <t>Лейка душевая  3 функции VIEIR (1/40шт)</t>
   </si>
   <si>
     <t>SMS-330052</t>
   </si>
   <si>
     <t>VR3002</t>
   </si>
   <si>
     <t>Лейка душевая  2 функции (переключение кнопкой) VIEIR (1/40шт)</t>
   </si>
   <si>
     <t>SMS-330053</t>
   </si>
   <si>
     <t>VR3003</t>
   </si>
   <si>
     <t>SMS-330054</t>
   </si>
   <si>
     <t>VR3003F</t>
   </si>
   <si>
     <t>SMS-330055</t>
   </si>
   <si>
     <t>VR3004</t>
   </si>
   <si>
-    <t>651.19 руб.</t>
+    <t>617.14 руб.</t>
   </si>
   <si>
     <t>SMS-330056</t>
   </si>
   <si>
     <t>VR3005</t>
   </si>
   <si>
-    <t>723.54 руб.</t>
+    <t>685.71 руб.</t>
   </si>
   <si>
     <t>SMS-330057</t>
   </si>
   <si>
     <t>VR3006</t>
   </si>
   <si>
-    <t>1 129.35 руб.</t>
+    <t>1 070.31 руб.</t>
   </si>
   <si>
     <t>SMS-330058</t>
   </si>
   <si>
     <t>VR3031</t>
   </si>
   <si>
-    <t>701.52 руб.</t>
+    <t>664.84 руб.</t>
   </si>
   <si>
     <t>SMS-330059</t>
   </si>
   <si>
     <t>VR3033</t>
   </si>
   <si>
     <t>SMS-330060</t>
   </si>
   <si>
     <t>VR3083</t>
   </si>
   <si>
-    <t>959.48 руб.</t>
+    <t>909.32 руб.</t>
   </si>
   <si>
     <t>SMS-330061</t>
   </si>
   <si>
     <t>VR3083C</t>
   </si>
   <si>
     <t>Лейка душевая  3 функции (черная) VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>951.61 руб.</t>
+    <t>901.86 руб.</t>
   </si>
   <si>
     <t>SMS-330062</t>
   </si>
   <si>
     <t>VR3083F</t>
   </si>
   <si>
     <t>Лейка душевая  3 функции (белая) VIEIR (1/40шт)</t>
   </si>
   <si>
     <t>SMS-330063</t>
   </si>
   <si>
     <t>VR5002</t>
   </si>
   <si>
     <t>Лейка душевая  5 функций VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>800.61 руб.</t>
+    <t>758.76 руб.</t>
   </si>
   <si>
     <t>SMS-330064</t>
   </si>
   <si>
     <t>VR5003</t>
   </si>
   <si>
-    <t>968.91 руб.</t>
+    <t>918.26 руб.</t>
   </si>
   <si>
     <t>SMS-330065</t>
   </si>
   <si>
     <t>VR5005</t>
   </si>
   <si>
-    <t>970.49 руб.</t>
+    <t>919.75 руб.</t>
   </si>
   <si>
     <t>SMS-330066</t>
   </si>
   <si>
     <t>VR5006</t>
   </si>
   <si>
-    <t>714.10 руб.</t>
+    <t>676.77 руб.</t>
   </si>
   <si>
     <t>SMS-330067</t>
   </si>
   <si>
     <t>VR5011</t>
   </si>
   <si>
-    <t>869.82 руб.</t>
+    <t>824.35 руб.</t>
   </si>
   <si>
     <t>SMS-330068</t>
   </si>
   <si>
     <t>VR5012</t>
   </si>
   <si>
-    <t>1 075.87 руб.</t>
+    <t>1 019.63 руб.</t>
   </si>
   <si>
     <t>Лейки РАЗНЫЕ</t>
   </si>
   <si>
     <t>OTM-110063</t>
   </si>
   <si>
     <t>Лейка для  душа 1/2 КОБРА хром (160шт)</t>
   </si>
   <si>
     <t>68.40 руб.</t>
   </si>
   <si>
     <t>OTM-110067</t>
   </si>
   <si>
     <t>Держатель настенный для лейки пластик хром</t>
   </si>
   <si>
     <t>18.81 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VER-100196</t>
   </si>
   <si>
     <t>MG09</t>
   </si>
   <si>
     <t>Душевая лейка 1-режимная хром КОБРА</t>
   </si>
   <si>
-    <t>70.78 руб.</t>
+    <t>67.08 руб.</t>
   </si>
   <si>
     <t>Ремкомлекты</t>
   </si>
   <si>
     <t>SMS-180372</t>
   </si>
   <si>
     <t>XOT-1001</t>
   </si>
   <si>
     <t>ремкоплект G.Lauf для шарового переключения XOT-1001</t>
   </si>
   <si>
     <t>314.67 руб.</t>
   </si>
   <si>
     <t>SMS-180374</t>
   </si>
   <si>
     <t>XOT-1202</t>
   </si>
   <si>
     <t>ремкоплект G.Lauf для излива универсальный</t>
   </si>
   <si>
     <t>110.25 руб.</t>
   </si>
   <si>
     <t>Эксцентрики</t>
   </si>
   <si>
     <t>FRK-110172</t>
   </si>
   <si>
     <t>PV43</t>
   </si>
   <si>
     <t>Эксцентрик для смесителя 3/4х1/2" (1/500шт)</t>
   </si>
   <si>
-    <t>206.05 руб.</t>
+    <t>201.74 руб.</t>
   </si>
   <si>
     <t>FRK-110173</t>
   </si>
   <si>
     <t>PV45</t>
   </si>
   <si>
     <t>Набор коротких усиленных эксцентриков (2шт) в блистере с прокладками (1/48шт)</t>
   </si>
   <si>
-    <t>495.47 руб.</t>
+    <t>485.10 руб.</t>
   </si>
   <si>
     <t>FRK-110174</t>
   </si>
   <si>
     <t>PV46</t>
   </si>
   <si>
     <t>Набор длинных усиленных эксцентриков (2шт) в блистере с прокладками (1/30шт)</t>
   </si>
   <si>
-    <t>635.46 руб.</t>
+    <t>622.16 руб.</t>
   </si>
   <si>
     <t>FRK-111002</t>
   </si>
   <si>
     <t>Набор эксцентриков с отражателем 2шт, нержавеющая сталь</t>
   </si>
   <si>
     <t>49.00 руб.</t>
   </si>
   <si>
     <t>SMS-180364</t>
   </si>
   <si>
     <t>UWJ-1118</t>
   </si>
   <si>
     <t>Эксцентрик G.Lauf + декор. отражатель UWJ-1118</t>
   </si>
   <si>
     <t>83.00 руб.</t>
   </si>
   <si>
     <t>SMS-180365</t>
   </si>
   <si>
     <t>XOT-318</t>
   </si>
   <si>
     <t>набор G.Lauf эксцентрики + декор. отражатели в блист. упак. XOT-318</t>
   </si>
   <si>
     <t>577.30 руб.</t>
   </si>
   <si>
     <t>VER-001783</t>
   </si>
   <si>
     <t>PV48</t>
   </si>
   <si>
     <t>Эксцентрик шарнирный для смесителя 1/2Mx3/4M "(100/2шт)</t>
   </si>
   <si>
-    <t>827.35 руб.</t>
+    <t>810.04 руб.</t>
   </si>
   <si>
     <t>Маховики</t>
   </si>
   <si>
     <t>SMS-180326</t>
   </si>
   <si>
     <t>XOT-722</t>
   </si>
   <si>
     <t>комплект G.Lauf кер. кр-бук. 180°, 1/2 + маховик, XOT-722 (1/5шт)</t>
   </si>
   <si>
     <t>SMS-180327</t>
   </si>
   <si>
     <t>XOT-827</t>
   </si>
   <si>
     <t>комплект G.Lauf кер. кр-бук. 180°, 1/2 + маховик, XOT-827 (1/5шт)</t>
   </si>
   <si>
     <t>SMS-180328</t>
   </si>
@@ -2951,117 +2951,117 @@
   <si>
     <t>4 537.32 руб.</t>
   </si>
   <si>
     <t>SMS-180731</t>
   </si>
   <si>
     <t>UST-2010YB</t>
   </si>
   <si>
     <t>Стойка для душа нерж сталь ЧЕРНАЯ (в комп. Лейка , держатель, шланг, рег. мыльница) (5шт)</t>
   </si>
   <si>
     <t>4 990.54 руб.</t>
   </si>
   <si>
     <t>SMS-330069</t>
   </si>
   <si>
     <t>VR020</t>
   </si>
   <si>
     <t>Стойка душевая "VIEIR" (10шт)</t>
   </si>
   <si>
-    <t>1 749.08 руб.</t>
+    <t>1 657.64 руб.</t>
   </si>
   <si>
     <t>SMS-330070</t>
   </si>
   <si>
     <t>VR030</t>
   </si>
   <si>
-    <t>1 942.55 руб.</t>
+    <t>1 840.99 руб.</t>
   </si>
   <si>
     <t>SMS-330071</t>
   </si>
   <si>
     <t>VR040</t>
   </si>
   <si>
-    <t>2 222.53 руб.</t>
+    <t>2 106.33 руб.</t>
   </si>
   <si>
     <t>SMS-330072</t>
   </si>
   <si>
     <t>VR050</t>
   </si>
   <si>
-    <t>2 183.20 руб.</t>
+    <t>2 069.07 руб.</t>
   </si>
   <si>
     <t>SMS-330073</t>
   </si>
   <si>
     <t>VR060</t>
   </si>
   <si>
-    <t>1 945.69 руб.</t>
+    <t>1 843.97 руб.</t>
   </si>
   <si>
     <t>SMS-330074</t>
   </si>
   <si>
     <t>VR011</t>
   </si>
   <si>
-    <t>2 178.48 руб.</t>
+    <t>2 064.59 руб.</t>
   </si>
   <si>
     <t>SMS-330075</t>
   </si>
   <si>
     <t>VR031</t>
   </si>
   <si>
-    <t>2 404.98 руб.</t>
+    <t>2 279.25 руб.</t>
   </si>
   <si>
     <t>VER-100239</t>
   </si>
   <si>
     <t>VR041</t>
   </si>
   <si>
     <t>Душевая стойка держатель с лейкой</t>
   </si>
   <si>
-    <t>2 593.73 руб.</t>
+    <t>2 458.13 руб.</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>SMS-180366</t>
   </si>
   <si>
     <t>USG-1119</t>
   </si>
   <si>
     <t>набор шпильки (2шт) + прокладки USG-1119</t>
   </si>
   <si>
     <t>43.37 руб.</t>
   </si>
   <si>
     <t>SMS-180367</t>
   </si>
   <si>
     <t>USG-1120</t>
   </si>
   <si>
     <t>набор шпилька + прокладки USG-1120</t>
   </si>
@@ -3095,72 +3095,72 @@
   <si>
     <t>XOT-1201</t>
   </si>
   <si>
     <t>втулка G.Lauf для ремонта излива 8G, XOT-1201</t>
   </si>
   <si>
     <t>SMS-180375</t>
   </si>
   <si>
     <t>UFM-1028</t>
   </si>
   <si>
     <t>гайка - корона G.Lauf UFM-1028</t>
   </si>
   <si>
     <t>SMS-180415</t>
   </si>
   <si>
     <t>SJG-001</t>
   </si>
   <si>
     <t>Пара штуцеров- удлинителей Solone для подводки (Lt) SJG-001</t>
   </si>
   <si>
-    <t>104.07 руб.</t>
+    <t>171.55 руб.</t>
   </si>
   <si>
     <t>SST-100226</t>
   </si>
   <si>
     <t>TP14</t>
   </si>
   <si>
     <t>Пара медных удлинителей для гибкой подводки (2шт - 95мм и 115мм)</t>
   </si>
   <si>
     <t>VER-101135</t>
   </si>
   <si>
     <t>VBLX110</t>
   </si>
   <si>
     <t>Пара удлиннителей для гибкой подводки в блистере (1/150шт)</t>
   </si>
   <si>
-    <t>402.67 руб.</t>
+    <t>381.61 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -12036,522 +12036,522 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*612.97</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827384</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*520.32</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827950</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*528.99</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>878973</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1">
         <v>565022</v>
       </c>
       <c r="E10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>-1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*185.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>878975</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1">
         <v>565090</v>
       </c>
       <c r="E11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*192.64</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>954070</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1135.64</f>
+        <f>J12*1111.88</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="2">
       <c r="A13" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827122</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*825.08</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827123</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*825.08</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827124</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G16" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*825.08</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827125</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>48</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*825.08</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827385</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*158.58</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827386</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*185.83</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827387</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="G20" s="2">
-        <v>3</v>
+      <c r="G20" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*232.90</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>827388</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G21" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*341.92</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>827389</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="G22" s="2">
-        <v>2</v>
+      <c r="G22" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*391.48</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827390</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="1" t="s">
@@ -12577,51 +12577,51 @@
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*478.27</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>827391</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G24" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*433.60</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>827392</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -12717,86 +12717,86 @@
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*508.54</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>827395</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*433.60</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>827396</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*490.58</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>827397</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D30" s="1" t="s">
@@ -12822,51 +12822,51 @@
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*666.50</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>827398</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*338.22</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>827399</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="1" t="s">
@@ -12927,121 +12927,121 @@
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*443.46</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>834144</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*475.72</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>834694</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="G35" s="2">
-        <v>9</v>
+      <c r="G35" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*604.57</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>834695</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="G36" s="2">
-        <v>10</v>
+      <c r="G36" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*604.57</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>834696</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D37" s="1" t="s">
@@ -13064,89 +13064,89 @@
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*604.57</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>858645</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*825.08</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>858646</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="G39" s="2" t="s">
-        <v>21</v>
+      <c r="G39" s="2">
+        <v>10</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*604.57</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>858647</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -13205,84 +13205,84 @@
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*270.32</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>878865</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G42" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*176.85</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>878866</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G43" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*205.15</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>878867</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D44" s="1"/>
@@ -13304,51 +13304,51 @@
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*290.02</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>878868</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G45" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*362.52</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>878869</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D46" s="1"/>
@@ -13403,84 +13403,84 @@
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*167.22</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883013</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G48" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*190.85</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>883014</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G49" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*478.02</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>883015</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D50" s="1"/>
@@ -13555,51 +13555,51 @@
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*100.35</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>827359</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*141.23</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>827360</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
@@ -13625,156 +13625,156 @@
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*112.73</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>827361</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*127.61</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>827362</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*147.42</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>827363</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="G57" s="2">
-        <v>8</v>
+      <c r="G57" s="2" t="s">
+        <v>91</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*127.61</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>827364</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="G58" s="2" t="s">
-        <v>30</v>
+      <c r="G58" s="2">
+        <v>8</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*242.82</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>834130</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D59" s="1" t="s">
@@ -13835,51 +13835,51 @@
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*92.92</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>834132</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*322.10</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>834133</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D62" s="1" t="s">
@@ -14080,468 +14080,468 @@
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*123.89</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>831663</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*252.72</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>831664</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*252.72</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>823304</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>248</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*144.71</f>
+        <f>J70*141.68</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>823305</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>252</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>91</v>
+        <v>253</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*226.50</f>
+        <f>J71*221.76</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>823306</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="G72" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="D72" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*416.82</f>
+        <f>J72*408.10</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>823307</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>91</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*454.57</f>
+        <f>J73*445.06</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>823308</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*416.82</f>
+        <f>J74*408.10</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>823309</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*408.96</f>
+        <f>J75*400.40</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" outlineLevel="2">
       <c r="A76" s="8" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="8"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8"/>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" outlineLevel="3">
       <c r="A77" s="9" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B77" s="9"/>
       <c r="C77" s="9"/>
       <c r="D77" s="9"/>
       <c r="E77" s="9"/>
       <c r="F77" s="9"/>
       <c r="G77" s="9"/>
       <c r="H77" s="9"/>
       <c r="I77" s="9"/>
       <c r="J77" s="9"/>
       <c r="K77" s="9"/>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>827356</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*178.40</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>831626</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>91</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*178.40</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>831628</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*283.69</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>831629</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*283.69</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>831631</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D82" s="1" t="s">
@@ -14567,86 +14567,86 @@
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*283.69</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>831632</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*299.81</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>831633</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="G84" s="2">
-        <v>0</v>
+      <c r="G84" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*349.36</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>831634</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D85" s="1" t="s">
@@ -14811,87 +14811,87 @@
         <v>16</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*517.84</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>831639</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="G90" s="2">
-        <v>0</v>
+      <c r="G90" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*525.27</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>831640</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="G91" s="2">
-        <v>0</v>
+      <c r="G91" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*558.72</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>831641</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D92" s="1" t="s">
@@ -14951,87 +14951,87 @@
         <v>16</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*634.30</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>831643</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="G94" s="2">
-        <v>6</v>
+      <c r="G94" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*467.05</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>827357</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>339</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*608.27</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>831018</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D96" s="1" t="s">
@@ -15085,1208 +15085,1208 @@
       <c r="C98" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>347</v>
       </c>
       <c r="G98" s="2">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*346.04</f>
+        <f>J98*338.80</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>824943</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>351</v>
       </c>
       <c r="G99" s="2">
         <v>0</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*371.21</f>
+        <f>J99*363.44</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>824944</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>354</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>355</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*399.52</f>
+        <f>J100*391.16</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>824945</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>359</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*294.13</f>
+        <f>J101*287.98</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>824946</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>363</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*317.73</f>
+        <f>J102*311.08</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>824947</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>367</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*341.32</f>
+        <f>J103*334.18</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>824948</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>371</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>91</v>
+        <v>253</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*264.25</f>
+        <f>J104*258.72</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>824949</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>375</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*284.70</f>
+        <f>J105*278.74</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>824950</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>379</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*314.58</f>
+        <f>J106*308.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>824951</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>383</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*438.84</f>
+        <f>J107*429.66</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>824952</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>387</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*470.30</f>
+        <f>J108*460.46</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>824953</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>391</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*493.89</f>
+        <f>J109*483.56</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>824954</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>395</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*462.44</f>
+        <f>J110*452.76</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>824955</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>398</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>399</v>
       </c>
       <c r="G111" s="2">
         <v>0</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*489.18</f>
+        <f>J111*478.94</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>824956</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>403</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*514.34</f>
+        <f>J112*503.58</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>824957</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>407</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*418.39</f>
+        <f>J113*409.64</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>824958</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>411</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*453.00</f>
+        <f>J114*443.52</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>824959</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>415</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*484.46</f>
+        <f>J115*474.32</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>824960</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>417</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>419</v>
       </c>
       <c r="G116" s="2">
         <v>0</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*479.74</f>
+        <f>J116*469.70</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>824961</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G117" s="2">
         <v>0</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K117" s="2" t="str">
-        <f>J117*416.82</f>
+        <f>J117*408.10</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>830331</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>426</v>
       </c>
       <c r="G118" s="2">
         <v>0</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*324.02</f>
+        <f>J118*317.24</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>830332</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>430</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*342.90</f>
+        <f>J119*335.72</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>830333</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>431</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>434</v>
       </c>
       <c r="G120" s="2">
         <v>0</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*369.63</f>
+        <f>J120*361.90</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>830334</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>367</v>
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*341.32</f>
+        <f>J121*334.18</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>830335</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>441</v>
       </c>
       <c r="G122" s="2">
         <v>0</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*366.49</f>
+        <f>J122*358.82</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>830336</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*396.37</f>
+        <f>J123*388.08</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>830337</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*187.18</f>
+        <f>J124*183.26</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>830338</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>453</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*204.48</f>
+        <f>J125*200.20</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>830339</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>457</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>30</v>
+        <v>253</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*220.21</f>
+        <f>J126*215.60</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>830340</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>461</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*308.29</f>
+        <f>J127*301.84</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>830341</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>465</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>30</v>
+        <v>253</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*328.74</f>
+        <f>J128*321.86</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>830342</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>91</v>
+        <v>253</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*350.76</f>
+        <f>J129*343.42</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>955678</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>473</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*352.33</f>
+        <f>J130*344.96</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" outlineLevel="3">
       <c r="A131" s="9" t="s">
         <v>474</v>
       </c>
       <c r="B131" s="9"/>
       <c r="C131" s="9"/>
       <c r="D131" s="9"/>
       <c r="E131" s="9"/>
       <c r="F131" s="9"/>
       <c r="G131" s="9"/>
       <c r="H131" s="9"/>
       <c r="I131" s="9"/>
       <c r="J131" s="9"/>
       <c r="K131" s="9"/>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>882523</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D132" s="1"/>
       <c r="E132" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>477</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>275</v>
+        <v>91</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*107.73</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>879180</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D133" s="1"/>
@@ -16425,121 +16425,121 @@
       <c r="G137" s="9"/>
       <c r="H137" s="9"/>
       <c r="I137" s="9"/>
       <c r="J137" s="9"/>
       <c r="K137" s="9"/>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>954567</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D138" s="1">
         <v>4649550010002</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>491</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K138" s="2" t="str">
         <f>J138*206.42</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>954568</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D139" s="1">
         <v>4649550010003</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>491</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K139" s="2" t="str">
         <f>J139*206.42</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>954569</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D140" s="1">
         <v>4649550010000</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>491</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K140" s="2" t="str">
         <f>J140*206.42</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>954570</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D141" s="1">
@@ -16740,226 +16740,226 @@
       </c>
       <c r="K146" s="2" t="str">
         <f>J146*248.48</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" outlineLevel="5">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>954576</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D147" s="1">
         <v>1110300094</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>512</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K147" s="2" t="str">
         <f>J147*198.32</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" outlineLevel="5">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>954577</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D148" s="1">
         <v>1110300099</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>515</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*107.12</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" outlineLevel="5">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>954578</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>516</v>
       </c>
       <c r="D149" s="1">
         <v>1110300098</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>518</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K149" s="2" t="str">
         <f>J149*120.15</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>954579</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>522</v>
       </c>
-      <c r="G150" s="2" t="s">
-        <v>21</v>
+      <c r="G150" s="2">
+        <v>10</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K150" s="2" t="str">
         <f>J150*309.79</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" outlineLevel="5">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>954580</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D151" s="1">
         <v>11103000103</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>525</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K151" s="2" t="str">
         <f>J151*292.42</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" outlineLevel="5">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>954581</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D152" s="1">
         <v>1110300095</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>528</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K152" s="2" t="str">
         <f>J152*186.74</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" outlineLevel="5">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>954582</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D153" s="1" t="s">
@@ -17013,576 +17013,576 @@
       <c r="C155" s="1" t="s">
         <v>534</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>535</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>537</v>
       </c>
       <c r="G155" s="2">
         <v>0</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*415.25</f>
+        <f>J155*406.56</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>955680</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>538</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>541</v>
       </c>
       <c r="G156" s="2">
         <v>0</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*465.58</f>
+        <f>J156*455.84</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>955681</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>545</v>
       </c>
       <c r="G157" s="2">
         <v>0</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*486.03</f>
+        <f>J157*475.86</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>955682</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>546</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>549</v>
       </c>
       <c r="G158" s="2">
         <v>0</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*501.76</f>
+        <f>J158*491.26</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>955683</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>550</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>541</v>
       </c>
       <c r="G159" s="2">
         <v>0</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*465.58</f>
+        <f>J159*455.84</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>955684</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>556</v>
       </c>
       <c r="G160" s="2">
         <v>0</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*547.37</f>
+        <f>J160*535.92</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>955685</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>560</v>
       </c>
       <c r="G161" s="2">
         <v>0</v>
       </c>
       <c r="H161" s="2">
         <v>0</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K161" s="2" t="str">
-        <f>J161*580.40</f>
+        <f>J161*568.26</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>955686</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>563</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>564</v>
       </c>
       <c r="G162" s="2">
         <v>0</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*588.27</f>
+        <f>J162*575.96</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>955687</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>568</v>
       </c>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K163" s="2" t="str">
-        <f>J163*426.26</f>
+        <f>J163*417.34</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>955688</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>572</v>
       </c>
       <c r="G164" s="2">
         <v>0</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K164" s="2" t="str">
-        <f>J164*468.73</f>
+        <f>J164*458.92</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>955689</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>576</v>
       </c>
       <c r="G165" s="2">
         <v>0</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K165" s="2" t="str">
-        <f>J165*503.33</f>
+        <f>J165*492.80</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>955690</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>579</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>580</v>
       </c>
       <c r="G166" s="2">
         <v>0</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K166" s="2" t="str">
-        <f>J166*522.21</f>
+        <f>J166*511.28</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>955691</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>582</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>584</v>
       </c>
       <c r="G167" s="2">
         <v>0</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K167" s="2" t="str">
-        <f>J167*427.83</f>
+        <f>J167*418.88</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>955692</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>387</v>
       </c>
       <c r="G168" s="2">
         <v>0</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K168" s="2" t="str">
-        <f>J168*470.30</f>
+        <f>J168*460.46</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>955693</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>591</v>
       </c>
       <c r="G169" s="2">
         <v>0</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K169" s="2" t="str">
-        <f>J169*497.04</f>
+        <f>J169*486.64</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>955694</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>403</v>
       </c>
       <c r="G170" s="2">
         <v>0</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K170" s="2" t="str">
-        <f>J170*514.34</f>
+        <f>J170*503.58</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" outlineLevel="2">
       <c r="A171" s="8" t="s">
         <v>595</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="8"/>
       <c r="D171" s="8"/>
       <c r="E171" s="8"/>
       <c r="F171" s="8"/>
       <c r="G171" s="8"/>
       <c r="H171" s="8"/>
       <c r="I171" s="8"/>
       <c r="J171" s="8"/>
       <c r="K171" s="8"/>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>883017</v>
       </c>
@@ -17625,52 +17625,52 @@
       <c r="F173" s="9"/>
       <c r="G173" s="9"/>
       <c r="H173" s="9"/>
       <c r="I173" s="9"/>
       <c r="J173" s="9"/>
       <c r="K173" s="9"/>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>827348</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>602</v>
       </c>
-      <c r="G174" s="2" t="s">
-        <v>21</v>
+      <c r="G174" s="2">
+        <v>3</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K174" s="2" t="str">
         <f>J174*246.54</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>827349</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D175" s="1" t="s">
@@ -17695,52 +17695,52 @@
         <v>16</v>
       </c>
       <c r="K175" s="2" t="str">
         <f>J175*220.52</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>831601</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="G176" s="2">
-        <v>0</v>
+      <c r="G176" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K176" s="2" t="str">
         <f>J176*112.73</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>831602</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>610</v>
       </c>
       <c r="D177" s="1" t="s">
@@ -17765,192 +17765,192 @@
         <v>16</v>
       </c>
       <c r="K177" s="2" t="str">
         <f>J177*251.48</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>831603</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>616</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>617</v>
       </c>
-      <c r="G178" s="2">
-        <v>7</v>
+      <c r="G178" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K178" s="2" t="str">
         <f>J178*161.06</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>831604</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>620</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>621</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H179" s="2">
         <v>0</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K179" s="2" t="str">
         <f>J179*167.24</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>831605</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>625</v>
       </c>
-      <c r="G180" s="2" t="s">
-        <v>21</v>
+      <c r="G180" s="2">
+        <v>0</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*284.93</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>831606</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*185.83</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>831607</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>629</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>630</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>632</v>
       </c>
-      <c r="G182" s="2">
-        <v>5</v>
+      <c r="G182" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K182" s="2" t="str">
         <f>J182*179.64</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>831608</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>633</v>
       </c>
       <c r="D183" s="1" t="s">
@@ -18011,121 +18011,121 @@
       </c>
       <c r="K184" s="2" t="str">
         <f>J184*0.00</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
     <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>831610</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>640</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G185" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H185" s="2">
         <v>0</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K185" s="2" t="str">
         <f>J185*283.69</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
     <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>831611</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>646</v>
       </c>
-      <c r="G186" s="2">
-        <v>0</v>
+      <c r="G186" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H186" s="2">
         <v>0</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K186" s="2" t="str">
         <f>J186*275.03</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
     <row r="187" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>831612</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>650</v>
       </c>
-      <c r="G187" s="2">
-        <v>0</v>
+      <c r="G187" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H187" s="2">
         <v>0</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K187" s="2" t="str">
         <f>J187*346.88</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
     <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>831613</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D188" s="1" t="s">
@@ -18151,156 +18151,156 @@
       </c>
       <c r="K188" s="2" t="str">
         <f>J188*346.88</f>
         <v>0</v>
       </c>
       <c r="L188" s="5"/>
     </row>
     <row r="189" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>831614</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>654</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>656</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>650</v>
       </c>
       <c r="G189" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H189" s="2">
         <v>0</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K189" s="2" t="str">
         <f>J189*346.88</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
     <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>831615</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>657</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="G190" s="2">
-        <v>0</v>
+      <c r="G190" s="2" t="s">
+        <v>91</v>
       </c>
       <c r="H190" s="2">
         <v>0</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K190" s="2" t="str">
         <f>J190*182.11</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
     <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>831616</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K191" s="2" t="str">
         <f>J191*391.48</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
     <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>831617</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>667</v>
       </c>
       <c r="G192" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H192" s="2">
         <v>0</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K192" s="2" t="str">
         <f>J192*317.14</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
     <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>831618</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>668</v>
       </c>
       <c r="D193" s="1" t="s">
@@ -18325,122 +18325,122 @@
         <v>16</v>
       </c>
       <c r="K193" s="2" t="str">
         <f>J193*433.60</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>831619</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>674</v>
       </c>
-      <c r="G194" s="2">
-        <v>0</v>
+      <c r="G194" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H194" s="2">
         <v>0</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K194" s="2" t="str">
         <f>J194*483.16</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>831620</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>335</v>
       </c>
       <c r="G195" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H195" s="2">
         <v>0</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K195" s="2" t="str">
         <f>J195*467.05</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
     <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>831621</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>678</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="G196" s="2">
-        <v>8</v>
+      <c r="G196" s="2" t="s">
+        <v>91</v>
       </c>
       <c r="H196" s="2">
         <v>0</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K196" s="2" t="str">
         <f>J196*391.48</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>831622</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D197" s="1" t="s">
@@ -18466,121 +18466,121 @@
       </c>
       <c r="K197" s="2" t="str">
         <f>J197*0.00</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>831623</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>684</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>327</v>
       </c>
       <c r="G198" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K198" s="2" t="str">
         <f>J198*567.40</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>831624</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>687</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>689</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>311</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H199" s="2">
         <v>0</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K199" s="2" t="str">
         <f>J199*500.50</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>827350</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>690</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>693</v>
       </c>
-      <c r="G200" s="2">
-        <v>0</v>
+      <c r="G200" s="2" t="s">
+        <v>91</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K200" s="2" t="str">
         <f>J200*162.30</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>827351</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D201" s="1" t="s">
@@ -18739,191 +18739,191 @@
       <c r="C206" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>713</v>
       </c>
       <c r="G206" s="2">
         <v>0</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K206" s="2" t="str">
-        <f>J206*531.64</f>
+        <f>J206*503.85</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>826078</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>716</v>
       </c>
       <c r="G207" s="2">
         <v>0</v>
       </c>
       <c r="H207" s="2">
         <v>0</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K207" s="2" t="str">
-        <f>J207*643.32</f>
+        <f>J207*609.69</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
     <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>826079</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>719</v>
       </c>
       <c r="G208" s="2">
         <v>0</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K208" s="2" t="str">
-        <f>J208*597.71</f>
+        <f>J208*566.46</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
     <row r="209" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>826080</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>720</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>722</v>
       </c>
       <c r="G209" s="2">
         <v>0</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K209" s="2" t="str">
-        <f>J209*602.43</f>
+        <f>J209*570.93</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
     <row r="210" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>826081</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>723</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>725</v>
       </c>
       <c r="G210" s="2">
         <v>0</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K210" s="2" t="str">
-        <f>J210*592.99</f>
+        <f>J210*561.99</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
     <row r="211" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>826082</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
@@ -19054,543 +19054,543 @@
       <c r="C215" s="1" t="s">
         <v>736</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>738</v>
       </c>
       <c r="G215" s="2">
         <v>0</v>
       </c>
       <c r="H215" s="2">
         <v>0</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K215" s="2" t="str">
-        <f>J215*651.19</f>
+        <f>J215*617.14</f>
         <v>0</v>
       </c>
       <c r="L215" s="5"/>
     </row>
     <row r="216" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>826087</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>739</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>741</v>
       </c>
       <c r="G216" s="2">
         <v>0</v>
       </c>
       <c r="H216" s="2">
         <v>0</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K216" s="2" t="str">
-        <f>J216*723.54</f>
+        <f>J216*685.71</f>
         <v>0</v>
       </c>
       <c r="L216" s="5"/>
     </row>
     <row r="217" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>826088</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>742</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>743</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>731</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>744</v>
       </c>
       <c r="G217" s="2">
         <v>0</v>
       </c>
       <c r="H217" s="2">
         <v>0</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K217" s="2" t="str">
-        <f>J217*1129.35</f>
+        <f>J217*1070.31</f>
         <v>0</v>
       </c>
       <c r="L217" s="5"/>
     </row>
     <row r="218" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>826089</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>745</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>747</v>
       </c>
       <c r="G218" s="2">
         <v>0</v>
       </c>
       <c r="H218" s="2">
         <v>0</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K218" s="2" t="str">
-        <f>J218*701.52</f>
+        <f>J218*664.84</f>
         <v>0</v>
       </c>
       <c r="L218" s="5"/>
     </row>
     <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>826090</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>748</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>747</v>
       </c>
       <c r="G219" s="2">
         <v>0</v>
       </c>
       <c r="H219" s="2">
         <v>0</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K219" s="2" t="str">
-        <f>J219*701.52</f>
+        <f>J219*664.84</f>
         <v>0</v>
       </c>
       <c r="L219" s="5"/>
     </row>
     <row r="220" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>826091</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>750</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>752</v>
       </c>
       <c r="G220" s="2">
         <v>0</v>
       </c>
       <c r="H220" s="2">
         <v>0</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K220" s="2" t="str">
-        <f>J220*959.48</f>
+        <f>J220*909.32</f>
         <v>0</v>
       </c>
       <c r="L220" s="5"/>
     </row>
     <row r="221" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>826092</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>756</v>
       </c>
       <c r="G221" s="2">
         <v>0</v>
       </c>
       <c r="H221" s="2">
         <v>0</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K221" s="2" t="str">
-        <f>J221*951.61</f>
+        <f>J221*901.86</f>
         <v>0</v>
       </c>
       <c r="L221" s="5"/>
     </row>
     <row r="222" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>826093</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>757</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>756</v>
       </c>
       <c r="G222" s="2">
         <v>0</v>
       </c>
       <c r="H222" s="2">
         <v>0</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K222" s="2" t="str">
-        <f>J222*951.61</f>
+        <f>J222*901.86</f>
         <v>0</v>
       </c>
       <c r="L222" s="5"/>
     </row>
     <row r="223" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>826094</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>760</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>761</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>763</v>
       </c>
       <c r="G223" s="2">
         <v>0</v>
       </c>
       <c r="H223" s="2">
         <v>0</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K223" s="2" t="str">
-        <f>J223*800.61</f>
+        <f>J223*758.76</f>
         <v>0</v>
       </c>
       <c r="L223" s="5"/>
     </row>
     <row r="224" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>826095</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>764</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>765</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>766</v>
       </c>
       <c r="G224" s="2">
         <v>0</v>
       </c>
       <c r="H224" s="2">
         <v>0</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K224" s="2" t="str">
-        <f>J224*968.91</f>
+        <f>J224*918.26</f>
         <v>0</v>
       </c>
       <c r="L224" s="5"/>
     </row>
     <row r="225" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>826096</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>767</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>769</v>
       </c>
       <c r="G225" s="2">
         <v>0</v>
       </c>
       <c r="H225" s="2">
         <v>0</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K225" s="2" t="str">
-        <f>J225*970.49</f>
+        <f>J225*919.75</f>
         <v>0</v>
       </c>
       <c r="L225" s="5"/>
     </row>
     <row r="226" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>826097</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>770</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>771</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>772</v>
       </c>
       <c r="G226" s="2">
         <v>0</v>
       </c>
       <c r="H226" s="2">
         <v>0</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K226" s="2" t="str">
-        <f>J226*714.10</f>
+        <f>J226*676.77</f>
         <v>0</v>
       </c>
       <c r="L226" s="5"/>
     </row>
     <row r="227" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>826098</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>775</v>
       </c>
       <c r="G227" s="2">
         <v>4</v>
       </c>
       <c r="H227" s="2">
         <v>0</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K227" s="2" t="str">
-        <f>J227*869.82</f>
+        <f>J227*824.35</f>
         <v>0</v>
       </c>
       <c r="L227" s="5"/>
     </row>
     <row r="228" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>826099</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>776</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>778</v>
       </c>
       <c r="G228" s="2">
         <v>1</v>
       </c>
       <c r="H228" s="2">
         <v>0</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K228" s="2" t="str">
-        <f>J228*1075.87</f>
+        <f>J228*1019.63</f>
         <v>0</v>
       </c>
       <c r="L228" s="5"/>
     </row>
     <row r="229" spans="1:12" outlineLevel="3">
       <c r="A229" s="9" t="s">
         <v>779</v>
       </c>
       <c r="B229" s="9"/>
       <c r="C229" s="9"/>
       <c r="D229" s="9"/>
       <c r="E229" s="9"/>
       <c r="F229" s="9"/>
       <c r="G229" s="9"/>
       <c r="H229" s="9"/>
       <c r="I229" s="9"/>
       <c r="J229" s="9"/>
       <c r="K229" s="9"/>
       <c r="L229" s="5"/>
     </row>
     <row r="230" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>882525</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>780</v>
       </c>
       <c r="D230" s="1"/>
       <c r="E230" s="2" t="s">
         <v>781</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>782</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K230" s="2" t="str">
         <f>J230*68.40</f>
         <v>0</v>
       </c>
       <c r="L230" s="5"/>
     </row>
     <row r="231" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>883348</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D231" s="1"/>
@@ -19626,51 +19626,51 @@
       <c r="C232" s="1" t="s">
         <v>787</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>790</v>
       </c>
       <c r="G232" s="2">
         <v>0</v>
       </c>
       <c r="H232" s="2">
         <v>0</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K232" s="2" t="str">
-        <f>J232*70.78</f>
+        <f>J232*67.08</f>
         <v>0</v>
       </c>
       <c r="L232" s="5"/>
     </row>
     <row r="233" spans="1:12" outlineLevel="2">
       <c r="A233" s="8" t="s">
         <v>791</v>
       </c>
       <c r="B233" s="8"/>
       <c r="C233" s="8"/>
       <c r="D233" s="8"/>
       <c r="E233" s="8"/>
       <c r="F233" s="8"/>
       <c r="G233" s="8"/>
       <c r="H233" s="8"/>
       <c r="I233" s="8"/>
       <c r="J233" s="8"/>
       <c r="K233" s="8"/>
       <c r="L233" s="5"/>
     </row>
     <row r="234" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>827411</v>
       </c>
@@ -19700,184 +19700,184 @@
       </c>
       <c r="K234" s="2" t="str">
         <f>J234*314.67</f>
         <v>0</v>
       </c>
       <c r="L234" s="5"/>
     </row>
     <row r="235" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>827413</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>799</v>
       </c>
       <c r="G235" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K235" s="2" t="str">
         <f>J235*110.25</f>
         <v>0</v>
       </c>
       <c r="L235" s="5"/>
     </row>
     <row r="236" spans="1:12" outlineLevel="2">
       <c r="A236" s="8" t="s">
         <v>800</v>
       </c>
       <c r="B236" s="8"/>
       <c r="C236" s="8"/>
       <c r="D236" s="8"/>
       <c r="E236" s="8"/>
       <c r="F236" s="8"/>
       <c r="G236" s="8"/>
       <c r="H236" s="8"/>
       <c r="I236" s="8"/>
       <c r="J236" s="8"/>
       <c r="K236" s="8"/>
       <c r="L236" s="5"/>
     </row>
     <row r="237" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>823189</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>801</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>804</v>
       </c>
       <c r="G237" s="2" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="H237" s="2">
         <v>0</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K237" s="2" t="str">
-        <f>J237*206.05</f>
+        <f>J237*201.74</f>
         <v>0</v>
       </c>
       <c r="L237" s="5"/>
     </row>
     <row r="238" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>823190</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>805</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>808</v>
       </c>
-      <c r="G238" s="2">
-        <v>0</v>
+      <c r="G238" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H238" s="2">
         <v>0</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K238" s="2" t="str">
-        <f>J238*495.47</f>
+        <f>J238*485.10</f>
         <v>0</v>
       </c>
       <c r="L238" s="5"/>
     </row>
     <row r="239" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>823191</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>809</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>811</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>812</v>
       </c>
-      <c r="G239" s="2">
-        <v>0</v>
+      <c r="G239" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H239" s="2">
         <v>0</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K239" s="2" t="str">
-        <f>J239*635.46</f>
+        <f>J239*622.16</f>
         <v>0</v>
       </c>
       <c r="L239" s="5"/>
     </row>
     <row r="240" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>878976</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>813</v>
       </c>
       <c r="D240" s="1">
         <v>565044</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>815</v>
       </c>
       <c r="G240" s="2">
         <v>0</v>
       </c>
       <c r="H240" s="2">
@@ -19891,51 +19891,51 @@
       </c>
       <c r="K240" s="2" t="str">
         <f>J240*49.00</f>
         <v>0</v>
       </c>
       <c r="L240" s="5"/>
     </row>
     <row r="241" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>827403</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>816</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>819</v>
       </c>
       <c r="G241" s="2" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="H241" s="2">
         <v>0</v>
       </c>
       <c r="I241" s="1">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K241" s="2" t="str">
         <f>J241*83.00</f>
         <v>0</v>
       </c>
       <c r="L241" s="5"/>
     </row>
     <row r="242" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>827404</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>820</v>
       </c>
       <c r="D242" s="1" t="s">
@@ -19973,160 +19973,160 @@
       <c r="C243" s="1" t="s">
         <v>824</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>825</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>827</v>
       </c>
       <c r="G243" s="2">
         <v>0</v>
       </c>
       <c r="H243" s="2">
         <v>0</v>
       </c>
       <c r="I243" s="1">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K243" s="2" t="str">
-        <f>J243*827.35</f>
+        <f>J243*810.04</f>
         <v>0</v>
       </c>
       <c r="L243" s="5"/>
     </row>
     <row r="244" spans="1:12" outlineLevel="2">
       <c r="A244" s="8" t="s">
         <v>828</v>
       </c>
       <c r="B244" s="8"/>
       <c r="C244" s="8"/>
       <c r="D244" s="8"/>
       <c r="E244" s="8"/>
       <c r="F244" s="8"/>
       <c r="G244" s="8"/>
       <c r="H244" s="8"/>
       <c r="I244" s="8"/>
       <c r="J244" s="8"/>
       <c r="K244" s="8"/>
       <c r="L244" s="5"/>
     </row>
     <row r="245" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>827365</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>829</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G245" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H245" s="2">
         <v>0</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K245" s="2" t="str">
         <f>J245*666.50</f>
         <v>0</v>
       </c>
       <c r="L245" s="5"/>
     </row>
     <row r="246" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>827366</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="G246" s="2" t="s">
-        <v>21</v>
+      <c r="G246" s="2">
+        <v>0</v>
       </c>
       <c r="H246" s="2">
         <v>0</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K246" s="2" t="str">
         <f>J246*666.50</f>
         <v>0</v>
       </c>
       <c r="L246" s="5"/>
     </row>
     <row r="247" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>827367</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>835</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G247" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H247" s="2">
         <v>0</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K247" s="2" t="str">
         <f>J247*666.50</f>
         <v>0</v>
       </c>
       <c r="L247" s="5"/>
     </row>
     <row r="248" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>878870</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>838</v>
       </c>
       <c r="D248" s="1" t="s">
@@ -20305,87 +20305,87 @@
       <c r="F253" s="8"/>
       <c r="G253" s="8"/>
       <c r="H253" s="8"/>
       <c r="I253" s="8"/>
       <c r="J253" s="8"/>
       <c r="K253" s="8"/>
       <c r="L253" s="5"/>
     </row>
     <row r="254" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>827401</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>856</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>857</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>858</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>859</v>
       </c>
-      <c r="G254" s="2">
-        <v>0</v>
+      <c r="G254" s="2" t="s">
+        <v>786</v>
       </c>
       <c r="H254" s="2">
         <v>0</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K254" s="2" t="str">
         <f>J254*49.55</f>
         <v>0</v>
       </c>
       <c r="L254" s="5"/>
     </row>
     <row r="255" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>827402</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>860</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>861</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>862</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>863</v>
       </c>
-      <c r="G255" s="2">
-        <v>0</v>
+      <c r="G255" s="2" t="s">
+        <v>786</v>
       </c>
       <c r="H255" s="2">
         <v>0</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K255" s="2" t="str">
         <f>J255*45.83</f>
         <v>0</v>
       </c>
       <c r="L255" s="5"/>
     </row>
     <row r="256" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>827955</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>864</v>
       </c>
       <c r="D256" s="1" t="s">
@@ -20411,51 +20411,51 @@
       </c>
       <c r="K256" s="2" t="str">
         <f>J256*146.18</f>
         <v>0</v>
       </c>
       <c r="L256" s="5"/>
     </row>
     <row r="257" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>883326</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>870</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>871</v>
       </c>
       <c r="G257" s="2" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="H257" s="2">
         <v>0</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K257" s="2" t="str">
         <f>J257*42.13</f>
         <v>0</v>
       </c>
       <c r="L257" s="5"/>
     </row>
     <row r="258" spans="1:12" outlineLevel="2">
       <c r="A258" s="8" t="s">
         <v>872</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="8"/>
       <c r="D258" s="8"/>
       <c r="E258" s="8"/>
       <c r="F258" s="8"/>
@@ -20496,227 +20496,227 @@
         <v>16</v>
       </c>
       <c r="K259" s="2" t="str">
         <f>J259*161.06</f>
         <v>0</v>
       </c>
       <c r="L259" s="5"/>
     </row>
     <row r="260" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>827369</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>876</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>878</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>879</v>
       </c>
-      <c r="G260" s="2" t="s">
-        <v>21</v>
+      <c r="G260" s="2">
+        <v>6</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K260" s="2" t="str">
         <f>J260*169.72</f>
         <v>0</v>
       </c>
       <c r="L260" s="5"/>
     </row>
     <row r="261" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>827370</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>880</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>882</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>883</v>
       </c>
       <c r="G261" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H261" s="2">
         <v>0</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K261" s="2" t="str">
         <f>J261*230.43</f>
         <v>0</v>
       </c>
       <c r="L261" s="5"/>
     </row>
     <row r="262" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>827371</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>884</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>886</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>887</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H262" s="2">
         <v>0</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K262" s="2" t="str">
         <f>J262*154.86</f>
         <v>0</v>
       </c>
       <c r="L262" s="5"/>
     </row>
     <row r="263" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>827372</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>888</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>890</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>621</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H263" s="2">
         <v>0</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K263" s="2" t="str">
         <f>J263*167.24</f>
         <v>0</v>
       </c>
       <c r="L263" s="5"/>
     </row>
     <row r="264" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>827373</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>891</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>893</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>894</v>
       </c>
-      <c r="G264" s="2">
-        <v>9</v>
+      <c r="G264" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H264" s="2">
         <v>0</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K264" s="2" t="str">
         <f>J264*209.37</f>
         <v>0</v>
       </c>
       <c r="L264" s="5"/>
     </row>
     <row r="265" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>827374</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>895</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>897</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>632</v>
       </c>
       <c r="G265" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H265" s="2">
         <v>0</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K265" s="2" t="str">
         <f>J265*179.64</f>
         <v>0</v>
       </c>
       <c r="L265" s="5"/>
     </row>
     <row r="266" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>827375</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>898</v>
       </c>
       <c r="D266" s="1" t="s">
@@ -20742,86 +20742,86 @@
       </c>
       <c r="K266" s="2" t="str">
         <f>J266*179.64</f>
         <v>0</v>
       </c>
       <c r="L266" s="5"/>
     </row>
     <row r="267" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>827376</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>901</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>903</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>904</v>
       </c>
       <c r="G267" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H267" s="2">
         <v>0</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K267" s="2" t="str">
         <f>J267*121.41</f>
         <v>0</v>
       </c>
       <c r="L267" s="5"/>
     </row>
     <row r="268" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>827377</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>905</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>906</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>907</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>908</v>
       </c>
       <c r="G268" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K268" s="2" t="str">
         <f>J268*180.88</f>
         <v>0</v>
       </c>
       <c r="L268" s="5"/>
     </row>
     <row r="269" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>827378</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>909</v>
       </c>
       <c r="D269" s="1" t="s">
@@ -20847,51 +20847,51 @@
       </c>
       <c r="K269" s="2" t="str">
         <f>J269*153.62</f>
         <v>0</v>
       </c>
       <c r="L269" s="5"/>
     </row>
     <row r="270" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>827379</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>913</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>915</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>916</v>
       </c>
       <c r="G270" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H270" s="2">
         <v>0</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K270" s="2" t="str">
         <f>J270*128.85</f>
         <v>0</v>
       </c>
       <c r="L270" s="5"/>
     </row>
     <row r="271" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>827380</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>917</v>
       </c>
       <c r="D271" s="1" t="s">
@@ -20917,86 +20917,86 @@
       </c>
       <c r="K271" s="2" t="str">
         <f>J271*122.65</f>
         <v>0</v>
       </c>
       <c r="L271" s="5"/>
     </row>
     <row r="272" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>834138</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>921</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>923</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>693</v>
       </c>
       <c r="G272" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K272" s="2" t="str">
         <f>J272*162.30</f>
         <v>0</v>
       </c>
       <c r="L272" s="5"/>
     </row>
     <row r="273" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>834139</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>924</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>927</v>
       </c>
       <c r="G273" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H273" s="2">
         <v>0</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K273" s="2" t="str">
         <f>J273*89.20</f>
         <v>0</v>
       </c>
       <c r="L273" s="5"/>
     </row>
     <row r="274" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>834140</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D274" s="1" t="s">
@@ -21022,86 +21022,86 @@
       </c>
       <c r="K274" s="2" t="str">
         <f>J274*122.65</f>
         <v>0</v>
       </c>
       <c r="L274" s="5"/>
     </row>
     <row r="275" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>834141</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>931</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>934</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H275" s="2">
         <v>0</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K275" s="2" t="str">
         <f>J275*144.95</f>
         <v>0</v>
       </c>
       <c r="L275" s="5"/>
     </row>
     <row r="276" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>834142</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>935</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>936</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>937</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>938</v>
       </c>
       <c r="G276" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H276" s="2">
         <v>0</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K276" s="2" t="str">
         <f>J276*173.44</f>
         <v>0</v>
       </c>
       <c r="L276" s="5"/>
     </row>
     <row r="277" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>883298</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>939</v>
       </c>
       <c r="D277" s="1"/>
@@ -21174,51 +21174,51 @@
       <c r="G279" s="8"/>
       <c r="H279" s="8"/>
       <c r="I279" s="8"/>
       <c r="J279" s="8"/>
       <c r="K279" s="8"/>
       <c r="L279" s="5"/>
     </row>
     <row r="280" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>827352</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>949</v>
       </c>
       <c r="G280" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K280" s="2" t="str">
         <f>J280*2101.11</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>827353</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>950</v>
       </c>
       <c r="D281" s="1" t="s">
@@ -21431,370 +21431,370 @@
       <c r="C287" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>977</v>
       </c>
       <c r="G287" s="2">
         <v>0</v>
       </c>
       <c r="H287" s="2">
         <v>0</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K287" s="2" t="str">
-        <f>J287*1749.08</f>
+        <f>J287*1657.64</f>
         <v>0</v>
       </c>
       <c r="L287" s="5"/>
     </row>
     <row r="288" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>826101</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>980</v>
       </c>
       <c r="G288" s="2">
         <v>0</v>
       </c>
       <c r="H288" s="2">
         <v>0</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K288" s="2" t="str">
-        <f>J288*1942.55</f>
+        <f>J288*1840.99</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>826102</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>981</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>983</v>
       </c>
       <c r="G289" s="2">
         <v>1</v>
       </c>
       <c r="H289" s="2">
         <v>0</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K289" s="2" t="str">
-        <f>J289*2222.53</f>
+        <f>J289*2106.33</f>
         <v>0</v>
       </c>
       <c r="L289" s="5"/>
     </row>
     <row r="290" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>826103</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>986</v>
       </c>
       <c r="G290" s="2">
         <v>0</v>
       </c>
       <c r="H290" s="2">
         <v>0</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K290" s="2" t="str">
-        <f>J290*2183.20</f>
+        <f>J290*2069.07</f>
         <v>0</v>
       </c>
       <c r="L290" s="5"/>
     </row>
     <row r="291" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>826104</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>989</v>
       </c>
       <c r="G291" s="2">
         <v>1</v>
       </c>
       <c r="H291" s="2">
         <v>0</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K291" s="2" t="str">
-        <f>J291*1945.69</f>
+        <f>J291*1843.97</f>
         <v>0</v>
       </c>
       <c r="L291" s="5"/>
     </row>
     <row r="292" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>826105</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>991</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>992</v>
       </c>
       <c r="G292" s="2">
         <v>4</v>
       </c>
       <c r="H292" s="2">
         <v>0</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K292" s="2" t="str">
-        <f>J292*2178.48</f>
+        <f>J292*2064.59</f>
         <v>0</v>
       </c>
       <c r="L292" s="5"/>
     </row>
     <row r="293" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>826106</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>993</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>995</v>
       </c>
       <c r="G293" s="2">
         <v>3</v>
       </c>
       <c r="H293" s="2">
         <v>0</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K293" s="2" t="str">
-        <f>J293*2404.98</f>
+        <f>J293*2279.25</f>
         <v>0</v>
       </c>
       <c r="L293" s="5"/>
     </row>
     <row r="294" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>857292</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>998</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>999</v>
       </c>
       <c r="G294" s="2">
         <v>5</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K294" s="2" t="str">
-        <f>J294*2593.73</f>
+        <f>J294*2458.13</f>
         <v>0</v>
       </c>
       <c r="L294" s="5"/>
     </row>
     <row r="295" spans="1:12" outlineLevel="2">
       <c r="A295" s="8" t="s">
         <v>1000</v>
       </c>
       <c r="B295" s="8"/>
       <c r="C295" s="8"/>
       <c r="D295" s="8"/>
       <c r="E295" s="8"/>
       <c r="F295" s="8"/>
       <c r="G295" s="8"/>
       <c r="H295" s="8"/>
       <c r="I295" s="8"/>
       <c r="J295" s="8"/>
       <c r="K295" s="8"/>
       <c r="L295" s="5"/>
     </row>
     <row r="296" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>827405</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1004</v>
       </c>
-      <c r="G296" s="2">
-        <v>10</v>
+      <c r="G296" s="2" t="s">
+        <v>66</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K296" s="2" t="str">
         <f>J296*43.37</f>
         <v>0</v>
       </c>
       <c r="L296" s="5"/>
     </row>
     <row r="297" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>827406</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="G297" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H297" s="2">
         <v>0</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K297" s="2" t="str">
         <f>J297*33.45</f>
         <v>0</v>
       </c>
       <c r="L297" s="5"/>
     </row>
     <row r="298" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>827409</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="D298" s="1" t="s">
@@ -21820,51 +21820,51 @@
       </c>
       <c r="K298" s="2" t="str">
         <f>J298*38.41</f>
         <v>0</v>
       </c>
       <c r="L298" s="5"/>
     </row>
     <row r="299" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>827410</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="G299" s="2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="H299" s="2">
         <v>0</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K299" s="2" t="str">
         <f>J299*38.41</f>
         <v>0</v>
       </c>
       <c r="L299" s="5"/>
     </row>
     <row r="300" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>827412</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="D300" s="1" t="s">
@@ -21887,171 +21887,171 @@
       </c>
       <c r="J300" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K300" s="2" t="str">
         <f>J300*341.92</f>
         <v>0</v>
       </c>
       <c r="L300" s="5"/>
     </row>
     <row r="301" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>827414</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>61</v>
+      </c>
+      <c r="G301" s="2">
+        <v>3</v>
       </c>
       <c r="H301" s="2">
         <v>0</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K301" s="2" t="str">
         <f>J301*158.58</f>
         <v>0</v>
       </c>
       <c r="L301" s="5"/>
     </row>
     <row r="302" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>827951</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="G302" s="2" t="s">
-        <v>275</v>
+        <v>786</v>
       </c>
       <c r="H302" s="2">
         <v>0</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K302" s="2" t="str">
-        <f>J302*104.07</f>
+        <f>J302*171.55</f>
         <v>0</v>
       </c>
       <c r="L302" s="5"/>
     </row>
     <row r="303" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>883018</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G303" s="2">
         <v>0</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K303" s="2" t="str">
         <f>J303*0.00</f>
         <v>0</v>
       </c>
       <c r="L303" s="5"/>
     </row>
     <row r="304" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>890531</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="G304" s="2">
         <v>0</v>
       </c>
       <c r="H304" s="2">
         <v>0</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>226</v>
       </c>
       <c r="K304" s="2" t="str">
-        <f>J304*402.67</f>
+        <f>J304*381.61</f>
         <v>0</v>
       </c>
       <c r="L304" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A51:K51"/>
     <mergeCell ref="A76:K76"/>
     <mergeCell ref="A171:K171"/>
     <mergeCell ref="A233:K233"/>
     <mergeCell ref="A236:K236"/>
     <mergeCell ref="A244:K244"/>
     <mergeCell ref="A253:K253"/>
     <mergeCell ref="A258:K258"/>
     <mergeCell ref="A279:K279"/>
     <mergeCell ref="A295:K295"/>
     <mergeCell ref="A77:K77"/>
     <mergeCell ref="A97:K97"/>
     <mergeCell ref="A131:K131"/>