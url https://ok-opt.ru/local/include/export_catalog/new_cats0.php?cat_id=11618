--- v2 (2026-08-27)
+++ v3 (2026-11-04)
@@ -82,81 +82,81 @@
   <si>
     <t>SMS-180040</t>
   </si>
   <si>
     <t>UCG-3257BU</t>
   </si>
   <si>
     <t>излив G.Lauf рефлекторный для ZOP4, голубой UCG-3257BU</t>
   </si>
   <si>
     <t>825.08 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180041</t>
   </si>
   <si>
     <t>UCG-3257KB</t>
   </si>
   <si>
     <t>излив G.Lauf рефлекторный для ZOP4, черный UCG-3257KB</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SMS-180042</t>
   </si>
   <si>
     <t>UCG-3257GN</t>
   </si>
   <si>
     <t>излив G.Lauf рефлекторный для ZOP4, зеленый UCG-3257GN</t>
   </si>
   <si>
     <t>SMS-180043</t>
   </si>
   <si>
     <t>UCG-3257GY</t>
   </si>
   <si>
     <t>излив G.Lauf рефлекторный для ZOP4, серый UCG-3257GY</t>
   </si>
   <si>
     <t>SMS-180346</t>
   </si>
   <si>
     <t>UCG-1134</t>
   </si>
   <si>
     <t>излив G.Lauf для кухни, резьба UCG-1134</t>
   </si>
   <si>
     <t>158.58 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>SMS-180347</t>
   </si>
   <si>
     <t>UCG-2131</t>
   </si>
   <si>
     <t>излив G.Lauf для кухни, резьба UCG-2131</t>
   </si>
   <si>
     <t>185.83 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>SMS-180348</t>
   </si>
   <si>
     <t>UCG-2230-35cm</t>
   </si>
   <si>
     <t>излив G.Lauf круглый для ванны 350 мм, нерж. UCG-2230</t>
   </si>
@@ -2165,157 +2165,157 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*825.08</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827123</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="2">
-        <v>3</v>
+      <c r="G6" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*825.08</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827124</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*825.08</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827125</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="2">
-        <v>7</v>
+      <c r="G8" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*825.08</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827385</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*158.58</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827386</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -2341,121 +2341,121 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*185.83</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827387</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*232.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827388</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*341.92</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827389</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G13" s="2">
-        <v>4</v>
+      <c r="G13" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*391.48</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827390</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -2481,51 +2481,51 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*478.27</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827391</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*433.60</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827392</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -2550,52 +2550,52 @@
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*349.36</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827393</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G17" s="2">
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*400.15</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827394</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -2621,86 +2621,86 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*508.54</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827395</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*433.60</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827396</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*490.58</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>827397</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
@@ -2726,86 +2726,86 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*666.50</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>827398</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*338.22</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827399</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*427.41</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>827400</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -2831,156 +2831,156 @@
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*443.46</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>834144</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*475.72</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>834694</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G26" s="2">
-        <v>9</v>
+      <c r="G26" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*604.57</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>834695</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G27" s="2">
-        <v>10</v>
+      <c r="G27" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*604.57</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>834696</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G28" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*604.57</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>858645</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="1" t="s">
@@ -3005,52 +3005,52 @@
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*825.08</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>858646</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>31</v>
+      <c r="G30" s="2">
+        <v>10</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*604.57</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>858647</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="1" t="s">
@@ -3109,84 +3109,84 @@
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*270.32</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>878865</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G33" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*176.85</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>878866</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G34" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*205.15</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>878867</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D35" s="1"/>
@@ -3208,84 +3208,84 @@
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*290.02</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>878868</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G36" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*362.52</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>878869</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*367.83</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>883012</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D38" s="1"/>
@@ -3307,84 +3307,84 @@
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*167.22</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>883013</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G39" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*190.85</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>883014</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G40" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*478.02</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>883015</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D41" s="1"/>