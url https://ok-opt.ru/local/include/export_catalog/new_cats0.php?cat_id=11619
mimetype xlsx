--- v2 (2026-08-27)
+++ v3 (2026-11-04)
@@ -88,132 +88,132 @@
   <si>
     <t>рез. кр-бук. G.Lauf 360°, 3/8, 24 шлица для крест. ручек UFX-2101</t>
   </si>
   <si>
     <t>100.35 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180320</t>
   </si>
   <si>
     <t>UFX-2233</t>
   </si>
   <si>
     <t>кер. кр-бук. G.Lauf 180°, 1/2, РУССКАЯ  (под квадрат) UFX-2233</t>
   </si>
   <si>
     <t>141.23 руб.</t>
   </si>
   <si>
+    <t>SMS-180321</t>
+  </si>
+  <si>
+    <t>UFX-2236</t>
+  </si>
+  <si>
+    <t>рез. кр-бук. G.Lauf 360°, 3/8, рос.стандарт (под квадрат) UFX-2236</t>
+  </si>
+  <si>
+    <t>112.73 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180322</t>
+  </si>
+  <si>
+    <t>UFX-2138</t>
+  </si>
+  <si>
+    <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для крест. ручек UFX-2138</t>
+  </si>
+  <si>
+    <t>127.61 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180323</t>
+  </si>
+  <si>
+    <t>UFX-2238</t>
+  </si>
+  <si>
+    <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для крест. ручек, увел. толщ. стенок UFX-2238</t>
+  </si>
+  <si>
+    <t>147.42 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>SMS-180321</t>
-[...34 lines deleted...]
-  <si>
     <t>SMS-180324</t>
   </si>
   <si>
     <t>UFX-2145</t>
   </si>
   <si>
     <t>рез. кр-бук. G.Lauf 360°, 1/2, 24 шлица для крест. ручек UFX-2145</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>SMS-180325</t>
   </si>
   <si>
     <t>UFX-3217</t>
   </si>
   <si>
     <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для перекл. ванна/душ UFX-3217</t>
   </si>
   <si>
     <t>242.82 руб.</t>
   </si>
   <si>
     <t>SMS-180400</t>
   </si>
   <si>
     <t>SFX-0001</t>
   </si>
   <si>
     <t>кер. кран-букса Solone (1/2)  90°, для смесителей с крестовой ручкой SFX-0001</t>
   </si>
   <si>
     <t>92.92 руб.</t>
   </si>
   <si>
     <t>SMS-180401</t>
   </si>
   <si>
     <t>SFX-0002</t>
   </si>
   <si>
     <t>кер. кран-букса Solone (1/2) 90°, для смесителей с круглой ручкой SFX-0002</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>SMS-180402</t>
   </si>
   <si>
     <t>SFX-2151(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере рез. кр-букс Solone, ⌀1/2, 20 шлицов, 48 мм высота, 67 гр. SFX-2151</t>
   </si>
   <si>
     <t>322.10 руб.</t>
   </si>
   <si>
     <t>SMS-180403</t>
   </si>
   <si>
     <t>SFX-2152(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере рез. кр-букс Solone , ⌀3/8, под квадрат, 53 мм высота, 60 гр. SFX-2152</t>
   </si>
   <si>
     <t>SMS-180404</t>
   </si>
@@ -281,114 +281,114 @@
   <si>
     <t>ПАРА в блистере кер кр-букс SOLONE для смес ⌀1/2, 20 шлицов, 180°, 49 мм высота, 55 гр. SFX-2261</t>
   </si>
   <si>
     <t>252.72 руб.</t>
   </si>
   <si>
     <t>SMS-180609</t>
   </si>
   <si>
     <t>SFX-2262(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере кер кран-букс SOLONE для смес ⌀1/2, 24 шлица, 90°, 51 мм высота, 53 гр. SFX-2262</t>
   </si>
   <si>
     <t>SMS-350014</t>
   </si>
   <si>
     <t>VRKP-18</t>
   </si>
   <si>
     <t>Кран - букса для смесители M18*1 РУCCКАЯ VR (10/500шт)</t>
   </si>
   <si>
-    <t>142.79 руб.</t>
+    <t>141.68 руб.</t>
   </si>
   <si>
     <t>SMS-350015</t>
   </si>
   <si>
     <t>VRKP20-1</t>
   </si>
   <si>
-    <t>Кран - букса универсальная усиленная  20 ШЛИЦОВ - 1 VR в блистере (1/340шт)</t>
-[...2 lines deleted...]
-    <t>223.49 руб.</t>
+    <t>Кран - букса универсальная усиленная  20 ШЛИЦОВ - 1 VR в блистере (1/360шт)</t>
+  </si>
+  <si>
+    <t>221.76 руб.</t>
+  </si>
+  <si>
+    <t>SMS-350016</t>
+  </si>
+  <si>
+    <t>VRKP20-2</t>
+  </si>
+  <si>
+    <t>Пара универсальных усиленных кран-букс 20 ШЛИЦОВ - 2 VR в блистере (2/170пар)</t>
+  </si>
+  <si>
+    <t>408.10 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>SMS-350016</t>
-[...10 lines deleted...]
-  <si>
     <t>ком</t>
   </si>
   <si>
     <t>SMS-350017</t>
   </si>
   <si>
     <t>VRKP24-2</t>
   </si>
   <si>
     <t>Пара усиленных кран-букс для смесителя 24 ШЛИЦА - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
-    <t>448.53 руб.</t>
+    <t>445.06 руб.</t>
   </si>
   <si>
     <t>SMS-350018</t>
   </si>
   <si>
     <t>VRXP20-2</t>
   </si>
   <si>
     <t>Пара кран-букс для смесители 20 ШЛИЦОВ - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
     <t>SMS-350019</t>
   </si>
   <si>
     <t>VRXP24-2</t>
   </si>
   <si>
     <t>Пара кран-букс для смесители 24 ШЛИЦА - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
-    <t>403.52 руб.</t>
+    <t>400.40 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1662,332 +1662,332 @@
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*100.35</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827359</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>23</v>
+      <c r="G6" s="2">
+        <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*141.23</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827360</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*112.73</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827361</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*127.61</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827362</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*147.42</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827363</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*127.61</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827364</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>43</v>
+      </c>
+      <c r="G11" s="2">
+        <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*242.82</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834130</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*92.92</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834131</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*92.92</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>834132</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*322.10</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>834133</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -2153,343 +2153,343 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834143</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*123.89</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>831663</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*252.72</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>831664</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*252.72</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>823304</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*142.79</f>
+        <f>J23*141.68</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>823305</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*223.49</f>
+        <f>J24*221.76</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823306</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="G25" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*411.28</f>
+        <f>J25*408.10</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>823307</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>97</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*448.53</f>
+        <f>J26*445.06</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>823308</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>95</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>97</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*411.28</f>
+        <f>J27*408.10</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>823309</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>97</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*403.52</f>
+        <f>J28*400.40</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>