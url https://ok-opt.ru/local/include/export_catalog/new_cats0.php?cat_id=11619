--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -88,134 +88,134 @@
   <si>
     <t>рез. кр-бук. G.Lauf 360°, 3/8, 24 шлица для крест. ручек UFX-2101</t>
   </si>
   <si>
     <t>122.59 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180320</t>
   </si>
   <si>
     <t>UFX-2233</t>
   </si>
   <si>
     <t>кер. кр-бук. G.Lauf 180°, 1/2, РУССКАЯ  (под квадрат) UFX-2233</t>
   </si>
   <si>
     <t>172.54 руб.</t>
   </si>
   <si>
+    <t>SMS-180321</t>
+  </si>
+  <si>
+    <t>UFX-2236</t>
+  </si>
+  <si>
+    <t>рез. кр-бук. G.Lauf 360°, 3/8, рос.стандарт (под квадрат) UFX-2236</t>
+  </si>
+  <si>
+    <t>137.73 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180322</t>
+  </si>
+  <si>
+    <t>UFX-2138</t>
+  </si>
+  <si>
+    <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для крест. ручек UFX-2138</t>
+  </si>
+  <si>
+    <t>155.89 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>SMS-180321</t>
-[...22 lines deleted...]
-  <si>
     <t>SMS-180323</t>
   </si>
   <si>
     <t>UFX-2238</t>
   </si>
   <si>
     <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для крест. ручек, увел. толщ. стенок UFX-2238</t>
   </si>
   <si>
     <t>180.11 руб.</t>
   </si>
   <si>
+    <t>SMS-180324</t>
+  </si>
+  <si>
+    <t>UFX-2145</t>
+  </si>
+  <si>
+    <t>рез. кр-бук. G.Lauf 360°, 1/2, 24 шлица для крест. ручек UFX-2145</t>
+  </si>
+  <si>
+    <t>SMS-180325</t>
+  </si>
+  <si>
+    <t>UFX-3217</t>
+  </si>
+  <si>
+    <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для перекл. ванна/душ UFX-3217</t>
+  </si>
+  <si>
+    <t>296.65 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180400</t>
+  </si>
+  <si>
+    <t>SFX-0001</t>
+  </si>
+  <si>
+    <t>кер. кран-букса Solone (1/2)  90°, для смесителей с крестовой ручкой SFX-0001</t>
+  </si>
+  <si>
+    <t>113.51 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180401</t>
+  </si>
+  <si>
+    <t>SFX-0002</t>
+  </si>
+  <si>
+    <t>кер. кран-букса Solone (1/2) 90°, для смесителей с круглой ручкой SFX-0002</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>SMS-180324</t>
-[...40 lines deleted...]
-  <si>
     <t>SMS-180402</t>
   </si>
   <si>
     <t>SFX-2151(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере рез. кр-букс Solone, ⌀1/2, 20 шлицов, 48 мм высота, 67 гр. SFX-2151</t>
   </si>
   <si>
     <t>393.51 руб.</t>
   </si>
   <si>
     <t>SMS-180403</t>
   </si>
   <si>
     <t>SFX-2152(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере рез. кр-букс Solone , ⌀3/8, под квадрат, 53 мм высота, 60 гр. SFX-2152</t>
   </si>
   <si>
     <t>393.56 руб.</t>
   </si>
   <si>
     <t>SMS-180404</t>
@@ -296,53 +296,50 @@
     <t>ПАРА в блистере кер кран-букс SOLONE для смес ⌀1/2, 24 шлица, 90°, 51 мм высота, 53 гр. SFX-2262</t>
   </si>
   <si>
     <t>SMS-350014</t>
   </si>
   <si>
     <t>VRKP-18</t>
   </si>
   <si>
     <t>Кран - букса для смесители M18*1 РУCCКАЯ VR (10/500шт)</t>
   </si>
   <si>
     <t>133.77 руб.</t>
   </si>
   <si>
     <t>SMS-350015</t>
   </si>
   <si>
     <t>VRKP20-1</t>
   </si>
   <si>
     <t>Кран - букса универсальная усиленная  20 ШЛИЦОВ - 1 VR в блистере (1/340шт)</t>
   </si>
   <si>
     <t>207.27 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>SMS-350016</t>
   </si>
   <si>
     <t>VRKP20-2</t>
   </si>
   <si>
     <t>Пара универсальных усиленных кран-букс 20 ШЛИЦОВ - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
     <t>382.20 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>SMS-350017</t>
   </si>
   <si>
     <t>VRKP24-2</t>
   </si>
   <si>
     <t>Пара усиленных кран-букс для смесителя 24 ШЛИЦА - 2 VR в блистере (2/170пар)</t>
   </si>
@@ -1665,401 +1662,401 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*122.59</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827359</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*172.54</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827360</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*137.73</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827361</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2">
+        <v>7</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*155.89</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827362</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*180.11</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827363</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*155.89</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827364</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*296.65</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834130</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*113.51</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834131</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*113.51</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>834132</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>23</v>
+      <c r="G14" s="2">
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
-      <c r="I14" s="1">
-        <v>0</v>
+      <c r="I14" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*393.51</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>834133</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*393.56</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834134</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>23</v>
+      <c r="G16" s="2">
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*393.56</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>834135</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -2155,340 +2152,340 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834143</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*151.35</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>831663</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*308.76</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>831664</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*308.76</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>823304</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*133.77</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>823305</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>93</v>
+      <c r="G24" s="2">
+        <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*207.27</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823306</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="G25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*382.20</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>823307</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*416.01</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>823308</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="G27" s="2">
+        <v>1</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*382.20</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>823309</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G28" s="2">
+        <v>-1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*374.85</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>