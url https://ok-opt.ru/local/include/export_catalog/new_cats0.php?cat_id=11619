--- v1 (2026-06-22)
+++ v2 (2026-08-27)
@@ -67,327 +67,328 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Кран-буксы</t>
   </si>
   <si>
     <t>SMS-180319</t>
   </si>
   <si>
     <t>UFX-2101</t>
   </si>
   <si>
     <t>рез. кр-бук. G.Lauf 360°, 3/8, 24 шлица для крест. ручек UFX-2101</t>
   </si>
   <si>
-    <t>122.59 руб.</t>
+    <t>100.35 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180320</t>
   </si>
   <si>
     <t>UFX-2233</t>
   </si>
   <si>
     <t>кер. кр-бук. G.Lauf 180°, 1/2, РУССКАЯ  (под квадрат) UFX-2233</t>
   </si>
   <si>
-    <t>172.54 руб.</t>
+    <t>141.23 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>SMS-180321</t>
   </si>
   <si>
     <t>UFX-2236</t>
   </si>
   <si>
     <t>рез. кр-бук. G.Lauf 360°, 3/8, рос.стандарт (под квадрат) UFX-2236</t>
   </si>
   <si>
-    <t>137.73 руб.</t>
+    <t>112.73 руб.</t>
   </si>
   <si>
     <t>SMS-180322</t>
   </si>
   <si>
     <t>UFX-2138</t>
   </si>
   <si>
     <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для крест. ручек UFX-2138</t>
   </si>
   <si>
-    <t>155.89 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>127.61 руб.</t>
   </si>
   <si>
     <t>SMS-180323</t>
   </si>
   <si>
     <t>UFX-2238</t>
   </si>
   <si>
     <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для крест. ручек, увел. толщ. стенок UFX-2238</t>
   </si>
   <si>
-    <t>180.11 руб.</t>
+    <t>147.42 руб.</t>
   </si>
   <si>
     <t>SMS-180324</t>
   </si>
   <si>
     <t>UFX-2145</t>
   </si>
   <si>
     <t>рез. кр-бук. G.Lauf 360°, 1/2, 24 шлица для крест. ручек UFX-2145</t>
   </si>
   <si>
     <t>SMS-180325</t>
   </si>
   <si>
     <t>UFX-3217</t>
   </si>
   <si>
     <t>кер. кр-бук. G.Lauf 180°, 1/2, 24 шлица для перекл. ванна/душ UFX-3217</t>
   </si>
   <si>
-    <t>296.65 руб.</t>
+    <t>242.82 руб.</t>
   </si>
   <si>
     <t>SMS-180400</t>
   </si>
   <si>
     <t>SFX-0001</t>
   </si>
   <si>
     <t>кер. кран-букса Solone (1/2)  90°, для смесителей с крестовой ручкой SFX-0001</t>
   </si>
   <si>
-    <t>113.51 руб.</t>
+    <t>92.92 руб.</t>
   </si>
   <si>
     <t>SMS-180401</t>
   </si>
   <si>
     <t>SFX-0002</t>
   </si>
   <si>
     <t>кер. кран-букса Solone (1/2) 90°, для смесителей с круглой ручкой SFX-0002</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>SMS-180402</t>
   </si>
   <si>
     <t>SFX-2151(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере рез. кр-букс Solone, ⌀1/2, 20 шлицов, 48 мм высота, 67 гр. SFX-2151</t>
   </si>
   <si>
-    <t>393.51 руб.</t>
+    <t>322.10 руб.</t>
   </si>
   <si>
     <t>SMS-180403</t>
   </si>
   <si>
     <t>SFX-2152(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере рез. кр-букс Solone , ⌀3/8, под квадрат, 53 мм высота, 60 гр. SFX-2152</t>
   </si>
   <si>
-    <t>393.56 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>SMS-180404</t>
   </si>
   <si>
     <t>SFX-2153(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере рез. кр-букс Solone, ⌀1/2, 20 шлицов, 53 мм высота, 67 гр. SFX-2153</t>
   </si>
   <si>
     <t>SMS-180405</t>
   </si>
   <si>
-    <t>SFX-2154</t>
-[...2 lines deleted...]
-    <t>ПАРА в блистере кер. кр-букс Solone, Размер: G 1/2 под 20-24 шлица Поворот: 90°Вес: 55 гр. SFX-2154</t>
+    <t>SFX-2154(пара)</t>
+  </si>
+  <si>
+    <t>(В)кер. кр-букса, Размер: G 1/2 под 20-24 шлица
+Поворот: 90°Вес: 55 гр. SFX-2154</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
-    <t>пара</t>
+    <t>пар</t>
   </si>
   <si>
     <t>SMS-180406</t>
   </si>
   <si>
     <t>SFX-2261</t>
   </si>
   <si>
     <t>кер. кр-букс Solone, ⌀1/2, 20 шлицов, 180°, 49 мм высота, 55 гр. SFX-2261</t>
   </si>
   <si>
     <t>357.92 руб.</t>
   </si>
   <si>
     <t>SMS-180407</t>
   </si>
   <si>
     <t>SFX-2262</t>
   </si>
   <si>
-    <t>кер. кр-букс Solone, ⌀1/2, 20-24 шлица, 90°, 51 мм высота, 53 гр. SFX-2262</t>
+    <t>(В)кер. кр-букса Solone, ⌀1/2, 20-24 шлица, 90°, 51 мм высота, 53 гр. SFX-2262</t>
   </si>
   <si>
     <t>SMS-180413</t>
   </si>
   <si>
     <t>SFX-3116</t>
   </si>
   <si>
     <t>кер. картридж Solone для перекл. NEB3, NEB7, NEB16</t>
   </si>
   <si>
-    <t>151.35 руб.</t>
+    <t>123.89 руб.</t>
   </si>
   <si>
     <t>SMS-180608</t>
   </si>
   <si>
     <t>SFX-2261(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере кер кр-букс SOLONE для смес ⌀1/2, 20 шлицов, 180°, 49 мм высота, 55 гр. SFX-2261</t>
   </si>
   <si>
-    <t>308.76 руб.</t>
+    <t>252.72 руб.</t>
   </si>
   <si>
     <t>SMS-180609</t>
   </si>
   <si>
     <t>SFX-2262(пара)</t>
   </si>
   <si>
     <t>ПАРА в блистере кер кран-букс SOLONE для смес ⌀1/2, 24 шлица, 90°, 51 мм высота, 53 гр. SFX-2262</t>
   </si>
   <si>
     <t>SMS-350014</t>
   </si>
   <si>
     <t>VRKP-18</t>
   </si>
   <si>
     <t>Кран - букса для смесители M18*1 РУCCКАЯ VR (10/500шт)</t>
   </si>
   <si>
-    <t>133.77 руб.</t>
+    <t>142.79 руб.</t>
   </si>
   <si>
     <t>SMS-350015</t>
   </si>
   <si>
     <t>VRKP20-1</t>
   </si>
   <si>
     <t>Кран - букса универсальная усиленная  20 ШЛИЦОВ - 1 VR в блистере (1/340шт)</t>
   </si>
   <si>
-    <t>207.27 руб.</t>
+    <t>223.49 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>SMS-350016</t>
   </si>
   <si>
     <t>VRKP20-2</t>
   </si>
   <si>
     <t>Пара универсальных усиленных кран-букс 20 ШЛИЦОВ - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
-    <t>382.20 руб.</t>
+    <t>411.28 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>SMS-350017</t>
   </si>
   <si>
     <t>VRKP24-2</t>
   </si>
   <si>
     <t>Пара усиленных кран-букс для смесителя 24 ШЛИЦА - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
-    <t>416.01 руб.</t>
+    <t>448.53 руб.</t>
   </si>
   <si>
     <t>SMS-350018</t>
   </si>
   <si>
     <t>VRXP20-2</t>
   </si>
   <si>
     <t>Пара кран-букс для смесители 20 ШЛИЦОВ - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
     <t>SMS-350019</t>
   </si>
   <si>
     <t>VRXP24-2</t>
   </si>
   <si>
     <t>Пара кран-букс для смесители 24 ШЛИЦА - 2 VR в блистере (2/170пар)</t>
   </si>
   <si>
-    <t>374.85 руб.</t>
+    <t>403.52 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1639,856 +1640,856 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*122.59</f>
+        <f>J5*100.35</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827359</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*172.54</f>
+        <f>J6*141.23</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827360</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*137.73</f>
+        <f>J7*112.73</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827361</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>31</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
-      <c r="I8" s="1" t="s">
-        <v>31</v>
+      <c r="I8" s="1">
+        <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*155.89</f>
+        <f>J8*127.61</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827362</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*180.11</f>
+        <f>J9*147.42</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827363</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*155.89</f>
+        <f>J10*127.61</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827364</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*296.65</f>
+        <f>J11*242.82</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834130</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*113.51</f>
+        <f>J12*92.92</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834131</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*113.51</f>
+        <f>J13*92.92</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>834132</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G14" s="2">
-        <v>0</v>
+      <c r="G14" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
-      <c r="I14" s="1" t="s">
-        <v>31</v>
+      <c r="I14" s="1">
+        <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*393.51</f>
+        <f>J14*322.10</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>834133</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*393.56</f>
+        <f>J15*322.10</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834134</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*393.56</f>
+        <f>J16*322.10</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>834135</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*0.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834136</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*357.92</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834137</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834143</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*151.35</f>
+        <f>J20*123.89</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>831663</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*308.76</f>
+        <f>J21*252.72</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>831664</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*308.76</f>
+        <f>J22*252.72</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>823304</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*133.77</f>
+        <f>J23*142.79</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>823305</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="F24" s="2" t="s">
+      <c r="G24" s="2" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*207.27</f>
+        <f>J24*223.49</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823306</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>50</v>
+      <c r="G25" s="2">
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*382.20</f>
+        <f>J25*411.28</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>823307</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>97</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*416.01</f>
+        <f>J26*448.53</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>823308</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="G27" s="2">
-        <v>1</v>
+      <c r="G27" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>97</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*382.20</f>
+        <f>J27*411.28</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>823309</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G28" s="2">
-        <v>-1</v>
+      <c r="G28" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>97</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*374.85</f>
+        <f>J28*403.52</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>